--- v0 (2026-02-15)
+++ v1 (2026-04-21)
@@ -10,2502 +10,9720 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1712" uniqueCount="809">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7104" uniqueCount="3215">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>115437</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>CPI</t>
+  </si>
+  <si>
+    <t>Comissão Parlamentar de Inquérito</t>
+  </si>
+  <si>
+    <t>Adhemar Kemp Marcondes de Moura Filho, Elaine Oliveira, Leandro Marino, Lico, Luizinho Barbeiro, Marcelo Miranda, Marcelo Zanoti, Marquinho Moreira, Paulo André Faneco, Pedro Santos, Raquel Sartori, Sargento Neri, Verinha Venda Seca</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115437/requerimento_instauracao_-_cpi_casa_abrigo_2.pdf</t>
+  </si>
+  <si>
+    <t>Instauração de CPI para apurar supostas irregularidades envolvendo o funcionamento da Casa Abrigo de Garça, especialmente quanto a supostos episódios de negligência à integridade e ao direito dos menores acolhidos, bem como a captação ilícita de imagens nas dependências da instituição, a cadeia de custódia do material até sua divulgação pública e as responsabilidades decorrentes da exposição indevida de menor acolhida, inclusive quanto às ameaças dirigidas à sua integridade física.</t>
+  </si>
+  <si>
     <t>115209</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adhemar Kemp Marcondes de Moura Filho</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115209/indcs_2026-0001.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115209/indcs_2026-0001.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade de instalar um bebedouro com água potável e um climatizador de ar para os funcionários da base do SAMU de nosso município.</t>
   </si>
   <si>
     <t>115210</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115210/indcs_2026-0002.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115210/indcs_2026-0002.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito a criação de uma área de lazer com instalação de parquinho infantil no bairro Jardim Europa, bem como a manutenção e limpeza constante do local.</t>
   </si>
   <si>
     <t>115211</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115211/indcs_2026-0003.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115211/indcs_2026-0003.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a execução de reparos urgentes na malha asfáltica (operação tapa-buracos) da Rua Luís Monici, especificamente na altura do numeral 402.</t>
   </si>
   <si>
     <t>115212</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115212/indcs_2026-0004.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115212/indcs_2026-0004.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito reparo na malha asfáltica da Rua Brasil Joly, no bairro Vila Cavalcanti.</t>
   </si>
   <si>
     <t>115213</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115213/indcs_2026-0005.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115213/indcs_2026-0005.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito realizar, em caráter de urgência, o serviço de roçagem nos campos de futebol suíço do município.</t>
   </si>
   <si>
     <t>115214</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115214/indcs_2026-0006.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115214/indcs_2026-0006.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito realizar, em caráter de urgência, o serviço de roçagem no entorno do Estádio Municipal Frederico Platzeck.</t>
   </si>
   <si>
     <t>115215</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115215/indcs_2026-0007.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115215/indcs_2026-0007.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito realizar o serviço de roçagem e limpeza pública na extensão da Rua Otávio.</t>
   </si>
   <si>
     <t>115216</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115216/indcs_2026-0008.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115216/indcs_2026-0008.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito realizar, em caráter de urgência, o serviço de roçagem nos bairros Morada do Sol e Sol Nascente..</t>
   </si>
   <si>
     <t>115217</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115217/indcs_2026-0009.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115217/indcs_2026-0009.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito realizar, em caráter de urgência, o serviço de roçagem em todo o bairro Frei Aurélio.</t>
   </si>
   <si>
     <t>115218</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115218/indcs_2026-0010.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115218/indcs_2026-0010.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito realizar, em caráter de urgência, o serviço de roçagem em todo o bairro João Paulo.</t>
   </si>
   <si>
     <t>115226</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marcelo Miranda, Sargento Neri</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115226/indcs_2026-0011.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115226/indcs_2026-0011.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito encaminhar a esta Casa de Leis Projeto de Lei visando regulamentar, no âmbito do Município de Garça, a aplicação da Lei Complementar Federal nº 226, de 12 de janeiro de 2026.</t>
   </si>
   <si>
     <t>115227</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marquinho Moreira</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115227/indcs_2026-0012.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115227/indcs_2026-0012.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a execução de serviços de reparo asfáltico na Rua Brás Cubas, defronte ao numero171.</t>
   </si>
   <si>
     <t>115245</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Verinha Venda Seca</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115245/indcs_2026-0013.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115245/indcs_2026-0013.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito o recolhimento urgente de galhos na Rua Antônio Ciríaco dos Santos, defronte ao numeral 84, no Jardim Sol Nascente.</t>
   </si>
   <si>
     <t>115246</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115246/indcs_2026-0014.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115246/indcs_2026-0014.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a retirada imediata de resíduos descartados em propriedade particular (pasto) nas proximidades da empresa Farinhas Deusa.</t>
   </si>
   <si>
     <t>115247</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115247/indcs_2026-0015.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115247/indcs_2026-0015.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito realizar o serviço de limpeza e roçagem na Rua Augusto Bucker, localizada no Distrito de Jafa.</t>
   </si>
   <si>
     <t>115248</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115248/indcs_2026-0016.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115248/indcs_2026-0016.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar, em caráter de urgência, o serviço de limpeza e roçagem nos fundos do Jardim Aeroporto, próximo à propriedade do Sr. José Lourenço.</t>
   </si>
   <si>
     <t>115249</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115249/indcs_2026-0017.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115249/indcs_2026-0017.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a substituição e instalação de torneira no bebedouro do Complexo Esportivo Valdir Tramontini.</t>
   </si>
   <si>
     <t>115250</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Leandro Marino</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115250/indcs_2026-0018.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115250/indcs_2026-0018.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a realização de manutenção no semáforo situado no cruzamento da Rua Caramuru com a Rua Coronel Joaquim Piza.</t>
   </si>
   <si>
     <t>115280</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115280/indcs_2026-0019.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115280/indcs_2026-0019.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito estudar a viabilidade de instalar um redutor de velocidades na Rua Garabed Chekerdemian.</t>
   </si>
   <si>
     <t>115281</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Elaine Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115281/indcs_2026-0020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115281/indcs_2026-0020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a realização de roçagem de mato alto no entorno da praça da EMEI Victor Hugo Guanaes de Freitas e na área institucional do Bairro João Zapata.</t>
   </si>
   <si>
     <t>115300</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115300/indcs_2026-0021.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115300/indcs_2026-0021.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a realização de manutenção na estrada rural no trecho que se inicia no Ponto Folgado e segue até a Fazenda Santa Ana.</t>
   </si>
   <si>
     <t>115301</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115301/indcs_2026-0022.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115301/indcs_2026-0022.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a realização de manutenção na estrada rural que liga a região da Venda Seca até São José do Rio do Peixe.</t>
   </si>
   <si>
     <t>115302</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115302/indcs_2026-0023.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115302/indcs_2026-0023.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a realização de manutenção na guia da Rua Sete de Setembro, defronte ao numeral 72, no Distrito de Jafa.</t>
   </si>
   <si>
     <t>115318</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Paulo André Faneco</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115318/indcs_2026-0024.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115318/indcs_2026-0024.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito estudar a possibilidade de colocar placa de estacionamento de curta duração na Praça Rui Barbosa, 17, defronte à sorveteria Friscare.</t>
   </si>
   <si>
     <t>115322</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Luizinho Barbeiro</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115322/indcs_2026-0025.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115322/indcs_2026-0025.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a execução de serviços de tapa-buracos no Recinto da Feira Livre.</t>
   </si>
   <si>
     <t>115323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115323/indcs_2026-0026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115323/indcs_2026-0026.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a execução de serviços de roçagem e limpeza na EMEF Norma Mônico Truzzi.</t>
   </si>
   <si>
     <t>115324</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115324/indcs_2026-0027.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115324/indcs_2026-0027.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a execução urgente dos serviços de roçagem e limpeza geral em toda a extensão da EMEF Profª Maria do Carmo Pompeu Castro.</t>
   </si>
   <si>
     <t>115325</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Marcelo Zanoti</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115325/indcs_2026-0028.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115325/indcs_2026-0028.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito a instalação de uma academia ao ar livre no bairro José Ribeiro.</t>
   </si>
   <si>
     <t>115326</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115326/indcs_2026-0029.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115326/indcs_2026-0029.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a realização de um mutirão de limpeza urbana e manutenção nos bairros.</t>
   </si>
   <si>
     <t>115330</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115330/indcs_2026-0030.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115330/indcs_2026-0030.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a realização de manutenção urgente na ponte que liga o Bairro Nove de Julho à Fazenda Xangrilá.</t>
   </si>
   <si>
     <t>115350</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115350/indcs_2026-0031.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115350/indcs_2026-0031.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a limpeza e manutenção das bocas de lobo na Rua Vereador Joaquim R. F. Brandão, com especial atenção ao trecho defronte ao numeral 321, no Jardim São Lucas.</t>
   </si>
   <si>
     <t>115351</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115351/indcs_2026-0032.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115351/indcs_2026-0032.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito realizar a limpeza, capinação e remoção de entulhos em terreno localizado na Rua Jovelino Moisés, defronte ao numeral 232.</t>
   </si>
   <si>
     <t>115368</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115368/indcs_2026-0033.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115368/indcs_2026-0033.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito a realização da roçagem e limpeza dos terrenos públicos localizados no bairro Jardim Europa.</t>
   </si>
   <si>
     <t>115369</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115369/indcs_2026-0034.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115369/indcs_2026-0034.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal a instalação de uma rotatória defronte à Unidade de Saúde da Família (USF) Mariana I, no bairro Jardim São Lucas.</t>
   </si>
   <si>
     <t>115373</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115373/indcs_2026-0035.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115373/indcs_2026-0035.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a limpeza e capinação do terreno localizado na Rua Guarantã, nº 313.</t>
   </si>
   <si>
     <t>115393</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115393/indcs_2026-0036.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115393/indcs_2026-0036.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito a realização de obra urgente de contenção de erosão na pista de caminhada do Parque Linear "Nascentes do Tibiriçá".</t>
   </si>
   <si>
     <t>115400</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115400/indcs_2026-0037.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115400/indcs_2026-0037.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito informar a possibilidade da realização de complementação e adequação do redutor de velocidade existente na Rua João Bento.</t>
   </si>
   <si>
     <t>115401</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115401/indcs_2026-0038.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115401/indcs_2026-0038.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito estudar a possibilidade de instalar um redutor de velocidade (lombada) na Rua Oscar Montemor, no Jardim São Rafael</t>
   </si>
   <si>
     <t>115402</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115402/indcs_2026-0039.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115402/indcs_2026-0039.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao prefeito estudar a possibilidade de instalar um redutor de velocidade ( lombada) na Rua Rafael Marangão, no Jardim São Rafael</t>
   </si>
   <si>
+    <t>115412</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115412/indcs_2026-0040.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito a realização de limpeza e erradicação de criadouros do mosquito Aedes aegypti em terrenos localizados na Avenida Victor Hugo Boareto, no cruzamento com a Rua Pastor Lázaro Gomes.</t>
+  </si>
+  <si>
+    <t>115430</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115430/indcs_2026-0041.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito a execução de pavimentação em trecho da Rua José Ramalho, defronte ao numeral 65, onde houve intervenção na rede de infraestrutura.</t>
+  </si>
+  <si>
+    <t>115480</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115480/indcs_2026-0042.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito Municipal que estude a viabilidade de denominar uma via, logradouro ou próprio público com o nome do Sr. Miguel Camilo.</t>
+  </si>
+  <si>
+    <t>115481</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115481/indcs_2026-0043.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de limpeza geral, roçagem e zeladoria no imóvel onde funcionou a antiga cadeia no Distrito de Jafa.</t>
+  </si>
+  <si>
+    <t>115482</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115482/indcs_2026-0044.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a instalação de um redutor de velocidades (lombada) na Rua Edson José Puga, especificamente na altura do numeral 105.</t>
+  </si>
+  <si>
+    <t>115489</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Pedro Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115489/indcs_2026-0045.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de serviços de sinalização de solo (pintura de "PARE") no cruzamento das vias Mario Marangão, Alfredo de Souza Castro e Amélia Piza Lara.</t>
+  </si>
+  <si>
+    <t>115490</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115490/indcs_2026-0046.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização do serviço de recolhimento de restos de poda e galhos na Rua João Bento.</t>
+  </si>
+  <si>
+    <t>115491</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115491/indcs_2026-0047.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização, com urgência, de serviços de manutenção na ponte localizada no bairro rural Itiratupã.</t>
+  </si>
+  <si>
+    <t>115496</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115496/indcs_2026-0048.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a possibilidade de instalar um redutor de velocidade na Rua Garabed Chekerdemian, tendo em vista o constante tráfego de veículos em alta velocidade.</t>
+  </si>
+  <si>
+    <t>115499</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115499/indcs_2026-0049.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito a realização de serviços de limpeza e manutenção geral na Praça José A. de Carvalho, local onde se situava a Delegacia de Defesa da Mulher</t>
+  </si>
+  <si>
+    <t>115500</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115500/indcs_2026-0050.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de obras de recapeamento asfáltico em toda a extensão da Avenida Presidente Vargas.</t>
+  </si>
+  <si>
+    <t>115511</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115511/ind_marquinho_-_buraco_bueiro.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de reparo em buraco localizado ao lado da boca de lobo na Rua Sargento Wilson Abel de Oliveira, defronte ao número 948.</t>
+  </si>
+  <si>
+    <t>115526</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115526/ind_elaine_-_rocagem_rua_gabriela.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de limpeza e roçagem de mato alto nas calçadas em toda a extensão da Rua Gabriela.</t>
+  </si>
+  <si>
+    <t>115527</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115527/ind_elaine_-_limpeza_terreno.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de limpeza e roçagem de mato alto em terreno e calçadas no cruzamento da Rua das Flores com a Rua Francisco da Silva Braga.</t>
+  </si>
+  <si>
+    <t>115528</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Marcelo Miranda</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115528/ind_marcelo_miranda_-_xxx.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a instalação de um redutor de velocidade (lombada) na Avenida Perimetral, nas proximidades do numeral 520.</t>
+  </si>
+  <si>
+    <t>115579</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115579/indcs_2026-0055.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito realizar o serviço de roçagem do mato alto em toda a extensão do Residencial do Bosque.</t>
+  </si>
+  <si>
+    <t>115587</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115587/indcs_2026-0056.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito realizar o reparo urgente em valeta que apresenta afundamento na Rua Deputado Manoel Joaquim Fernandes, altura do nº 1546.</t>
+  </si>
+  <si>
+    <t>115588</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115588/indcs_2026-0057.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito realizar a limpeza de bueiro, reparo em guia e recolhimento de resíduos de roçagem na Rua Nelo de Stefani, altura do nº 450.</t>
+  </si>
+  <si>
+    <t>115589</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115589/indcs_2026-0058.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito realizar a roçagem do mato e o recolhimento de restos de poda no NEI Profª Ana Carolina de Barros Moreira Veggian</t>
+  </si>
+  <si>
+    <t>115601</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115601/indcs_2026-0059.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a retirada de restos de poda de árvore na Rua Presidente Dutra, altura do nº 425.</t>
+  </si>
+  <si>
+    <t>115605</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115605/indcs_2026-0060.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização urgente de roçagem, limpeza e medidas de controle de escorpiões na Rua São Francisco de Assis.</t>
+  </si>
+  <si>
+    <t>115675</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115675/indcs_2026-0061.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a substituição de exemplar arbóreo da espécie Ficus localizado na Rua Prudente de Moraes, defronte ao numeral 588.</t>
+  </si>
+  <si>
+    <t>115676</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115676/indcs_2026-0062.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de reparos na pavimentação asfáltica no cruzamento da Rua Prefeito Salviano com a Rua Padre Leite.</t>
+  </si>
+  <si>
+    <t>115754</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115754/indcs_2026-0063.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Setor de Iluminação Pública a substituição de lâmpada queimada na Rua das Flores, defronte ao numeral 806.</t>
+  </si>
+  <si>
+    <t>115780</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115780/indcs_2026-0064.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo a manutenção e fixação do poste de sustentação de placa de logradouro no cruzamento das Ruas Padre Leite e Maceió.</t>
+  </si>
+  <si>
+    <t>115781</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115781/indcs_2026-0065.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito que seja atribuído o nome do Sr. JOSIMAR DE CASTRO a uma via pública ou próprio público de nosso município.</t>
+  </si>
+  <si>
+    <t>115782</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115782/indcs_2026-0066.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a manutenção urgente no conjunto semafórico do cruzamento das Ruas Manoel Joaquim Fernandes e Barão do Rio Branco.</t>
+  </si>
+  <si>
+    <t>115826</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115826/indcs_2026-0067.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito realizar o reparo da iluminação pública no quarteirão compreendido entre a Rua Monlevade e a Rua Francisco Egea.</t>
+  </si>
+  <si>
+    <t>115827</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115827/indcs_2026-0068.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito realizar a capina e limpeza do terreno localizado na Rua Brás Cubas, nº 441, ou a notificação do proprietário caso o imóvel seja de particular.</t>
+  </si>
+  <si>
+    <t>115864</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115864/indcs_2026-0069.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito Municipal estudar a possibilidade de transformar a Cidade Mirim em um parque multissensorial.</t>
+  </si>
+  <si>
+    <t>115887</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115887/indcs_2026-0070.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito que seja estudada a possibilidade de implantação de um monumento alusivo à Garça na entrada da cidade para quem vem do município de Álvaro de Carvalho</t>
+  </si>
+  <si>
+    <t>115898</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Raquel Sartori</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115898/indcs_2026-0071.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de limpeza geral nas dependências da rodoviária do distrito de Jafa, visando à melhoria das condições de higiene, conservação e bem-estar dos usuários.</t>
+  </si>
+  <si>
+    <t>115904</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115904/indcs_2026-0072.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a instalação de câmeras de monitoramento no Residencial do Bosque.</t>
+  </si>
+  <si>
+    <t>115905</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115905/indcs_2026-0073.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a instalação de redutores de velocidade na Rua Hazime Takiuti, no Jardim Imperador.</t>
+  </si>
+  <si>
+    <t>115955</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115955/indcs_2026-0074.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a necessidade de substituição de lâmpada queimada na iluminação pública da Rua Francisco da Silva Braga, defronte ao numeral 58.</t>
+  </si>
+  <si>
+    <t>115957</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115957/indcs_2026-0075.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito realizar a manutenção na pavimentação asfáltica da Rua Maceió, localizada no bairro Vila Rebelo, tendo em vista a existência de diversos buracos na via.</t>
+  </si>
+  <si>
+    <t>115997</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115997/ind_adhemar_-_buraco_rua_caramuru.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao SAAE a necessidade de providências urgentes quanto ao buraco com vazamento de esgoto no cruzamento das ruas Caramuru e José Augusto Escobar.</t>
+  </si>
+  <si>
+    <t>116000</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116000/ind_paulo_andre_-_gramado_areninha.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao prefeito a realização de manutenção e reparos urgentes no gramado sintético do complexo esportivo "Areninha", situado nas dependências do Lago Artificial.</t>
+  </si>
+  <si>
+    <t>116048</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116048/indcs_2026-0078.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo ao Prefeito realizar a poda de mato alto e conserto do calçamento no passeio público no entorno da Unidade de Saúde Dr. Palermo.</t>
+  </si>
+  <si>
+    <t>115779</t>
+  </si>
+  <si>
+    <t>OFP</t>
+  </si>
+  <si>
+    <t>Ofício ao Presidente</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115779/02_-_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexo ao Projeto de Lei - DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO CULTURAL E ESPORTIVA NIKKEY DE GARÇA”</t>
+  </si>
+  <si>
     <t>115407</t>
   </si>
   <si>
     <t>PTC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115407/parecer_extrato.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115407/parecer_extrato.pdf</t>
   </si>
   <si>
     <t>Contas da Prefeitura Municipal de Garça referente ao exercício de 2023.</t>
   </si>
   <si>
+    <t>115741</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>COFOSP - Comissão de Orçamento, Finanças, Contabilidade, Obras e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115741/10_-_parecer_cofcosp_contas_2023_-_pdl_.pdf</t>
+  </si>
+  <si>
+    <t>APROVA, COM DETERMINAÇÕES E RECOMENDAÇÕES, AS CONTAS DA PREFEITURA DE GARÇA, REFERENTE AO EXERCÍICO DE 2023.</t>
+  </si>
+  <si>
+    <t>115872</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115872/pdl_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A SUSTAÇÃO PARCIAL DO DECRETO Nº 8.715, DE 4 DE JULHO DE 2018, QUE REGULAMENTA A METODOLOGIA E OS PROCEDIMENTO DE AVALIAÇÃO DA PROMOÇÃO HORIZONTAL DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
     <t>115195</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115195/plc_01-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115195/plc_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS E AGENTES POLÍTICOS DA PREFEITURA MUNICIPAL DE GARÇA, SERVIÇO AUTÔNOMO DE ÁGUAS E ESGOTOS E INSTITUTO DE APOSENTADORIA E PENSÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE GARÇA– IAPEN</t>
   </si>
   <si>
     <t>115198</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115198/plc_02-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115198/plc_02-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS EFETIVOS E_x000D_
 COMISSIONADOS DA PREFEITURA MUNICIPAL DE GARÇA, SERVIÇO AUTÔNOMO DE_x000D_
 ÁGUAS E ESGOTOS E INSTITUTO DE APOSENTADORIA E PENSÃO DOS SERVIDORES_x000D_
 PÚBLICOS DO MUNICÍPIO DE GARÇA– IAPEN</t>
   </si>
   <si>
+    <t>116079</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116079/plc_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS ÀS ENTIDADES ASSISTENCIAIS E FILANTRÓPICAS DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>115192</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115192/pl_01-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115192/pl_01-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025, QUE INSTITUI O PLANO PLURIANUAL, E O ANEXO II, DA LEI Nº 5.813/2024, QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS, PARA AUTORIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 363.836,08 (TREZENTOS E SESSENTA E TRÊS MIL, OITOCENTOS E TRINTA E SEIS REAIS E OITO CENTAVOS), DESTINADO À EXECUÇÃO DE UNIDADES HABITACIONAIS, COM RECURSOS ORIUNDOS DO TERMO DE COMPROMISSO Nº 970862/2024/MCIDADES/CAIXA, NO ÂMBITO DO PROGRAMA MORADIA DIGNA</t>
   </si>
   <si>
     <t>115193</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115193/pl_02-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115193/pl_02-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PPA 2026–2029) E O ANEXO II, DA LEI Nº 5.813/2025 (LDO 2026), AUTORIZANDO A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 87.065,74, PARA ATENDIMENTO DAS DESPESAS DECORRENTES DO CONTRATO ADMINISTRATIVO DE RATEIO CELEBRADO ENTRE O MUNICÍPIO E O CONSÓRCIO INTERMUNICIPAL DO VALE DO PARANAPANEMA – CIVAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115194</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115194/pl_03-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115194/pl_03-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PPA 2026–2029) E O ANEXO II, DA LEI Nº 5.813/2025 (LDO 2026), AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.000,00 (UM MIL REAIS), PARA AJUSTE DE FUNCIONAL PROGRAMÁTICA</t>
   </si>
   <si>
     <t>115200</t>
   </si>
   <si>
     <t>Leandro Marino, Luizinho Barbeiro, Paulo André Faneco, Raquel Sartori</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115200/pl_04-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115200/pl_04-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>115201</t>
   </si>
   <si>
     <t>Luizinho Barbeiro, Paulo André Faneco, Raquel Sartori</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115201/pl_05-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115201/pl_05-2026.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ÍNDICE DE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DE PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>115333</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115333/pl_06-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115333/pl_06-2026.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ÍNDICE DE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DE SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>115334</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115334/pl_07-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115334/pl_07-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 5.305, DE 28 DE JUNHO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>115379</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115379/pl_08-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115379/pl_08-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025, QUE INSTITUI O PLANO PLURIANUAL E O ANEXO II, DA LEI Nº 5.813/2024, QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS, PARA AUTORIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 770.427,43 (SETECENTOS E SETENTA MIL, QUATROCENTOS E VINTE E SETE REAIS E QUARENTA E TRÊS CENTAVOS), COM RECURSOS DE SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR, DESTINADOS À EXECUÇÃO DE AÇÕES VINCULADAS AO ENSINO MUNICIPAL</t>
   </si>
   <si>
     <t>115403</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115403/pl_09-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115403/pl_09-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO_x000D_
 II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026), E_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 2.157.423,04 (DOIS MILHÕES, CENTO E CINQUENTA E SETE MIL, QUATROCENTOS E_x000D_
 VINTE E TRÊS REAIS E QUATRO CENTAVOS), COM RECURSOS PROVENIENTES DE_x000D_
 SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR, DESTINADOS À EXECUÇÃO DE_x000D_
 AÇÕES NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>115404</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115404/pl_10-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115404/pl_10-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO_x000D_
 II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026), E AUTORIZA_x000D_
 A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 290.919,25_x000D_
 (DUZENTOS E NOVENTA MIL, NOVECENTOS E DEZENOVE REAIS E VINTE E CINCO_x000D_
 CENTAVOS), COM RECURSOS PROVENIENTES DE SUPERÁVIT FINANCEIRO DO_x000D_
 EXERCÍCIO ANTERIOR, DESTINADOS À ÁREA DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>115405</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115405/pl_11-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115405/pl_11-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO_x000D_
 II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026), E AUTORIZA_x000D_
 A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 336.325,93_x000D_
 (TREZENTOS E TRINTA E SEIS MIL, TREZENTOS E VINTE E CINCO REAIS E NOVENTA_x000D_
 E TRÊS CENTAVOS), COM RECURSOS PROVENIENTES DE SUPERÁVIT FINANCEIRO DO_x000D_
 EXERCÍCIO ANTERIOR, DESTINADO À EXECUÇÃO DE AÇÕES DA SECRETARIA_x000D_
 MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E TURISMO.</t>
   </si>
   <si>
     <t>115406</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115406/pl_12-2026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115406/pl_12-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO_x000D_
 II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026) E AUTORIZA_x000D_
 A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 518.258,55_x000D_
 (QUINHENTOS E DEZOITO MIL, DUZENTOS E CINQUENTA E OITO REAIS E CINQUENTA_x000D_
 E CINCO CENTAVOS), COM RECURSOS PROVENIENTES DE SUPERÁVIT FINANCEIRO_x000D_
 DO EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
+    <t>115535</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115535/05_-_acolhimento_criancas_e_adolescentes_-_leandro.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES DE PROTEÇÃO, SEGURANÇA E HUMANIZAÇÃO DO PROGRAMA DE ACOLHIMENTO INSTITUCIONAL DE CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>115536</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115536/010.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026) E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 647.102,47 (SEISCENTOS E QUARENTA E SETE MIL, CENTO E DOIS REAIS E QUARENTA E SETE CENTAVOS), COM RECURSOS PROVENIENTES DE SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR, DESTINADOS À ÁREA DE ASSISTÊNCIA SOCIAL.</t>
+  </si>
+  <si>
+    <t>115638</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115638/pl_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026), PARA INCLUIR AÇÕES NAS ÁREAS DE DESENVOLVIMENTO URBANO, TRÂNSITO, GESTÃO AMBIENTAL, OBRAS E SERVIÇOS URBANOS, E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 800.0000,00 (OITOCENTOS MIL REAIS), COM RECURSOS PROVENIENTES DE SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2025.</t>
+  </si>
+  <si>
+    <t>115639</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115639/pl_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026) E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.017.375,03 (UM MILHÃO, DEZESSETE MIL, TREZENTOS E SETENTA E CINCO REAIS E TRÊS CENTAVOS), PROVENIENTE DE SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2025, DESTINADO À EXECUÇÃO DE AÇÕES NAS ÁREAS DE DEFESA CIVIL, SAÚDE, TURISMO E CULTURA</t>
+  </si>
+  <si>
+    <t>115658</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115658/pl_17-2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 2.627, DE 29 DE ABRIL DE 1991, QUE INSTITUI CÓDIGO DE POSTURAS MUNICIPAIS, PARA PROIBIR A OBSTRUÇÃO DE VIAS PÚBLICAS E MEIO-FIO PARA RESERVA INDEVIDA DE VAGAS DE ESTACIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>115660</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115660/pl_18-2026_mesa.pdf</t>
+  </si>
+  <si>
+    <t>FIXA A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>115674</t>
+  </si>
+  <si>
+    <t>Lico</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115674/pl_19-2026_-_lico.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 5.161/2017, QUE CONSOLIDA A LEGISLAÇÃO MUNICIPAL REFERENTE ÀS DATAS COMEMORATIVAS DO MUNICÍPIO DE GARÇA, INSTITUINDO A SEMANA DO EMPREENDEDOR.</t>
+  </si>
+  <si>
+    <t>115690</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115690/pl_20-2026_pedro.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA O MONITORAMENTO CONTÍNUO DA GLICEMIA DE PESSOAS COM DIABETES NO ÂMBITO DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>115696</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115696/pl_21-2026_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026) E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 87.100,00 (OITENTA E SETE MIL E CEM REAIS), PROVENIENTE DE SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2025, DESTINADO À EXECUÇÃO DE AÇÕES NA ÁREA DE DESPORTO E LAZER.</t>
+  </si>
+  <si>
+    <t>115778</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115778/01_-_utilidade_publica_-_nikkey_-_pa.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO CULTURAL E ESPORTIVA NIKKEY DE GARÇA”.</t>
+  </si>
+  <si>
+    <t>115789</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115789/pl_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO À EMPREGABILIDADE DE MÃES ATÍPICAS, CRIA O BANCO DE CURRÍCULOS DE MÃES ATÍPICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>116002</t>
+  </si>
+  <si>
+    <t>Paulo André Faneco, Raquel Sartori</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116002/13_-_denuncia_descarte_irregular_-_pa_e_raquel.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE INCENTIVO À DENÚNCIA DE DESCARTE IRREGULAR DE LIXO E RESÍDUOS SÓLIDOS NO MUNICÍPIO DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>116003</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116003/014.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 2.627, DE 29 DE ABRIL DE 1991, NO TOCANTE AO DESCARTE DE LIXO E RESÍDUOS SÓLIDOS EM ESPAÇOS PÚBLICOS E PRIVADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>116075</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116075/pl_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL – PPA) E ANEXO II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO), E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 515.953,44 (QUINHENTOS E QUINZE MIL, NOVECENTOS E CINQUENTA E TRÊS REAIS E QUARENTA E QUATRO CENTAVOS), DESTINADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, COM RECURSOS PROVENIENTES DE CONVÊNIOS E SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR.</t>
+  </si>
+  <si>
+    <t>116081</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116081/pl_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A IMPLEMENTAÇÃO DO SISTEMA DE LIVRE PASSAGEM (FREE FLOW) PARA VEÍCULOS DE CARGA, INSTITUI O FUNDO MUNICIPAL DE CONSERVAÇÃO VIÁRIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>115659</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115659/pr_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O QUADRO DE PESSOAL DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>115661</t>
+  </si>
+  <si>
+    <t>Elaine Oliveira, Raquel Sartori</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115661/pr_02-2026_raquel_e_elaine.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A GALERIA LILÁS DA CÂMARA MUNICIPAL DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>115202</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Pedro Santos</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115202/reqts_2026-0001.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115202/reqts_2026-0001.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Diretor Superintendente do SAAE sobre o estágio atual dos recursos de aproximadamente 30 milhões de reais anunciados via Novo PAC para saneamento e abastecimento.</t>
   </si>
   <si>
     <t>115203</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115203/reqts_2026-0002.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115203/reqts_2026-0002.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade da realização de uma força-tarefa de limpeza, capinação e retirada de entulhos em diversas ruas do bairro Jardim Paineiras.</t>
   </si>
   <si>
     <t>115204</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115204/reqts_2026-0003.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115204/reqts_2026-0003.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Diretor Superintendente do SAAE sobre o planejamento para aquisição de maquinário próprio destinado à dragagem de sedimentos.</t>
   </si>
   <si>
     <t>115205</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115205/reqts_2026-0004.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115205/reqts_2026-0004.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos à Senhora Maria Rosa Trambaioli Machado, pelo excelente trabalho realizado na direção da EMCA - Escola Municipal de Cultura Artística Amélio “Naná” Zancopé.</t>
   </si>
   <si>
     <t>115219</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115219/reqts_2026-0005.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115219/reqts_2026-0005.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Prefeito sobre a existência de projetos para reforma, ampliação e adaptação da estrutura física da Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>115220</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115220/reqts_2026-0006.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115220/reqts_2026-0006.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o cronograma de pagamento do piso nacional do magistério e a extensão do vale-alimentação aos funcionários das creches conveniadas.</t>
   </si>
   <si>
     <t>115221</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115221/reqts_2026-0007.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115221/reqts_2026-0007.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Prefeito sobre a precariedade da infraestrutura, climatização e mobiliário da Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>115222</t>
   </si>
   <si>
     <t>Adhemar Kemp Marcondes de Moura Filho, Elaine Oliveira, Marcelo Miranda, Sargento Neri</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115222/reqts_2026-0008.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115222/reqts_2026-0008.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a regulamentação municipal da Lei Complementar Federal nº 226/2026 e o reconhecimento do tempo de serviço dos servidores durante a pandemia.</t>
   </si>
   <si>
     <t>115223</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115223/reqts_2026-0009.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115223/reqts_2026-0009.pdf</t>
   </si>
   <si>
     <t>Solicitando informações e providências ao Departamento de Estradas de Rodagem (DER) acerca de obras em trecho de interligação, documentação enviada pela Municipalidade e retirada de radar.</t>
   </si>
   <si>
     <t>115224</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115224/reqts_2026-0010.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115224/reqts_2026-0010.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar se há estudos ou previsão para a concessão de gratuidade no sistema de estacionamento rotativo (Zona Azul) para cidadãos idosos.</t>
   </si>
   <si>
     <t>115225</t>
   </si>
   <si>
     <t>Sargento Neri</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115225/reqts_2026-0011.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115225/reqts_2026-0011.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade da construção, em caráter de urgência, de rampa de acessibilidade defronte à Unidade de Saúde da Região Oeste "Dr. José Barbosa".</t>
   </si>
   <si>
     <t>115228</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115228/reqts_2026-0012.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115228/reqts_2026-0012.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Superintendente do SAAE informações sobre o planejamento para que os novos poços artesianos contemplem a região oeste, incluindo os bairros Morada do Sol, Garça I e Vila Rebelo.</t>
   </si>
   <si>
     <t>115229</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115229/reqts_2026-0013.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115229/reqts_2026-0013.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Superintendente do SAAE informações sobre o aumento no valor das tarifas de água em mês marcado por constantes interrupções no abastecimento.</t>
   </si>
   <si>
     <t>115230</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115230/reqts_2026-0014.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115230/reqts_2026-0014.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a fila de espera, os custos e a quantidade de laudos emitidos para Transtorno do Espectro Autista (TEA) no município.</t>
   </si>
   <si>
     <t>115231</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115231/reqts_2026-0015.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115231/reqts_2026-0015.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Sebastião Santos a destinação de emenda parlamentar para o custeio de laudos diagnósticos de Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>115232</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115232/reqts_2026-0016.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115232/reqts_2026-0016.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre projetos e prazos para a melhoria do escoamento de águas pluviais no cruzamento das Ruas José Augusto Escobar e Padre Leite.</t>
   </si>
   <si>
     <t>115233</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115233/reqts_2026-0017.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115233/reqts_2026-0017.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre o fluxo, a agilidade e a liberação de exames laboratoriais e de imagem durante o acompanhamento gestacional (pré-natal) na rede municipal.</t>
   </si>
   <si>
     <t>115234</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115234/reqts_2026-0018.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115234/reqts_2026-0018.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a desocupação de imóvel localizado na Área de Lazer e Esportes Reginaldo Moreti, na região do Lago Artificial.</t>
   </si>
   <si>
     <t>115235</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115235/reqts_2026-0019.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115235/reqts_2026-0019.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a realização de chamamento público para a contratação de serviços de saúde de alta complexidade.</t>
   </si>
   <si>
     <t>115236</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115236/reqts_2026-0020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115236/reqts_2026-0020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito o envio de cópia integral da ata da última reunião realizada pelo Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>115237</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115237/reqts_2026-0021.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115237/reqts_2026-0021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre possível queda de bomba.</t>
   </si>
   <si>
     <t>115238</t>
   </si>
   <si>
-    <t>Marcelo Miranda</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115238/reqts_2026-0022.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115238/reqts_2026-0022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar se procede a informação de que o atendimento odontológico na USF Araceli está suspenso ou limitado devido à quebra do compressor.</t>
   </si>
   <si>
     <t>115239</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115239/reqts_2026-0023.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115239/reqts_2026-0023.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre o Plano de Trabalho detalhado e a destinação dos recursos recebidos via emendas parlamentares dos Deputados Daniela Alonso e Capitão Augusto.</t>
   </si>
   <si>
     <t>115240</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115240/reqts_2026-0024.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115240/reqts_2026-0024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade de realizar a revisão e atualização justa dos valores pagos/repassados aos médicos especialistas do Centro de Especialidades, com preservação de valores mínimos e vedação de redução remuneratória por eventual mudança de gestão.</t>
   </si>
   <si>
     <t>115241</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115241/req_03_marcelo_miranda_-_jaime_miranda.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115241/req_03_marcelo_miranda_-_jaime_miranda.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a falta de manutenção, limpeza e roçagem do mato no Parque Ecológico "Jayme Miranda".</t>
   </si>
   <si>
     <t>115242</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115242/reqts_2026-0026.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115242/reqts_2026-0026.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito reconsideração de pontos facultativos como folga compensatória para médicos contratados como pessoa jurídica (CNPJ) e adequação da assistência no período de Carnaval.</t>
   </si>
   <si>
     <t>115243</t>
   </si>
   <si>
-    <t>Lico</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115243/reqts_2026-0027.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115243/reqts_2026-0027.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade de conceder aos servidores municipais o reajuste diferencial de 0,74%, visando atingir o percentual previsto na Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>115244</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115244/reqts_2026-0028.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115244/reqts_2026-0028.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos ao Deputado Federal Nikolas Ferreira pela mobilização cívica e atuação parlamentar em prol da sociedade brasileira.</t>
   </si>
   <si>
     <t>115251</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115251/reqts_2026-0029.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115251/reqts_2026-0029.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade de realizar, em caráter de urgência, a roçagem e o reparo no calçamento da Rua João Bento, especificamente na calçada que circunda o Estádio Municipal Frederico Platzeck.</t>
   </si>
   <si>
     <t>115252</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115252/reqts_2026-0030.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115252/reqts_2026-0030.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito o encaminhamento de cópias das Ordens de Serviço e do cronograma de execução de limpeza das áreas públicas pela empresa terceirizada.</t>
   </si>
   <si>
     <t>115253</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115253/reqts_2026-0031.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115253/reqts_2026-0031.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações referes à obra de revitalização do Lago Artificial “Prof. J. K. Williams”.</t>
   </si>
   <si>
     <t>115254</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115254/reqts_2026-0032.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115254/reqts_2026-0032.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade de realizar a limpeza e o isolamento de área pertencente à municipalidade situada na Rua José Augusto Escobar.</t>
   </si>
   <si>
     <t>115255</t>
   </si>
   <si>
     <t>Elaine Oliveira, Leandro Marino, Lico, Marcelo Zanoti, Sargento Neri</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115255/reqts_2026-0033.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115255/reqts_2026-0033.pdf</t>
   </si>
   <si>
     <t>Solicitando à Presidente da Câmara Municipal para que proceda à prorrogação por mais 120 dias os trabalhos da Comissão Parlamentar de Inquérito CPI nº 01/2025, instaurada para apurar possíveis irregularidades nos atos administrativos relacionados às despesas públicas do Município durante o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>115256</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115256/reqts_2026-0034.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115256/reqts_2026-0034.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações e providências acerca da fiscalização de trânsito no bairro Campo Belo devido ao estacionamento irregular de caminhões.</t>
   </si>
   <si>
     <t>115257</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115257/reqts_2026-0035.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115257/reqts_2026-0035.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a perda de emenda parlamentar destinada à saúde por erro no preenchimento de CNPJ.</t>
   </si>
   <si>
     <t>115258</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115258/reqts_2026-0036.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115258/reqts_2026-0036.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Ministério da Educação sobre análise de solicitação da Prefeitura de Garça referente à complementação de recursos para cumprimento do Piso Salarial Nacional do Magistério.</t>
   </si>
   <si>
     <t>115259</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115259/reqts_2026-0037.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115259/reqts_2026-0037.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações acerca do Extrato de Convênio publicado na edição nº 2759 do Diário Oficial, referente à cessão de servidor para a Câmara Municipal de Marília.</t>
   </si>
   <si>
     <t>115260</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115260/reqts_2026-0038.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115260/reqts_2026-0038.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito o envio da documentação integral referente à prestação de contas da Festa da Cerejeira do exercício de 2025.</t>
   </si>
   <si>
     <t>115261</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115261/reqts_2026-0039.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115261/reqts_2026-0039.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre supostas irregularidades no prazo de pagamento das férias e do terço constitucional aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>115262</t>
   </si>
   <si>
-    <t>40</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115262/reqts_2026-0040.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115262/reqts_2026-0040.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade da realização de uma diligência em estabelecimento comercial localizado na Rua América, numeral 446, visando orientar e fiscalizar o correto acondicionamento do lixo.</t>
   </si>
   <si>
     <t>115263</t>
   </si>
   <si>
-    <t>41</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115263/reqts_2026-0041.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115263/reqts_2026-0041.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a ocupação das dependências da Secretaria Municipal de Juventude, Esportes e Lazer (SEJEL).</t>
   </si>
   <si>
     <t>115274</t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115274/reqts_2026-0042.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115274/reqts_2026-0042.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações acerca do planejamento para o cumprimento da Lei Federal nº 15.326/2026, que reconhece os professores da educação infantil como integrantes da carreira do magistério público.</t>
   </si>
   <si>
     <t>115275</t>
   </si>
   <si>
-    <t>43</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115275/reqts_2026-0043.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115275/reqts_2026-0043.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre as obras de reforma e adequação da praça esportiva "Otojiro Toyota", a rescisão de contratos anteriores e os termos do novo edital publicado em 13 de janeiro de 2026.</t>
   </si>
   <si>
     <t>115276</t>
   </si>
   <si>
-    <t>44</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115276/reqts_2026-0044.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115276/reqts_2026-0044.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre medidas de fomento ao comércio local e estratégias para reduzir a vacância de imóveis comerciais no centro da cidade.</t>
   </si>
   <si>
     <t>115277</t>
   </si>
   <si>
-    <t>45</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115277/reqts_2026-0045.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115277/reqts_2026-0045.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos à página do Facebook Central do Esporte, pelo relevante trabalho jornalístico e cobertura dos destaques esportivos em nosso município.</t>
   </si>
   <si>
     <t>115278</t>
   </si>
   <si>
-    <t>46</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115278/reqts_2026-0046.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115278/reqts_2026-0046.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a possibilidade de realizar roçagem de mato e poda de árvores no Residencial Quinta da Baronesa.</t>
   </si>
   <si>
     <t>115279</t>
   </si>
   <si>
-    <t>47</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115279/reqts_2026-0047.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115279/reqts_2026-0047.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a existência de planos ou estudos para a terceirização dos serviços do Serviço Autônomo de Águas e Esgotos (SAAE).</t>
   </si>
   <si>
     <t>115282</t>
   </si>
   <si>
-    <t>48</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115282/reqts_2026-0048.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115282/reqts_2026-0048.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos à empresa Eletroplac, em reconhecimento ao importante gesto de responsabilidade social e ambiental demonstrado por meio da doação de painéis para o sistema de energia do poço artesiano localizado no Lago Artificial J.K. Williams.</t>
   </si>
   <si>
     <t>115283</t>
   </si>
   <si>
-    <t>49</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115283/reqts_2026-0049.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115283/reqts_2026-0049.pdf</t>
   </si>
   <si>
     <t>Solicitando à Exma. Deputada Estadual Dani Alonso (PL) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
   </si>
   <si>
     <t>115284</t>
   </si>
   <si>
-    <t>50</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115284/reqts_2026-0050.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115284/reqts_2026-0050.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual Rogério Santos (MDB) seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
   </si>
   <si>
     <t>115285</t>
   </si>
   <si>
-    <t>51</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115285/reqts_2026-0051.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115285/reqts_2026-0051.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Federal David Soares (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
   </si>
   <si>
     <t>115286</t>
   </si>
   <si>
-    <t>52</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115286/reqts_2026-0052.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115286/reqts_2026-0052.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual Atila Jacomussi (UNIÃO), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
   </si>
   <si>
     <t>115287</t>
   </si>
   <si>
-    <t>53</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115287/reqts_2026-0053.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115287/reqts_2026-0053.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Federal Capitão Augusto (PL), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
   </si>
   <si>
     <t>115288</t>
   </si>
   <si>
-    <t>54</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115288/reqts_2026-0054.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115288/reqts_2026-0054.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito o encaminhamento de fotografias e de toda a documentação referente à aquisição de cortinas de ar destinadas à Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>115289</t>
   </si>
   <si>
-    <t>55</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115289/reqts_2026-0055.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115289/reqts_2026-0055.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito o envio de relatório detalhado sobre a situação das emendas individuais dos Vereadores referentes ao exercício de 2025.</t>
   </si>
   <si>
     <t>115290</t>
   </si>
   <si>
-    <t>56</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115290/reqts_2026-0056.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115290/reqts_2026-0056.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações e documentos acerca dos aparelhos de ar-condicionado adquiridos por meio de emenda impositiva de autoria deste Vereador destinados à UPA.</t>
   </si>
   <si>
     <t>115291</t>
   </si>
   <si>
-    <t>57</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115291/reqts_2026-0057.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115291/reqts_2026-0057.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações sobre a instalação de ponto de energia pela CPFL na área da B1 e esclarecimentos sobre a queda de energia ocorrida em 29/01/2026.</t>
   </si>
   <si>
     <t>115292</t>
   </si>
   <si>
-    <t>58</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115292/reqts_2026-0058.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115292/reqts_2026-0058.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações sobre a quantidade de protocolos de revisão de faturamento de água entre julho de 2025 e janeiro de 2026</t>
   </si>
   <si>
     <t>115293</t>
   </si>
   <si>
-    <t>59</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115293/reqts_2026-0059.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115293/reqts_2026-0059.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações sobre a assunção da manutenção das galerias pluviais no município.</t>
   </si>
   <si>
     <t>115294</t>
   </si>
   <si>
-    <t>60</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115294/reqts_2026-0060.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115294/reqts_2026-0060.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a manutenção preventiva e vistorias periódicas nas ambulâncias do SAMU e demais veículos da frota municipal de saúde.</t>
   </si>
   <si>
     <t>115295</t>
   </si>
   <si>
-    <t>61</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115295/reqts_2026-0061.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115295/reqts_2026-0061.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a possibilidade de instalação de um banheiro público na Praça Pedro de Toledo, em razão do grande fluxo de usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>115296</t>
   </si>
   <si>
-    <t>62</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115296/reqts_2026-0062.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115296/reqts_2026-0062.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre as providências para contenção da erosão localizada atrás do campo de futebol entre as Ruas Telêmaco Fernandes e Salvador Zago, no Jardim Nova Garça</t>
   </si>
   <si>
     <t>115297</t>
   </si>
   <si>
-    <t>63</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115297/reqts_2026-0063.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115297/reqts_2026-0063.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade de realizar a operação tapa-buracos em toda a extensão asfaltada da Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>115298</t>
   </si>
   <si>
-    <t>64</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115298/reqts_2026-0064.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115298/reqts_2026-0064.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a possibilidade de realizar, em caráter de urgência, a roçagem do mato nas laterais da EMEI Orane Avelino de Souza.</t>
   </si>
   <si>
     <t>115299</t>
   </si>
   <si>
-    <t>65</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115299/reqts_2026-0065.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115299/reqts_2026-0065.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que sejam prestadas informações e adotadas providências acerca da situação da estrada localizada nas proximidades da empresa Deusa Alimentos, no bairro rural Água do Castelo, neste município.</t>
   </si>
   <si>
     <t>115303</t>
   </si>
   <si>
-    <t>66</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115303/reqts_2026-0066.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115303/reqts_2026-0066.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a possibilidade de realização de campanhas de incentivo ao plantio de árvores de espécies adequadas em todo o município.</t>
   </si>
   <si>
     <t>115304</t>
   </si>
   <si>
-    <t>67</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115304/reqts_2026-0067.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115304/reqts_2026-0067.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a possibilidade de realizar um levantamento dos ativos imobiliários do município para eventual alienação.</t>
   </si>
   <si>
     <t>115305</t>
   </si>
   <si>
-    <t>68</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115305/reqts_2026-0068.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115305/reqts_2026-0068.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a fiscalização e o cumprimento da Lei nº 5.718/2024, referente à organização de fios soltos em postes do município.</t>
   </si>
   <si>
     <t>115306</t>
   </si>
   <si>
-    <t>69</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115306/reqts_2026-0069.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115306/reqts_2026-0069.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar sobre a fiscalização e remoção de veículos abandonados na Rua José Augusto Escobar, defronte ao número 857, e na rua Padre Leite defronte ao 594, com base na Lei Municipal nº 5.811/2025.</t>
   </si>
   <si>
     <t>115307</t>
   </si>
   <si>
-    <t>70</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115307/reqts_2026-0070.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115307/reqts_2026-0070.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações acerca da interrupção do atendimento pediátrico na Casa da Criança às sextas-feiras.</t>
   </si>
   <si>
     <t>115308</t>
   </si>
   <si>
-    <t>71</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115308/reqts_2026-0071.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115308/reqts_2026-0071.pdf</t>
   </si>
   <si>
     <t>Voto de Repúdio contra o ato de crueldade extrema e assassinato do cão "Orelha", ocorrido em Florianópolis/SC.</t>
   </si>
   <si>
     <t>115309</t>
   </si>
   <si>
-    <t>72</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115309/reqts_2026-0072.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115309/reqts_2026-0072.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações detalhadas sobre a disponibilidade financeira e reservas em caixa nos meses de janeiro de 2025 e janeiro de 2026.</t>
   </si>
   <si>
     <t>115310</t>
   </si>
   <si>
-    <t>73</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115310/reqts_2026-0073.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115310/reqts_2026-0073.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações acerca do setor responsável pela implantação e atendimento aos empresários que desejam aderir à Lei do Selo “Empresa Amiga dos Autistas”.</t>
   </si>
   <si>
     <t>115311</t>
   </si>
   <si>
-    <t>74</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115311/reqts_2026-0074.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115311/reqts_2026-0074.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações e o envio de documentos sobre a adesão de Garça ao programa Universaliza SP, do Governo do Estado.</t>
   </si>
   <si>
     <t>115312</t>
   </si>
   <si>
-    <t>75</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115312/reqts_2026-0075.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115312/reqts_2026-0075.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade de realizar a manutenção da iluminação pública na Rua Francisco da Silva Braga, defronte ao numeral 88.</t>
   </si>
   <si>
     <t>115313</t>
   </si>
   <si>
-    <t>76</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115313/reqts_2026-0076.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115313/reqts_2026-0076.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a possibilidade de realizar, com urgência, o fechamento de buracos na malha asfáltica da Rua Francisco Paranhos, defronte ao numeral 190, no Jardim Frei Aurélio</t>
   </si>
   <si>
     <t>115314</t>
   </si>
   <si>
-    <t>77</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115314/reqts_2026-0077.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115314/reqts_2026-0077.pdf</t>
   </si>
   <si>
     <t>Solicitando à Deputada Estadual Letícia Aguiar a destinação de emenda parlamentar para a aquisição de uma nova ambulância para o município de Garça/SP.</t>
   </si>
   <si>
     <t>115315</t>
   </si>
   <si>
-    <t>78</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115315/reqts_2026-0078.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115315/reqts_2026-0078.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Corregedor Parlamentar desta Casa, Vereador Sargento Neri, esclarecimentos sobre denúncia de violação do Regime Jurídico Único dos Servidores Públicos Municipais proferida em Tribuna.</t>
   </si>
   <si>
     <t>115316</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115316/reqts_2026-0079.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115316/reqts_2026-0079.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos ao Excelentíssimo Senhor Léo Siqueira, Deputado Estadual, pelo expressivo apoio destinado ao nosso município.</t>
   </si>
   <si>
     <t>115317</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115317/reqts_2026-0080.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115317/reqts_2026-0080.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Fábio Faria a destinação de emenda parlamentar no valor de R$ 300.000,00 para a aquisição de uma ambulância para o município de Garça/SP.</t>
   </si>
   <si>
     <t>115319</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115319/reqts_2026-0081.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115319/reqts_2026-0081.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações detalhadas sobre as ações de nebulização contra o mosquito Aedes aegypti e o quadro de agentes de combate às endemias.</t>
   </si>
   <si>
     <t>115320</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115320/reqts_2026-0082.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115320/reqts_2026-0082.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL a manutenção urgente na base de poste de energia elétrica situado na Rua Cinco de Maio.</t>
   </si>
   <si>
     <t>115321</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115321/reqts_2026-0083.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115321/reqts_2026-0083.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE a execução de reparos urgentes em vazamento de água na Rua Cinco de Maio.</t>
   </si>
   <si>
     <t>115327</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115327/reqts_2026-0084.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115327/reqts_2026-0084.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações e prioridade absoluta na tramitação do processo licitatório para a construção da nova adutora ligando o Poço Guarani à Estação de Tratamento de Água (ETA).</t>
   </si>
   <si>
     <t>115328</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115328/reqts_2026-0085.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115328/reqts_2026-0085.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações atualizadas sobre o cronograma e o andamento da implantação das áreas de espera exclusivas para motocicletas (bolsões) nos cruzamentos com semáforos.</t>
   </si>
   <si>
     <t>115329</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115329/reqts_2026-0086.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115329/reqts_2026-0086.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a possibilidade de adequação dos tempos de abertura e fechamento dos semáforos em cruzamentos estratégicos da Avenida Presidente Vargas.</t>
   </si>
   <si>
     <t>115331</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115331/reqts_2026-0087.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115331/reqts_2026-0087.pdf</t>
   </si>
   <si>
     <t>Solicitando à Procuradoria Jurídica do Município informações detalhadas sobre o “status” e o andamento de denúncias formuladas por Vereadores contra a prefeitura e encaminhadas ao Ministério Público.</t>
   </si>
   <si>
     <t>115332</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>Raquel Sartori</t>
-[...2 lines deleted...]
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115332/reqts_2026-0088.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115332/reqts_2026-0088.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a viabilidade técnica e o planejamento para a interligação da Rua Gildo Ferrari com o Jardim Imperador.</t>
   </si>
   <si>
     <t>115335</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115335/reqts_2026-0089.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115335/reqts_2026-0089.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a viabilidade de realização de estudo técnico de trânsito nas ruas Waldemar Pereira Mathias e Cícero Guanaes Simões Júnior, com vistas à eventual conversão das referidas vias em mão única de direção.</t>
   </si>
   <si>
     <t>115352</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115352/reqts_2026-0090.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115352/reqts_2026-0090.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos à jovem bailarina Gabriela Fujikawa, pela conquista do 1º lugar no "World Cup Latinoamérica" e pela classificação para a Copa do Mundo de Dança na Irlanda.</t>
   </si>
   <si>
     <t>115353</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115353/reqts_2026-0091.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115353/reqts_2026-0091.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Prefeito sobre a suposta falta de itens de hotelaria hospitalar, como lençóis e toalhas, na Unidade de Pronto Atendimento (UPA) e no hospital São Lucas.</t>
   </si>
   <si>
     <t>115354</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115354/reqts_2026-0092.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115354/reqts_2026-0092.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar a possibilidade de realizar a instalação de traves de futebol, cercamento com alambrado e demais melhorias necessárias na área institucional do Residencial Monte Verde, situada ao lado do parquinho infantil</t>
   </si>
   <si>
     <t>115355</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115355/reqts_2026-0093.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115355/reqts_2026-0093.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre o estado do compressor da sala de odontologia da Unidade de Saúde de Vila Araceli e eventuais necessidades da equipe técnica.</t>
   </si>
   <si>
     <t>115356</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115356/reqts_2026-0094.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115356/reqts_2026-0094.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre a implementação do novo piso salarial nacional do magistério, conforme a Portaria nº 82/2026 do MEC.</t>
   </si>
   <si>
     <t>115359</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115359/reqts_2026-0095.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115359/reqts_2026-0095.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos ao escritor garcense Caique Baron pela estreia na ficção com sua nova obra literária.</t>
   </si>
   <si>
     <t>115360</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115360/reqts_2026-0096.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115360/reqts_2026-0096.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o valor total e a distribuição da premiação destinada aos campeonatos de futebol, proveniente de recursos do Deputado Tenente Coimbra.</t>
   </si>
   <si>
     <t>115361</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115361/reqts_2026-0097.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115361/reqts_2026-0097.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos ao Deputado Estadual Tenente Coimbra e ao seu Assessor Juliano da Campestre, pelo encaminhamento de recursos destinados à premiação de campeonatos de futebol em nosso município.</t>
   </si>
   <si>
     <t>115362</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115362/reqts_2026-0098.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115362/reqts_2026-0098.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações e Aplausos ao Deputado Estadual Léo Siqueira pela destinação de recursos ao município e solicitação de nova emenda.</t>
   </si>
   <si>
     <t>115363</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115363/reqts_2026-0099.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115363/reqts_2026-0099.pdf</t>
   </si>
   <si>
     <t>Requer informações oficiais à SEMIL e à Procuradoria-Geral do Estado acerca do processo de desestatização da SABESP e o combate à desinformação.</t>
   </si>
   <si>
     <t>115367</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115367/reqts_2026-0103.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115367/reqts_2026-0103.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a situação da rodovia Antônio Marangão, nas proximidades do Posto Angélica, referente a problemas em obras recentes de galerias pluviais.</t>
   </si>
   <si>
     <t>115370</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115370/reqts_2026-0104.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115370/reqts_2026-0104.pdf</t>
   </si>
   <si>
     <t>Solicitando à Presidência da Câmara esclarecimentos regimentais acerca da suspensão dos trabalhos para orientações jurídicas e oitiva de convidados, bem como os fundamentos para o indeferimento de suspensão durante a 41ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>115371</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115371/reqts_2026-0105.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115371/reqts_2026-0105.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Serviço Autônomo de Águas e Esgoto (SAAE) sobre o montante de restos a pagar empenhados, conforme mencionado em sessão legislativa.</t>
   </si>
   <si>
     <t>115372</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115372/reqts_2026-0106.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115372/reqts_2026-0106.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE informar os percentuais atualizados de cobertura de saneamento básico e distribuição de água no município.</t>
   </si>
   <si>
     <t>115374</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115374/reqts_2026-0107.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115374/reqts_2026-0107.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a possibilidade de instalação de traves e autorização para projeto social em área institucional na Rua Garabed Chequerdemian, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>115375</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115375/reqts_2026-0108.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115375/reqts_2026-0108.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a limpeza e manutenção das calhas do recinto da Feira Livre, visando sanar problemas de entupimento agravados pelas chuvas recentes.</t>
   </si>
   <si>
     <t>115376</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115376/reqts_2026-0109.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115376/reqts_2026-0109.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a recuperação do passeio público no entorno da EMEF Professora Samira El Adas, visando sanar danos causados por raízes de árvores.</t>
   </si>
   <si>
     <t>115377</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115377/reqts_2026-0110.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115377/reqts_2026-0110.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Sebastião Santos a destinação de emenda parlamentar no valor de R$ 100.000,00 para investimentos na área esportiva do município.</t>
   </si>
   <si>
     <t>115378</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115378/reqts_2026-0111.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115378/reqts_2026-0111.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar operação tapa-buracos na Rua Getúlio Vargas, nas proximidades do Mercado duCido.</t>
   </si>
   <si>
     <t>115380</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115380/reqts_2026-0112.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115380/reqts_2026-0112.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre possível vazamento no Lago Artificial J.K. Williams e o envio de laudo técnico detalhado.</t>
   </si>
   <si>
     <t>115381</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115381/reqts_2026-0113.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115381/reqts_2026-0113.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar, em caráter de urgência, a roçagem do mato alto e limpeza geral no interior da EMEIEF Profª Cláudia Maria Rodrigues Aronne.</t>
   </si>
   <si>
     <t>115382</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115382/reqts_2026-0114.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115382/reqts_2026-0114.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre as providências de manutenção, segurança e assistência social no Centro de Educação e Inovação em virtude de ocupação por pessoas em situação de rua.</t>
   </si>
   <si>
     <t>115383</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115383/reqts_2026-0115.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115383/reqts_2026-0115.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações detalhadas sobre a situação funcional dos servidores do SAAE diante da parceria com o programa "Universaliza SP".</t>
   </si>
   <si>
     <t>115384</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115384/reqts_2026-0116.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115384/reqts_2026-0116.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações detalhadas sobre o valor do superávit financeiro apurado nos últimos cinco anos.</t>
   </si>
   <si>
     <t>115385</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115385/reqts_2026-0117.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115385/reqts_2026-0117.pdf</t>
   </si>
   <si>
     <t>Solicitando à Presidência da Câmara Municipal de Garça a realização de Audiência Pública para debater a parceria entre o SAAE e o programa "Universaliza SP".</t>
   </si>
   <si>
     <t>115386</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115386/reqts_2026-0118.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115386/reqts_2026-0118.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual Atila Jacomussi (UNIÃO) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
   </si>
   <si>
     <t>115387</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115387/reqts_2026-0119.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115387/reqts_2026-0119.pdf</t>
   </si>
   <si>
     <t>Solicitando à Exma. Deputada Estadual Dani Alonso (PL), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
   </si>
   <si>
     <t>115388</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115388/reqts_2026-0120.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115388/reqts_2026-0120.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Federal Delegado Palumbo (MDB), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
   </si>
   <si>
     <t>115389</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115389/reqts_2026-0121.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115389/reqts_2026-0121.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual Rogério Santos (MDB), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
   </si>
   <si>
     <t>115390</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115390/reqts_2026-0122.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115390/reqts_2026-0122.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Federal Fábio Teruel (MDB) seus valiosos préstimos junto à União para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
   </si>
   <si>
     <t>115391</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115391/reqts_2026-0123.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115391/reqts_2026-0123.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual Rômulo Fernandes (MDB), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
   </si>
   <si>
     <t>115392</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115392/reqts_2026-0124.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115392/reqts_2026-0124.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governador do Estado de São Paulo o envio de recursos financeiros destinados à manutenção, conservação e recuperação das estradas rurais do município de Garça.</t>
   </si>
   <si>
     <t>115394</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115394/reqts_2026-0125.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115394/reqts_2026-0125.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações detalhadas sobre a aplicação de multas de trânsito e o funcionamento da JARI no exercício de 2025.</t>
   </si>
   <si>
     <t>115395</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115395/reqts_2026-0126.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115395/reqts_2026-0126.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informações sobre o posicionamento e as providências da Administração quanto à aplicação da Lei Complementar Federal nº 226, de 12 de janeiro de 2026.</t>
   </si>
   <si>
     <t>115396</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115396/reqts_2026-0127.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115396/reqts_2026-0127.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito o encaminhamento de relação detalhada das multas aplicadas por trânsito irregular de caminhões na região central nos últimos 90 dias.</t>
   </si>
   <si>
     <t>115397</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115397/reqts_2026-0128.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115397/reqts_2026-0128.pdf</t>
   </si>
   <si>
     <t>Solicitando à Presidência da Comissão de Planejamento, Uso, Ocupação e Parcelamento do Solo a realização de Audiência Pública para debater o tráfego de caminhões na região central e os constantes danos à fiação aérea.</t>
   </si>
   <si>
     <t>115398</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115398/reqts_2026-0129.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115398/reqts_2026-0129.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a metodologia de agendamento de pacientes no Centro de Especialidades, visando solucionar o problema do tempo de espera excessivo.</t>
   </si>
   <si>
     <t>115399</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115399/reqts_2026-0130.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115399/reqts_2026-0130.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE informações sobre o planejamento de obras no local conhecido como "buracão", situado atrás da Rua José Augusto Escobar.</t>
   </si>
   <si>
+    <t>115413</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115413/reqts_2026-0131.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de utilização de ureia para o controle de ervas daninhas (mata-mato) nas vias e áreas públicas do município.</t>
+  </si>
+  <si>
+    <t>115414</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115414/reqts_2026-0132.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações ao Prefeito Municipal de Ocauçu sobre eventual pedido de auxílio formulado pela Vice-Prefeita de Garça para a disponibilização de caminhões-pipa.</t>
+  </si>
+  <si>
+    <t>115415</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115415/reqts_2026-0133.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a previsão de realização de concurso público para a contratação de Professores de Arte para a rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>115416</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115416/reqts_2026-0134.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Desembargador Miguel Mônico Neto por sua trajetória histórica no Judiciário e sua recente aposentadoria.</t>
+  </si>
+  <si>
+    <t>115417</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115417/reqts_2026-0135.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a possibilidade de realizar a inscrição de atletas garcenses nos Jogos do PARESP (Paraesporte de São Paulo) do corrente ano.</t>
+  </si>
+  <si>
+    <t>115418</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115418/reqts_2026-0136.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito questionamentos detalhados sobre o projeto de investimento de R$ 350 milhões e a parceria entre o SAAE e o programa UniversalizaSP</t>
+  </si>
+  <si>
+    <t>115419</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115419/reqts_2026-0137.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Atila Jacomussi (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115420</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115420/reqts_2026-0138.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Augusto Zacarias (UNIÃO) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115421</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115421/reqts_2026-0139.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Deputado Federal João Cury pela destinação de emenda parlamentar no valor de R$ 200.000,00 destinada à alta complexidade da saúde de nosso município.</t>
+  </si>
+  <si>
+    <t>115422</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115422/reqts_2026-0140.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Exma. Deputada Estadual Dani Alonso (PL), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115423</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115423/reqts_2026-0141.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Dr. Elton (UNIÃO) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115424</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115424/reqts_2026-0142.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Rogério Santos (MDB), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
+  </si>
+  <si>
+    <t>115425</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115425/reqts_2026-0143.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar com urgência a limpeza e a remoção de resíduos na Rua Deputado Manoel Joaquim Fernandes, especificamente no cruzamento com a Rua Bahia.</t>
+  </si>
+  <si>
+    <t>115426</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115426/reqts_2026-0144.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de ampliação da rede de iluminação pública na Rua Salvador Armentano, no trecho compreendido entre a Rua Getúlio Vargas e a Rua Lores Walcyr Cardin, no bairro Jardim Cafezal.</t>
+  </si>
+  <si>
+    <t>115427</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115427/reqts_2026-0145.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar os motivos da ausência de coleta de lixo domiciliar no Jardim Adrianita durante a semana de 08 a 14 de fevereiro.</t>
+  </si>
+  <si>
+    <t>115428</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115428/reqts_2026-0146.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações detalhadas acerca do andamento das obras da nova praça localizada no Jardim Adrianita.</t>
+  </si>
+  <si>
+    <t>115429</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115429/reqts_2026-0147.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a possibilidade de realizar a capina e limpeza da Rua C, no Jardim Adrianita, em virtude do excesso de mato alto.</t>
+  </si>
+  <si>
+    <t>115431</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115431/reqts_2026-0148.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de encaminhar a esta Casa um Projeto de Lei que institua o fornecimento de kit lanche aos pacientes que utilizam o TFD – Tratamento Fora do Domicílio, com ou sem acompanhante, quando o deslocamento ocorrer em transporte disponibilizado pelo Município</t>
+  </si>
+  <si>
+    <t>115432</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115432/reqts_2026-0149.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a previsão de início das atividades e funcionamento pleno do CRAS (Centro de Referência de Assistência Social).</t>
+  </si>
+  <si>
+    <t>115433</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115433/reqts_2026-0150.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações à AHBB (Associação Hospitalar Beneficente do Brasil) sobre o quantitativo de cirurgias eletivas realizadas nos anos de 2023, 2024 e 2025.</t>
+  </si>
+  <si>
+    <t>115434</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115434/reqts_2026-0151.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito que forneça a esta Casa de Leis uma lista nominal completa de todos os Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE) em atividade no município, discriminando a qual Unidade de Saúde da Família (USF) ou Unidade Básica de Saúde (UBS) cada profissional está vinculado.</t>
+  </si>
+  <si>
+    <t>115435</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115435/reqts_2026-0152.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a possibilidade de realizar limpeza e melhorias no sistema de bueiros e galerias de águas pluviais em pontos críticos do município.</t>
+  </si>
+  <si>
+    <t>115436</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115436/reqts_2026-0153.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Governador do Estado de São Paulo o envio de relatórios de visitas e diagnósticos realizados no SAAE de Garça, no âmbito do programa "UniversalizaSP".</t>
+  </si>
+  <si>
+    <t>115438</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115438/reqts_2026-0154.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre metas, garantias e riscos contratuais em relação à parceria com o UniversalizaSP, caso seja concretizada.</t>
+  </si>
+  <si>
+    <t>115439</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115439/reqts_2026-0155.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o Fundo Municipal de Saneamento.</t>
+  </si>
+  <si>
+    <t>115440</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115440/reqts_2026-0156.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito e ao SAAE informações sobre o papel do SAAE caso seja firmada Parceria Público Privada.</t>
+  </si>
+  <si>
+    <t>115441</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115441/reqts_2026-0157.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito e ao SAAE informações sobre os servidores do SAAE.</t>
+  </si>
+  <si>
+    <t>115442</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115442/reqts_2026-0158.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito e ao SAAE informações sobre valor de tarifa de água.</t>
+  </si>
+  <si>
+    <t>115443</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115443/reqts_2026-0159.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito e ao SAAE informações sobre a modelagem financeira da PPP do saneamento – Programa UniversalizaSP</t>
+  </si>
+  <si>
+    <t>115444</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115444/reqts_2026-0160.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações detalhadas sobre a estrutura, funcionamento, critérios de encaminhamento e oferta do serviço de exames de ultrassonografia na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115445</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115445/reqts_2026-0161.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar se está havendo fiscalização por parte do Executivo Municipal quanto ao cumprimento da Lei Municipal nº 3.308/1999 que prevê o replantio de árvores suprimidas, na proporção de três reposições para cada supressão.</t>
+  </si>
+  <si>
+    <t>115446</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115446/reqts_2026-0162.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a busca de financiamento junto ao FEHIDRO ou outros órgãos estaduais/federais para enfrentamento da falta de água.</t>
+  </si>
+  <si>
+    <t>115447</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115447/reqts_2026-0163.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações técnicas detalhadas sobre o poço artesiano construído no Lago Artificial J.K. Williams para fins de abastecimento.</t>
+  </si>
+  <si>
+    <t>115448</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115448/reqts_2026-0164.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o procedimento para emissão de laudo técnico de manejo arbóreo para munícipes sem condições financeiras, conforme a Lei Federal nº 15.299/2025.</t>
+  </si>
+  <si>
+    <t>115449</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115449/reqts_2026-0165.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações à CPFL sobre a fiscalização da altura do cabeamento de empresas de telefonia e internet nos postes do município.</t>
+  </si>
+  <si>
+    <t>115450</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115450/reqts_2026-0166.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar um estudo técnico para instituir um cadastro municipal de proprietários de muares e equinos, visando a identificação e responsabilização em casos de animais soltos em vias públicas.</t>
+  </si>
+  <si>
+    <t>115483</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115483/reqts_2026-0167.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a composição das equipes de saúde e as ações preventivas voltadas às gestantes na rede pública municipal.</t>
+  </si>
+  <si>
+    <t>115484</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115484/reqts_2026-0168.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar sobre a possibilidade de realizar a manutenção nos brinquedos instalados na Praça do Cristo, situada no bairro Jardim Paineiras.</t>
+  </si>
+  <si>
+    <t>115485</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115485/reqts_2026-0169.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o cronograma de funcionamento e as atividades planejadas para o Centro de Educação e Inovação (CEI).</t>
+  </si>
+  <si>
+    <t>115486</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Leandro Marino, Pedro Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115486/reqts_2026-0170.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Direção do SAAE informações sobre o cronograma de trabalho e o planejamento do Setor de Drenagem de Águas Pluviais.</t>
+  </si>
+  <si>
+    <t>115487</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115487/reqts_2026-0171.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de flexibilizar a norma de descarte de resíduos inertes e cepos no aterro municipal para evitar descartes irregulares.</t>
+  </si>
+  <si>
+    <t>115488</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115488/reqts_2026-0172.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a cobertura do atendimento pré-natal e o número de gestantes cadastradas no município nos últimos 24 meses.</t>
+  </si>
+  <si>
+    <t>115492</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115492/reqts_2026-0173.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a interrupção do aquecimento das piscinas do Centro Esportivo Social (CES).</t>
+  </si>
+  <si>
+    <t>115493</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115493/reqts_2026-0174.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a precariedade na higiene dos banheiros e vestiários das piscinas do Centro Esportivo Social (CES).</t>
+  </si>
+  <si>
+    <t>115494</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115494/reqts_2026-0175.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações ao Prefeito Municipal sobre a conduta e orientações repassadas aos fiscais de trânsito em abordagens a munícipes</t>
+  </si>
+  <si>
+    <t>115495</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115495/reqts_2026-0176.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações ao Diretor do SAAE sobre o plano de perfuração de três novos poços artesianos no município e a abrangência do atendimento.</t>
+  </si>
+  <si>
+    <t>115497</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115497/reqts_2026-0177.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações à Diretoria Executiva do SAAE sobre a manutenção da frota própria e a contratação de locação de maquinários.</t>
+  </si>
+  <si>
+    <t>115498</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115498/reqts_2026-0178.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o encontro de escorpião em dependências internas do Hospital São Lucas e as medidas de controle de pragas adotadas.</t>
+  </si>
+  <si>
+    <t>115501</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115501/reqts_2026-0179.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a utilização de maquinário público em terreno supostamente particular, conforme veiculado em redes sociais.</t>
+  </si>
+  <si>
+    <t>115502</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115502/reqts_2026-0180.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre providências junto ao DER acerca do escoamento de águas pluviais na Rodovia Antônio Morangão, nas proximidades do Posto Angélica.</t>
+  </si>
+  <si>
+    <t>115503</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115503/reqts_2026-0181.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar sobre a dispensação de medicamentos de alto custo ou manipulados para pacientes com endometriose aguda sem indicação cirúrgica.</t>
+  </si>
+  <si>
+    <t>115504</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115504/reqts_2026-0182.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o cronograma para o novo plantio de grama no campo do Terrão.</t>
+  </si>
+  <si>
+    <t>115505</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115505/reqts_2026-0183.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o cronograma e o estágio de execução das Emendas Impositivas referentes ao exercício de 2025.</t>
+  </si>
+  <si>
+    <t>115506</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115506/reqts_2026-0184.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a compra de bebidas da Festa das Cerejeiras 2025.</t>
+  </si>
+  <si>
+    <t>115507</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115507/req_lico_-_cong_container_garca.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à empresa Locações Garça, na pessoa do empresário Flávio Batista, pela doação de serviços de caminhão munk para melhorias no Cemitério Municipal Santa Faustina.</t>
+  </si>
+  <si>
+    <t>115508</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115508/req_lico_-_horario_postao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o horário de atendimento do setor de dispensação de medicamentos do Centro de Especialidades (Postão).</t>
+  </si>
+  <si>
+    <t>115509</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115509/req_lico_-_saae.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações ao Diretor do SAAE sobre as obras de tratamento e coleta de água realizadas nos últimos 10 anos.</t>
+  </si>
+  <si>
+    <t>115510</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115510/req_marquinho_-_medicos_otorrino.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o quadro de atendimentos e a demanda reprimida na especialidade de Otorrinolaringologia.</t>
+  </si>
+  <si>
+    <t>115512</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115512/req_sargento_neri_-_cadeira_de_rodas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Presidência da Câmara Municipal de Garça providências visando a aquisição de cadeiras de rodas mais confortáveis para uso nas dependências do Legislativo.</t>
+  </si>
+  <si>
+    <t>115513</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115513/req_sargento_neri_-_vacinacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações e providências acerca de grave ocorrência envolvendo erro de imunização em alunos do curso de Medicina Veterinária da FAEF.</t>
+  </si>
+  <si>
+    <t>115514</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115514/req_raquel_-_lixo_no_centro_da_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal e à Associação Comercial e Industrial de Garça (ACIG) a realização de uma reunião para tratar sobre a alteração no horário da coleta de lixo na região central.</t>
+  </si>
+  <si>
+    <t>115515</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115515/req_raquel_-_rachadura_ginasio_gafanhoto.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de realizar reparos nas rachaduras existentes nas paredes do Ginásio Nelso Pereira da Silva Filho “Gafanhoto”.</t>
+  </si>
+  <si>
+    <t>115516</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115516/req_raquel_-_atrasos__caps.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações à AHBB sobre atrasos recorrentes no atendimento médico no CAPS.</t>
+  </si>
+  <si>
+    <t>115517</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115517/req_raquel_-_cascalho_em_estrada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de realizar a aplicação de cascalho em trecho da estrada rural após a placa da Fazenda Cachoeira 2.</t>
+  </si>
+  <si>
+    <t>115518</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115518/req_raquel_-_estacionamento_da_feira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de realizar a demarcação de estacionamento em 45 graus, com a devida sinalização de entradas e saídas, na área da feira municipal.</t>
+  </si>
+  <si>
+    <t>115519</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115519/req_adhemar_-_diosmina.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a falta do medicamento Diosmina na rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>115520</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115520/req_adhemar_-_mamografia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre cancelamentos de exames de mamografia.</t>
+  </si>
+  <si>
+    <t>115521</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115521/req_05_leandro_-_bueiro.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de realizar melhorias na segurança da galeria pluvial situada no cruzamento das ruas Damásio Vallejo Vasques e Prefeito Salviano Pereira de Andrade.</t>
+  </si>
+  <si>
+    <t>115522</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115522/req_01_leandro_-_camera_adrianita.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a possibilidade de instalação de sistema de monitoramento por câmeras com alimentação solar na Estrada da Adrianita</t>
+  </si>
+  <si>
+    <t>115523</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115523/req_03_leandro_-_saae_cronograma_melhorias.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações ao Diretor do SAAE sobre o cronograma de curto e médio prazo das medidas planejadas para solucionar os problemas de abastecimento no município.</t>
+  </si>
+  <si>
+    <t>115524</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115524/req_06_leandro_-_sec._estadual.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações à Secretaria Estadual de Meio Ambiente, Infraestrutura e Logística (SEMIL) sobre falhas estruturais e erosão crítica no sistema de drenagem do Córrego Barreiro.</t>
+  </si>
+  <si>
+    <t>115525</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115525/req_08_leandro_-_cadastro_inclusao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a adesão ao Cadastro Nacional de Inclusão da Pessoa com Deficiência (Cadastro-Inclusão), conforme previsto no Art. 92 da Lei nº 13.146/2015.</t>
+  </si>
+  <si>
+    <t>115529</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115529/req_marcelo_miranda_-_fabio_teruel_mdb_upa_-_hsl.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Fábio Teruel (MDB), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115530</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115530/req_marcelo_miranda_-_augusto_zacarias_uniao_-_andre_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Augusto Zacarias (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115531</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115531/req_marcelo_miranda_-_baleia_rossi_mdb_-_ambulancia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Baleia Rossi (MDB) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115532</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115532/req_marcelo_miranda_-_itamar_borges_mdb_-_custeio_saude.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Itamar Borges (MDB), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
+  </si>
+  <si>
+    <t>115533</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115533/req_marcelo_miranda_-_dr._elton_uniao_upa_-_hsl.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Dr. Elton (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115534</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115534/req_marcelo_miranda_-_romulo_fernandes_mdb_-_andre_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Rômulo Fernandes (MDB) seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115537</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115537/req_luizinho_-_rocagem_velorio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de realizar, em caráter de urgência, a capina e roçagem no Velório do Distrito de Jafa.</t>
+  </si>
+  <si>
+    <t>115566</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115566/reqts_2026-0210.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar alteração na legislação de mobilidade urbana para isentar de multas os motoristas de caminhão residentes no município cujos veículos não sejam licenciados em Garça.</t>
+  </si>
+  <si>
+    <t>115567</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115567/reqts_2026-0211.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar se há planejamento para a realização de uma campanha educativa de conscientização contra o descarte irregular de resíduos em áreas públicas do município.</t>
+  </si>
+  <si>
+    <t>115568</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115568/reqts_2026-0212.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à CPFL Paulista informar a possibilidade de realizar manutenção com a máxima urgência na rede elétrica da segunda quadra da Rua Joaquim Gomes, no bairro Frei Aurélio.</t>
+  </si>
+  <si>
+    <t>115569</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115569/reqts_2026-0213.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar a manutenção da iluminação pública no Residencial Quinta da Baronesa, tendo em vista a existência de diversos postes com lâmpadas apagadas.</t>
+  </si>
+  <si>
+    <t>115570</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115570/reqts_2026-0214.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a fiscalização e aplicação de multas a motocicletas estacionadas fora dos bolsões de estacionamento específicos.</t>
+  </si>
+  <si>
+    <t>115571</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115571/reqts_2026-0215.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar uma campanha municipal de plantio de árvores defronte às residências dos munícipes, visando a ampliação da arborização urbana.</t>
+  </si>
+  <si>
+    <t>115572</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115572/reqts_2026-0216.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à PRODESP informações sobre a possibilidade de ampliação do quadro de funcionários da unidade do Poupatempo em nosso município.</t>
+  </si>
+  <si>
+    <t>115573</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115573/reqts_2026-0217.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações acerca do alerta expedido pelo Tribunal de Contas do Estado de São Paulo referente aos Restos a Pagar do Município.</t>
+  </si>
+  <si>
+    <t>115574</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115574/reqts_2026-0218.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a fiscalização de edículas de lazer no bairro Jardim Ecoville e medidas contra a perturbação do sossego.</t>
+  </si>
+  <si>
+    <t>115575</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>Elaine Oliveira, Marcelo Miranda</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115575/reqts_2026-0219.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Studio B.E. 7even pela implantação de nova tecnologia com inteligência artificial em seus equipamentos de musculação.</t>
+  </si>
+  <si>
+    <t>115576</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115576/reqts_2026-0220.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à escritora Danielle Fernandes pelo lançamento de sua obra literária intitulada "Quem vai cuidar de mim?".</t>
+  </si>
+  <si>
+    <t>115577</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115577/reqts_2026-0221.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao aluno Gustavo Miguel de Almeida pela conquista do prêmio nacional no 14º Concurso Cultural do Instituto Sicoob.</t>
+  </si>
+  <si>
+    <t>115578</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115578/reqts_2026-0222.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Sicoob Paulista pela realização do 14º Concurso Cultural, promovendo o cooperativismo e a inclusão social nas escolas de Garça.</t>
+  </si>
+  <si>
+    <t>115580</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115580/reqts_2026-0223.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar o motivo da falta de professores de Educação Física em diversas unidades escolares e detalhes sobre a convocação da lista de espera do processo seletivo vigente.</t>
+  </si>
+  <si>
+    <t>115581</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115581/reqts_2026-0224.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à equipe de natação de Garça pela brilhante participação na primeira etapa da Liga Paulista de Natação em Marília.</t>
+  </si>
+  <si>
+    <t>115582</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115582/reqts_2026-0225.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao atleta Lorenzo Alves Guimarães Miranda pela conquista de duas medalhas de ouro na etapa de abertura da Liga Paulista de Natação de 2026.</t>
+  </si>
+  <si>
+    <t>115583</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115583/reqts_2026-0226.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Exma. Deputada Estadual Dani Alonso (PL), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115584</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115584/reqts_2026-0227.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Jorge Caruso (MDB), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115585</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115585/reqts_2026-0228.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Milton Leite Filho (UNIÃO), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
+  </si>
+  <si>
+    <t>115586</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115586/reqts_2026-0229.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar as providências necessárias quanto a um caminhão abandonado há muito tempo na Rua Luiz Antônio, próximo ao numeral 627.</t>
+  </si>
+  <si>
+    <t>115590</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115590/reqts_2026-0230.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre ocorrência envolvendo suposta tentativa de favorecimento para furar a fila de cirurgias de catarata no sistema público de saúde do município</t>
+  </si>
+  <si>
+    <t>115591</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115591/reqts_2026-0231.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à Dra. Lucila Nassif Kerbauy pela homenagem a ser recebida na Câmara dos Deputados em reconhecimento à sua brilhante trajetória na medicina e pesquisa científica.</t>
+  </si>
+  <si>
+    <t>115592</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115592/reqts_2026-0232.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informar a possibilidade de realizar o fechamento de um buraco aberto no cruzamento das ruas Independência com Sete de Setembro.</t>
+  </si>
+  <si>
+    <t>115593</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115593/reqts_2026-0233.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre os índices de mortalidade materna, fetal e infantil e a atuação do Comitê de Investigação de Óbitos.</t>
+  </si>
+  <si>
+    <t>115594</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115594/reqts_2026-0234.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o índice de mortalidade infantil, protocolos de pré-natal e a disponibilidade da vacina contra o Vírus Sincicial Respiratório (VSR) na rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>115595</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115595/reqts_2026-0235.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a possibilidade de realizar a capina, roçagem, retirada de galhos e limpeza geral em toda a extensão da Rua Ipê.</t>
+  </si>
+  <si>
+    <t>115596</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115596/reqts_2026-0236.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre os protocolos de identificação e acompanhamento de gestações de alto risco na rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>115597</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115597/reqts_2026-0237.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a oferta de exames laboratoriais e de imagem no acompanhamento pré-natal da rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>115598</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115598/reqts_2026-0238.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações ao Prefeito sobre a execução da Emenda Parlamentar destinada à aquisição de óculos de grau, incluindo especificações técnicas e modelos.</t>
+  </si>
+  <si>
+    <t>115599</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115599/reqts_2026-0239.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar o motivo da falta do fitoterápico Castanha da Índia 100mg na rede Municipal de Saúde e a previsão para a normalização do estoque.</t>
+  </si>
+  <si>
+    <t>115600</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115600/reqts_2026-0240.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de notificar a concessionária Rumo Logística para realizar a limpeza de área na Rua São Francisco de Assis, ou que a própria Municipalidade a execute.</t>
+  </si>
+  <si>
+    <t>115602</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115602/reqts_2026-0241.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao senhor Mauro da empresa Datrel, pela doação de uma caixa de som para as aulas nas piscinas do Centro Esportivo e Social</t>
+  </si>
+  <si>
+    <t>115603</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115603/reqts_2026-0242.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações detalhadas sobre a utilização e o sistema de aquecimento das piscinas do Centro Esportivo e Social.</t>
+  </si>
+  <si>
+    <t>115604</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115604/reqts_2026-0243.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade da realização de melhorias nas quadras de areia localizadas ao lado do Ginásio de Esportes Wilson Martini.</t>
+  </si>
+  <si>
+    <t>115606</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115606/reqts_2026-0244.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Secretário de Estado da Saúde, Dr. Eleuses Vieira de Paiva, pelo atendimento à solicitação de veículos para o Distrito de Jafa e zona rural.</t>
+  </si>
+  <si>
+    <t>115607</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115607/reqts_2026-0245.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a dificuldade de encaminhamento para a AFIP/TDN e a realização de exames de polissonografia basal tipo 1.</t>
+  </si>
+  <si>
+    <t>115608</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115608/reqts_2026-0246.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre as políticas de combate aos maus-tratos a animais e estatísticas de ocorrências no município de Garça.</t>
+  </si>
+  <si>
+    <t>115609</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115609/reqts_2026-0247.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a falta e a previsão de regularização do estoque do medicamento de alto custo Cloridrato de Ziprasidona Monoidratado 40mg.</t>
+  </si>
+  <si>
+    <t>115610</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115610/reqts_2026-0248.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à servidora Juliana Luís dos Santos, pelo empenho, dedicação e talento artístico demonstrados na EMEIF Profª Samira El Adass.</t>
+  </si>
+  <si>
+    <t>115637</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115637/reqts_2026-0249.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Presidência da Câmara informações e esclarecimentos acerca do projeto de transferência da sede do Poder Legislativo para o prédio do antigo campus da Faculdade de Ensino Superior e Formação Integral (FAEF).</t>
+  </si>
+  <si>
+    <t>115652</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115652/reqts_2026-0250.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre a demanda reprimida em consultas de especialidades, com ênfase em Dermatologia, e a viabilidade de contratação de profissionais locais.</t>
+  </si>
+  <si>
+    <t>115653</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115653/reqts_2026-0251.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre o funcionamento do sistema de estacionamento rotativo (Área Azul) no centro comercial e a fiscalização de irregularidades.</t>
+  </si>
+  <si>
+    <t>115654</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115654/reqts_2026-0252.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade da construção de rampa de acessibilidade no cruzamento das ruas Brigadeiro Machado e Estados Unidos.</t>
+  </si>
+  <si>
+    <t>115655</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115655/reqts_2026-0253.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de firmar convênio com o Estado para permitir a atuação da Polícia Militar na fiscalização de posturas.</t>
+  </si>
+  <si>
+    <t>115656</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115656/reqts_2026-0254.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a solicitação de apoio à Polícia Militar para a fiscalização de caminhões no centro da cidade.</t>
+  </si>
+  <si>
+    <t>115657</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115657/reqts_2026-0255.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de instalação de semáforo no cruzamento da Rua Santo Antônio com a Avenida Presidente Vargas, reforçada por abaixo-assinado dos munícipes.</t>
+  </si>
+  <si>
+    <t>115662</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115662/reqts_2026-0256.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a instalação de câmeras de monitoramento na EMEIF Profª Samira El Adass e o cumprimento da legislação vigente.</t>
+  </si>
+  <si>
+    <t>115663</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115663/reqts_2026-0257.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal informar sobre a existência de estudos para a implementação de um programa similar ao "Projeto Superação", visando a inclusão de pessoas em situação de rua por meio de Frente de Trabalho.</t>
+  </si>
+  <si>
+    <t>115664</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115664/reqts_2026-0258.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de implantar um programa de proteção contra violência doméstica e virtual na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>115665</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115665/reqts_2026-0259.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja convocada a Secretária Municipal de Fazenda, Sra. Maria Cristina Soares de Lima, para que compareça na 8ª Sessão Ordinária de 2026 a ser realizada no dia 23 de março de 2026, a partir das 18h para falar sobre o resultado orçamentário e financeiro do exercício anterior.</t>
+  </si>
+  <si>
+    <t>115666</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115666/reqts_2026-0260.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar se o município está cumprindo a transparência na divulgação dos repasses de emendas parlamentares, conforme estabelecido na Resolução nº 17/2025 do Tribunal de Contas do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>115667</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115667/reqts_2026-0261.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a destinação e execução da emenda impositiva de autoria da Vereadora Elaine Oliveira destinada ao CRAS (Centro de Referência de Assistência Social).</t>
+  </si>
+  <si>
+    <t>115668</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115668/reqts_2026-0262.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao empresário e ex-deputado Etivaldo Vadão Gomes e a Otávio Gomes pela concessão do Colar de Honra ao Mérito Legislativo e pelo relevante trabalho humanitário no transporte de órgãos.</t>
+  </si>
+  <si>
+    <t>115669</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115669/reqts_2026-0263.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar a manutenção e reparo urgente de bueiros localizados na Rua Vereador Joaquim Brandão, no bairro São Lucas.</t>
+  </si>
+  <si>
+    <t>115670</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115670/reqts_2026-0264.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar o nivelamento e cascalhamento urgente na estrada rural de acesso à Fazenda Fazenda Cachoeiras de São Pedro, iniciando-se do bairro Quinta da Baronesa.</t>
+  </si>
+  <si>
+    <t>115671</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115671/reqts_2026-0265.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a omissão de crédito ao Deputado Tenente Coimbra e ao assessor Juliano da Campestre em vídeo institucional sobre o futebol amador.</t>
+  </si>
+  <si>
+    <t>115672</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115672/reqts_2026-0266.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o itinerário do transporte escolar em propriedades rurais no Distrito de Jafa e o atendimento prestado pela Secretaria de Transporte.</t>
+  </si>
+  <si>
+    <t>115673</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115673/reqts_2026-0267.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a precariedade da iluminação pública na Praça da Igreja Matriz e providências urgentes para o restabelecimento da claridade no local.</t>
+  </si>
+  <si>
+    <t>115677</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>Lico, Marcelo Zanoti</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115677/reqts_2026-0268.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a substituição de luminárias de LED e a economia gerada após a modernização da iluminação pública no município.</t>
+  </si>
+  <si>
+    <t>115678</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115678/reqts_2026-0269.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre as constantes falhas e interrupções na iluminação pública da Praça da EMEI Maria Helena Santos Miranda.</t>
+  </si>
+  <si>
+    <t>115679</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115679/reqts_2026-0270.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Augusto Zacarias (UNIÃO), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
+  </si>
+  <si>
+    <t>115680</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115680/reqts_2026-0271.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao serviço de fisioterapia do município de Garça, extensivo a todos os fisioterapeutas e profissionais envolvidos, pelo trabalho técnico, humanizado e resolutivo que vêm desempenhando junto à população.</t>
+  </si>
+  <si>
+    <t>115681</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115681/reqts_2026-0272.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Dr. Elton (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115682</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115682/reqts_2026-0273.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Felipe Franco (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115683</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115683/reqts_2026-0274.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito e à direção do Colégio Antares e do Colégio Lúmen informações e providências quanto à implementação de políticas públicas de conscientização e regulação do uso de dispositivos eletrônicos e tempo de exposição a telas por crianças no âmbito das escolas municipais.</t>
+  </si>
+  <si>
+    <t>115684</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115684/reqts_2026-0275.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Rômulo Fernandes (MDB) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115685</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115685/reqts_2026-0276.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o planejamento para a aquisição de novas ambulâncias para a frota do município.</t>
+  </si>
+  <si>
+    <t>115686</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115686/reqts_2026-0277.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a utilização do estacionamento exclusivo de ambulâncias por veículos de outros departamentos.</t>
+  </si>
+  <si>
+    <t>115687</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115687/reqts_2026-0278.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar o serviço de roçagem em terreno localizado na Rua Maria do Carmo Abido.</t>
+  </si>
+  <si>
+    <t>115688</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115688/reqts_2026-0279.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Deputado Estadual Ricardo Madalena a destinação de emenda parlamentar no valor de R$ 100.000,00 para a recuperação de estradas rurais em Garça/SP.</t>
+  </si>
+  <si>
+    <t>115689</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115689/reqts_2026-0280.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar o serviço de limpeza, roçagem e retirada de entulhos na Rua Júlio Bertolucci, no Distrito de Jafa.</t>
+  </si>
+  <si>
+    <t>115691</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115691/reqts_2026-0281.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Studio 176 pela organização e realização da edição 2026 do evento "Corre Delas".</t>
+  </si>
+  <si>
+    <t>115692</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115692/reqts_2026-0282.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à empresa Engeper, à Prefeitura Municipal de Garça, à SAMA e à Secretaria da Educação pela realização da campanha global da ONU voltada à conscientização sobre a água e o protagonismo feminino.</t>
+  </si>
+  <si>
+    <t>115693</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115693/reqts_2026-0283.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a modernização do sistema de pagamento de IPTU em atraso e a possibilidade de emissão de guias atualizadas via internet ou aplicativo.</t>
+  </si>
+  <si>
+    <t>115694</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115694/reqts_2026-0284.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possiblidade de realizar a manutenção urgente da estrada rural que liga o município de Garça ao bairro da Corredeira.</t>
+  </si>
+  <si>
+    <t>115695</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115695/reqts_2026-0285.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar manutenção no telhado da Unidade de Saúde Mariana 1, bem como a previsão para o início das obras.</t>
+  </si>
+  <si>
+    <t>115698</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115698/reqts_2026-0286.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Deputada Estadual Dani Alonso, sua especial intercessão junto ao Governo do Estado de São Paulo ou através de emenda parlamentar direta, para a viabilização e o envio de uma motoniveladora para o município de Garça/SP.</t>
+  </si>
+  <si>
+    <t>115742</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115742/reqts_2026-0287.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informações sobre a má qualidade da água distribuída no Residencial Monte Verde nas últimas semanas.</t>
+  </si>
+  <si>
+    <t>115743</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115743/reqts_2026-0288.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a falta de fornecimento de bolsas de colostomia para pacientes oncológicos na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115744</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115744/reqts_2026-0289.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações atualizadas e medidas concretas sobre a permanência de pessoas em situação de rua na Praça da Igreja Matriz.</t>
+  </si>
+  <si>
+    <t>115745</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115745/reqts_2026-0290.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a existência de legislação específica que rege a aprovação de condomínios no município, bem como sobre possíveis estudos para a melhoria da norma atual ou intenção de criar nova regulamentação.</t>
+  </si>
+  <si>
+    <t>115746</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115746/reqts_2026-0291.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre o cronograma de reparos na erosão localizada na pista de caminhada do Parque Linear Nascentes do Tibiriçá.</t>
+  </si>
+  <si>
+    <t>115747</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115747/reqts_2026-0292.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar a roçagem do mato alto no Núcleo de Educação Infantil Cândida Soares de Souza.</t>
+  </si>
+  <si>
+    <t>115748</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115748/reqts_2026-0293.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de tomar providências quanto a um veículo abandonado na Rua da Estação, nº 156, bem como realizar a roçagem do mato alto na referida via.</t>
+  </si>
+  <si>
+    <t>115749</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115749/reqts_2026-0294.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações à Direção do SENAI sobre a data de início das atividades, a aquisição de equipamentos de climatização e a oferta de novos cursos.</t>
+  </si>
+  <si>
+    <t>115750</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115750/reqts_2026-0295.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito a realização de reparos urgentes em bueiro localizado na Praça Shigueiro Kudo.</t>
+  </si>
+  <si>
+    <t>115751</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115751/reqts_2026-0296.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de inclusão de sensores de monitoramento contínuo de glicose na rede municipal de saúde para crianças com diabetes tipo 1.</t>
+  </si>
+  <si>
+    <t>115752</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115752/reqts_2026-0297.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito o envio de notas fiscais e detalhamento de despesas específicas da Festa da Cerejeira 2025, referentes a divulgações na web, serviços de eletricista e equipe de gestão.</t>
+  </si>
+  <si>
+    <t>115753</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115753/reqts_2026-0298.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE a recomposição asfáltica de buraco aberto para manutenção na Rua José Cuba Neto, defronte ao numeral 280, no Frei Aurélio.</t>
+  </si>
+  <si>
+    <t>115755</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115755/reqts_2026-0299.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Baleia Rossi (MDB) seus valiosos préstimos junto à União para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115756</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115756/reqts_2026-0300.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Capitão Augusto (PL) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115757</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115757/reqts_2026-0301.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Daniel Soares (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115758</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115758/reqts_2026-0302.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal David Soares (UNIÃO) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115759</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115759/reqts_2026-0303.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Fábio Teruel (MDB), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
+  </si>
+  <si>
+    <t>115760</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115760/reqts_2026-0304.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE e ao Prefeito Municipal informações sobre a viabilidade de parcelamento de débitos do Hospital Psiquiátrico André Luiz em 240 meses.</t>
+  </si>
+  <si>
+    <t>115761</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115761/reqts_2026-0305.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de instalar novas câmeras de monitoramento e segurança no Cemitério Municipal, visando coibir atos de vandalismo e furtos no local.</t>
+  </si>
+  <si>
+    <t>115762</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115762/reqts_2026-0306.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informações detalhadas sobre as receitas, despesas e o superávit financeiro dos exercícios de 2022, 2023 e 2024.</t>
+  </si>
+  <si>
+    <t>115763</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115763/reqts_2026-0307.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a ausência de iluminação pública na Rua Guilherme Vanin (Rua A), no bairro Jardim Adrianita, e a previsão para a instalação de braços de luz na referida via.</t>
+  </si>
+  <si>
+    <t>115764</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115764/reqts_2026-0308.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Departamento de Estradas de Rodagem (DER) informações sobre a possibilidade de alteração da sinalização para proibição de ultrapassagem na Rodovia Antonio Marangão (SP-349), no Km 4, sentido Garça, nas proximidades da Hípica.</t>
+  </si>
+  <si>
+    <t>115765</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115765/reqts_2026-0309.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a ausência de equipamento próprio de ultrassonografia na rede municipal de saúde e o levantamento de custos para aquisição.</t>
+  </si>
+  <si>
+    <t>115766</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115766/reqts_2026-0310.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações detalhadas sobre as reuniões, atas e relatórios de atividades do Conselho Municipal de Trânsito referentes aos anos de 2025 e 2026.</t>
+  </si>
+  <si>
+    <t>115767</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115767/reqts_2026-0311.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Deputado Estadual Tenente Coimbra seus valorosos préstimos visando a destinação de uma emenda parlamentar para o município de Garça.</t>
+  </si>
+  <si>
+    <t>115768</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115768/reqts_2026-0312.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Senhor Zezinho, em reconhecimento ao seu exemplar trabalho como feirante em nosso município.</t>
+  </si>
+  <si>
+    <t>115769</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115769/reqts_2026-0313.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações à empresa DND Ambiental sobre o fornecimento de Equipamentos de Proteção Individual (EPIs), especificamente capas de chuva, e os procedimentos de coleta em dias chuvosos.</t>
+  </si>
+  <si>
+    <t>115770</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115770/reqts_2026-0314.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar um mutirão de limpeza e roçagem nas proximidades do bairro Jardim Aeroporto.</t>
+  </si>
+  <si>
+    <t>115771</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115771/reqts_2026-0315.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a possibilidade de realizar melhorias na Estrada 200 Alqueires, localizada no Bairro Itiratupã, visando solucionar problemas de alagamento e trafegabilidade.</t>
+  </si>
+  <si>
+    <t>115772</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115772/reqts_2026-0316.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a possibilidade de melhorias na iluminação pública e a realização de levantamento de copa das árvores na praça localizada na Rua Julio Pinheiro Rodrigues.</t>
+  </si>
+  <si>
+    <t>115773</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115773/reqts_2026-0317.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informações sobre o cronograma e a previsão para a perfuração de três novos poços artesianos no município.</t>
+  </si>
+  <si>
+    <t>115774</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115774/reqts_2026-0318.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à técnica Ana Carolina Simões Moreira, pela histórica atuação como a primeira mulher a comandar uma equipe no Campeonato de Futebol Suíço Livre de Garça.</t>
+  </si>
+  <si>
+    <t>115775</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115775/reqts_2026-0319.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Apoio à Comissão Organizadora e Fiscalizadora da "Expo Garça 2026".</t>
+  </si>
+  <si>
+    <t>115776</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115776/reqts_2026-0320.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Deputado Estadual Lucas Bove (PL) e ao Governador Tarcísio de Freitas, pela sanção da lei que torna obrigatória a execução do Hino Nacional nas escolas paulistas.</t>
+  </si>
+  <si>
+    <t>115777</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115777/reqts_2026-0321.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a origem dos recursos destinados às premiações em dinheiro dos campeonatos de futebol do município</t>
+  </si>
+  <si>
+    <t>115783</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115783/reqts_2026-0322.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a responsabilidade da Administração na fiscalização da CPFL e das empresas que utilizam sua infraestrutura de postes.</t>
+  </si>
+  <si>
+    <t>115784</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115784/reqts_2026-0323.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar a roçagem de mato alto e a poda de árvores em toda a extensão da pista de caminhada do Residencial Quinta da Baronesa.</t>
+  </si>
+  <si>
+    <t>115785</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115785/reqts_2026-0324.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a viabilidade de aquisição ou contratação de tecnologia de capina a vapor para o controle de vegetação em ruas, calçadas e praças de nosso município.</t>
+  </si>
+  <si>
+    <t>115786</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115786/reqts_2026-0325.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de realizar a retirada do semáforo localizado na Avenida Labieno da Costa Machado, defronte à empresa Massas Paulista</t>
+  </si>
+  <si>
+    <t>115787</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115787/reqts_2026-0326.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informações detalhadas sobre a paralisação das obras da Estação Elevatória no bairro Paineiras e o cronograma de conclusão.</t>
+  </si>
+  <si>
+    <t>115788</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115788/reqts_2026-0327.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de que seja atribuído o nome da Sra. INEZ APARECIDA RIVABEN JUSTINO a uma via pública ou próprio público.</t>
+  </si>
+  <si>
+    <t>115790</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115790/reqts_2026-0328.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o projeto de ampliação da EMEIF Profª Samira El Adass para construção de salas destinadas a alunos de menor faixa etária.</t>
+  </si>
+  <si>
+    <t>115791</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115791/reqts_2026-0329.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre o cronograma de pintura e reparos nas infiltrações do prédio da EMEIF Profª Samira El Adass.</t>
+  </si>
+  <si>
+    <t>115792</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115792/reqts_2026-0330.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações e providências acerca de infiltrações e problemas estruturais no telhado da EMEIF Profª Samira El Adass.</t>
+  </si>
+  <si>
+    <t>115793</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115793/reqts_2026-0331.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações acerca do cronograma de reformas e construções em unidades escolares, especificamente sobre a EMEIF Profª Samira El Adass.</t>
+  </si>
+  <si>
+    <t>115794</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115794/reqts_2026-0332.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações detalhadas sobre investimentos, pendências e plano pedagógico do CEI – Centro de Educação e Inovação.</t>
+  </si>
+  <si>
+    <t>115795</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115795/reqts_2026-0333.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao SAAE informações sobre o funcionamento do gerador de energia e a operacionalidade da captação de água no poço do Aquífero Guarani.</t>
+  </si>
+  <si>
+    <t>115824</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115824/reqts_2026-0334.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao apresentador Fábio Henrique e ao John Lennon pelo relevante trabalho de divulgação esportiva na página "Central do Esporte" e no programa "Central da Bola".</t>
+  </si>
+  <si>
+    <t>115825</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115825/reqts_2026-0335.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de a Municipalidade, por meio da SEJEL, firmar parceria ou convênio com a OAB de Garça para a gestão da Comissão Desportiva.</t>
+  </si>
+  <si>
+    <t>115828</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115828/reqts_2026-0336.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar as razões da interrupção dos serviços de Raio-X na rede municipal de saúde e as providências para o restabelecimento do atendimento.</t>
+  </si>
+  <si>
+    <t>115829</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115829/reqts_2026-0337.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar o saldo atual disponível nas contas da Educação e a existência de superávit financeiro no exercício anterior.</t>
+  </si>
+  <si>
+    <t>115830</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115830/reqts_2026-0338.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a previsão para a instalação de redutor de velocidade na Rua Garabed Chekerdemian, considerando as reiteradas solicitações anteriores sem atendimento.</t>
+  </si>
+  <si>
+    <t>115831</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115831/reqts_2026-0339.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal informações urgentes e detalhadas sobre a situação operacional, financeira e trabalhista do Hospital São Lucas, com base em graves denúncias de sucateamento e má gestão.</t>
+  </si>
+  <si>
+    <t>115832</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115832/reqts_2026-0340.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade da realização de reparos urgentes em buraco na pavimentação da Rua Guarantã, defronte ao numeral 575.</t>
+  </si>
+  <si>
+    <t>115833</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115833/reqts_2026-0341.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar o conserto da iluminação pública na Rua Nabor Silva, nº 102, e na Avenida Presidente Vargas, nº 637.</t>
+  </si>
+  <si>
+    <t>115834</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115834/reqts_2026-0342.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a capacidade de atendimento para cirurgias de catarata mediante a destinação de recursos de emenda impositiva.</t>
+  </si>
+  <si>
+    <t>115835</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115835/reqts_2026-0343.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar reparos na pavimentação asfáltica da Rua Getúlio Vargas, defronte ao Mercado Ducido, tendo em vista a presença de buracos na via.</t>
+  </si>
+  <si>
+    <t>115836</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115836/reqts_2026-0344.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidades no cruzamento da Rua Minas Gerais com a Rua Alagoas, defronte ao "Bar do Fura".</t>
+  </si>
+  <si>
+    <t>115837</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115837/reqts_2026-0345.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao servidor público municipal José, carinhosamente conhecido como "Zezinho".</t>
+  </si>
+  <si>
+    <t>115838</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115838/reqts_2026-0346.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a periodicidade de troca de EPIs dos coletores da empresa DND, cópia de notas fiscais de compra e relatórios de fiscalização do contrato.</t>
+  </si>
+  <si>
+    <t>115839</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115839/reqts_2026-0347.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar o reparo de lâmpada queimada na Rua José Freire, nº 78, no Distrito de Jafa.</t>
+  </si>
+  <si>
+    <t>115840</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115840/reqts_2026-0348.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar a pintura de sinalização de trânsito (Faixa de Pedestres e PARE) nas proximidades da Avenida Vereador Olívio Turato, nº 400.</t>
+  </si>
+  <si>
+    <t>115841</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115841/reqts_2026-0349.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar a roçagem do mato alto em toda a extensão da Rua João Correia Leite de Moraes.</t>
+  </si>
+  <si>
+    <t>115842</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>Adhemar Kemp Marcondes de Moura Filho, Leandro Marino</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115842/reqts_2026-0350.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a contagem de tempo congelado durante a pandemia e a previsão de pagamento de saldo retroativo aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>115843</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115843/reqts_2026-0351.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à Comissão Organizadora e aos grupos participantes do VII Festival de Wadaiko da Regional Oeste Paulista, realizado em Garça.</t>
+  </si>
+  <si>
+    <t>115844</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115844/reqts_2026-0352.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à AEAAG pela inauguração do espaço remodelado da Associação/CREA em Garça.</t>
+  </si>
+  <si>
+    <t>115845</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115845/reqts_2026-0353.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar o conserto da iluminação pública na Rua São Carlos, defronte ao número 51.</t>
+  </si>
+  <si>
+    <t>115846</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115846/reqts_2026-0354.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar o conserto de buraco e reparo na pavimentação asfáltica na Rua Tiradentes, próximo ao "Bar Suco 13".</t>
+  </si>
+  <si>
+    <t>115847</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115847/reqts_2026-0355.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a previsão para a poda de galhos de árvore e limpeza da calçada na descida da Rua Gabriela, nas proximidades da ponte.</t>
+  </si>
+  <si>
+    <t>115848</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115848/reqts_2026-0356.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a previsão para a execução de reparos na calçada da Rua Joaquim Pereira, no Distrito de Jafa, lateral à Escola Estadual Norma Mônico Truzzi.</t>
+  </si>
+  <si>
+    <t>115849</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115849/reqts_2026-0357.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre os valores pagos pela Municipalidade por cada exame de ultrassonografia realizado na rede pública ou conveniada.</t>
+  </si>
+  <si>
+    <t>115850</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115850/reqts_2026-0358.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a atual situação e regularidade do Conselho Municipal dos Direitos da Pessoa com Deficiência (CMDPD).</t>
+  </si>
+  <si>
+    <t>115851</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115851/reqts_2026-0359.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Capitão Augusto (PL) seus valiosos préstimos junto à União para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115852</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115852/reqts_2026-0360.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Chef garcense Thon Magalhães pela brilhante participação no "Ce Tá Doido Festival", no estado do Paraná.</t>
+  </si>
+  <si>
+    <t>115853</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115853/reqts_2026-0361.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal David Soares (UNIÃO), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
+  </si>
+  <si>
+    <t>115854</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115854/reqts_2026-0362.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar o reparo da iluminação pública em frente à Farmácia Central e à base do SAMU.</t>
+  </si>
+  <si>
+    <t>115855</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115855/reqts_2026-0363.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Rômulo Fernandes (MDB), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115856</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115856/reqts_2026-0364.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre a continuidade e a viabilização definitiva do procedimento de Trombólise na Unidade de Pronto Atendimento (UPA).</t>
+  </si>
+  <si>
+    <t>115857</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115857/reqts_2026-0365.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja convocado o Presidente do Conselho Municipal de Trânsito, para que compareça na 10ª Sessão Ordinária de 2026 a ser realizada no dia 06 de abril de 2026, a partir das 18h para prestar esclarecimento sobre o funcionamento do conselho e da pauta de suas reuniões.</t>
+  </si>
+  <si>
+    <t>115858</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115858/reqts_2026-0366.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a viabilidade de implantação de um "Parque Multissensorial Inclusivo" voltado para crianças autistas e com deficiências sensoriais.</t>
+  </si>
+  <si>
+    <t>115859</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115859/req_leandro_-_toten_agua_potavel.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de instalação de pontos de hidratação 24h (totens de água potável) no entorno do Lago Artificial J.K. Williams.</t>
+  </si>
+  <si>
+    <t>115860</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115860/reqts_2026-0368.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja convocado o Diretor do Departamento Municipal de Trânsito, Sr. Hélio Francisco Freitas, para que compareça na 12ª Sessão Ordinária de 2026 a ser realizada no dia 22 de abril de 2026, a partir das 18h para prestar esclarecimento sobre o funcionamento do conselho e da pauta de suas reuniões.</t>
+  </si>
+  <si>
+    <t>115861</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115861/reqts_2026-0369.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações detalhadas sobre os convênios firmados entre a Municipalidade e as Polícias Militar e Civil do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>115862</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115862/reqts_2026-0370.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o Projeto “Casa de acolhimento provisório”.</t>
+  </si>
+  <si>
+    <t>115865</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115865/reqts_2026-0371.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito o envio de cópia da Ata de Aprovação do Plano Pedagógico do CEI pelo Conselho Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>115866</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115866/reqts_2026-0372.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a interrupção e a previsão de retomada dos cursos de capacitação profissional (Artesanato, Manicure, Cabeleireiro e Culinária).</t>
+  </si>
+  <si>
+    <t>115867</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115867/reqts_2026-0373.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar se a prefeitura fiscalizou a emissão de Recibos de Pagamento de Autônomos durante a 38ª Festa da Cerejeira.</t>
+  </si>
+  <si>
+    <t>115868</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115868/reqts_2026-0374.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações detalhadas sobre os restos a pagar inscritos ao final do exercício de 2025 e o respectivo cronograma de pagamento.</t>
+  </si>
+  <si>
+    <t>115869</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115869/reqts_2026-0375.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar um estudo técnico para a construção de um parque multissensorial destinado a crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>115870</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115870/reqts_2026-0376.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre as residências terapêuticas.</t>
+  </si>
+  <si>
+    <t>115871</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115871/reqts_2026-0377.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal que interceda junto às autoridades competentes para a realização de uma operação conjunta entre a Prefeitura e a Polícia Militar, visando coibir atos de desordem e perturbação do sossego na antiga Praça 5, localizada no bairro Residencial do Bosque.</t>
+  </si>
+  <si>
+    <t>115873</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115873/reqts_2026-0378.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar o cronograma de substituição da iluminação antiga por lâmpadas de LED na Rua José Augusto Escobar.</t>
+  </si>
+  <si>
+    <t>115874</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115874/reqts_2026-0379.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a previsão para a realização de limpeza, roçagem e manutenção geral da praça localizada no bairro Parque dos Ipês.</t>
+  </si>
+  <si>
+    <t>115875</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115875/reqts_2026-0380.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar como será realizado o processo de contratação de funcionários para atuarem no Espaço Acolher.</t>
+  </si>
+  <si>
+    <t>115876</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115876/reqts_2026-0381.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar limpeza geral, capina e operação tapa-buracos no entorno e na rua adjacente à EMEI Professora Samira El Adass.</t>
+  </si>
+  <si>
+    <t>115877</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115877/reqts_2026-0382.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Prefeito de Itu, Herculano Passos, pela inauguração do Ambulatório de Quimioterapia do Hospital Amaral Carvalho.</t>
+  </si>
+  <si>
+    <t>115878</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115878/reqts_2026-0383.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar operação tapa-buracos ou recapeamento asfáltico na Rua Rosário Martino, no bairro Jardim Nova Garça.</t>
+  </si>
+  <si>
+    <t>115879</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115879/reqts_2026-0384.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal informações sobre o cronograma de adequação dos guarda-corpos de passarelas e viadutos, conforme estabelecido pela Lei nº 5.717/2024.</t>
+  </si>
+  <si>
+    <t>115880</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115880/reqts_2026-0385.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Atila Jacomussi (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115881</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115881/reqts_2026-0386.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Augusto Zacarias (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115882</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115882/reqts_2026-0387.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Edmir Chedid (UNIÃO) seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115883</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115883/reqts_2026-0388.pdf</t>
+  </si>
+  <si>
+    <t>115884</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115884/reqts_2026-0389.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Daniel Soares (UNIÃO) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115885</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115885/reqts_2026-0390.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Rogério Santos (MDB) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115886</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115886/reqts_2026-0391.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na Rua Barão do Rio Branco, próximo à Pastelaria Sakurá.</t>
+  </si>
+  <si>
+    <t>115888</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115888/reqts_2026-0392.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o custo unitário para o Município de cada notificação realizada por meio de correspondência com Aviso de Recebimento (AR).</t>
+  </si>
+  <si>
+    <t>115889</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115889/reqts_2026-0393.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a criação do Centro de Proteção Animal.</t>
+  </si>
+  <si>
+    <t>115890</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115890/reqts_2026-0394.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à Sra. Magali Casagrande, pela sua participação no projeto “Empreende Garça”.</t>
+  </si>
+  <si>
+    <t>115891</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115891/reqts_2026-0395.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à Prefeitura Municipal de Garça, por meio da SEDETUR, bem como à ACIG, pela realização do projeto “Empreende Garça”.</t>
+  </si>
+  <si>
+    <t>115892</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115892/reqts_2026-0396.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a conclusão das quadras de tênis destinadas à implantação de projeto social na região do Labienópolis.</t>
+  </si>
+  <si>
+    <t>115893</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115893/reqts_2026-0397.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Superintendente do SAAE informações sobre o abastecimento nas regiões da Rua Carlos Ferrari, Rua Manoel Joaquim Fernandes e Vila Rebelo.</t>
+  </si>
+  <si>
+    <t>115894</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115894/reqts_2026-0398.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar sobre a possibilidade de instalação de câmeras de monitoramento no Museu Municipal e a realização de melhorias na iluminação pública em seu quarteirão.</t>
+  </si>
+  <si>
+    <t>115895</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115895/reqts_2026-0399.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar sobre a possibilidade de realizar a interligação entre os bairros Jardim Morada do Sol e Jardim Sol Nascente.</t>
+  </si>
+  <si>
+    <t>115896</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115896/reqts_2026-0400.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar se há previsão para a execução de serviços de limpeza, nivelamento e manutenção geral na estrada rural que estabelece a ligação entre o bairro 9 de Julho e o Xangrilá.</t>
+  </si>
+  <si>
+    <t>115897</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115897/reqts_2026-0401.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar sobre a possibilidade de instalação de um parque infantil e de uma academia ao ar livre no bairro Jardim Morada do Sol.</t>
+  </si>
+  <si>
+    <t>115899</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115899/reqts_2026-0402.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal informações acerca da demora no transporte de pacientes da Unidade de Pronto Atendimento (UPA) ao Hospital, especialmente nos casos que demandam atendimento com maior urgência.</t>
+  </si>
+  <si>
+    <t>115900</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115900/reqts_2026-0403.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal que informe a possibilidade de realizar uma limpeza geral e roçagem do mato no entorno da Escola Edson José Puga.</t>
+  </si>
+  <si>
+    <t>115901</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115901/reqts_2026-0404.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal que informe a possibilidade de instalar câmeras de monitoramento na pista de caminhada da Quinta da Baronesa.</t>
+  </si>
+  <si>
+    <t>115902</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115902/reqts_2026-0405.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal que informe a possibilidade de realizar a instalação de redutores de velocidade nas vias do Residencial do Bosque, bem como a realização da devida sinalização horizontal, com a pintura de “PARE” nos pontos em que se fizerem necessários.</t>
+  </si>
+  <si>
+    <t>115903</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115903/reqts_2026-0406.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito Municipal que informe a possibilidade de realizar a instalação de redutores de velocidade nas vias do Jardim Ecoville, tendo em vista a alta velocidade com que transitam no local, podendo ocasionar acidentes.</t>
+  </si>
+  <si>
+    <t>115931</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115931/reqts_2026-0407.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Comissão de Orçamento, Finanças, Contabilidade, Obras e Serviços Públicos e ao Prefeito informações sobre a possibilidade de que, nos projetos de lei para abertura de créditos especiais, seja sempre indicada de forma detalhada a fonte dos recursos.</t>
+  </si>
+  <si>
+    <t>115932</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115932/reqts_2026-0408.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações e providências urgentes para a reforma e desinterdição da quadra poliesportiva da EMEIF Profª Samira El Adass.</t>
+  </si>
+  <si>
+    <t>115933</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115933/reqts_2026-0409.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informações detalhadas sobre o contrato com a empresa terceirizada responsável pela leitura de hidrômetros e emissão de contas de água.</t>
+  </si>
+  <si>
+    <t>115934</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115934/reqts_2026-0410.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito o encaminhamento de relatórios das visitas da equipe multidisciplinar referentes à abordagem de pessoas em situação de rua.</t>
+  </si>
+  <si>
+    <t>115935</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115935/reqts_2026-0411.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à Agente de Saúde Bruna Fernanda de Souza, em reconhecimento à sua exemplar dedicação e excelência no atendimento junto à USF Labienópolis.</t>
+  </si>
+  <si>
+    <t>115936</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115936/reqts_2026-0412.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a existência de ação judicial relativa à responsabilidade pela manutenção da iluminação pública no município e seu atual andamento.</t>
+  </si>
+  <si>
+    <t>115937</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115937/reqts_2026-0413.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Agradecimento à Deputada Federal Adriana Ventura a destinação de emenda parlamentar no valor de R$ 300.000,00 (trezentos mil reais para a realização de cirurgias de catarata;</t>
+  </si>
+  <si>
+    <t>115938</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115938/reqts_2026-0414.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Excelentíssimo Senhor Prefeito Municipal e às Secretarias envolvidas pelas obras de revitalização e modernização da iluminação do Lago Artificial J.K. Williams.</t>
+  </si>
+  <si>
+    <t>115939</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115939/reqts_2026-0415.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à empresa PPA pelo retorno e participação de destaque na FEICON – Feira Internacional da Construção Civil.</t>
+  </si>
+  <si>
+    <t>115940</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115940/reqts_2026-0416.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Baleia Rossi (MDB), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>115941</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115941/reqts_2026-0417.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Capitão Augusto (PL), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
+  </si>
+  <si>
+    <t>115942</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115942/reqts_2026-0418.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Daniel Soares (UNIÃO), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115943</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115943/reqts_2026-0419.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Delegado Palumbo (MDB) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>115944</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115944/reqts_2026-0420.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Felipe Franco (UNIÃO) seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>115945</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115945/reqts_2026-0421.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar serviços de reparo na iluminação pública e a podagem das copas das árvores na Rua Augusto Bosqueto.</t>
+  </si>
+  <si>
+    <t>115946</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115946/reqts_2026-0422.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a demora no atendimento de transporte sanitário e a gestão do setor de ambulâncias do município.</t>
+  </si>
+  <si>
+    <t>115947</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115947/reqts_2026-0423.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a falta de manutenção na iluminação pública da Praça do Jardim Paineiras e na Avenida Perimetral.</t>
+  </si>
+  <si>
+    <t>115948</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115948/reqts_2026-0424.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o cumprimento de promessas e cronogramas de valorização dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>115949</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115949/reqts_2026-0425.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações detalhadas acerca da execução e aplicação dos recursos das Leis Aldir Blanc e Paulo Gustavo no município de Garça.</t>
+  </si>
+  <si>
+    <t>115950</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115950/reqts_2026-0426.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de elaboração de projeto para reforma da Praça Pedro de Toledo, incluindo a reativação de sua fonte luminosa, com a utilização de recursos do Município de Interesse Turístico (MIT).</t>
+  </si>
+  <si>
+    <t>115951</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115951/reqts_2026-0427.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar se o aparelho de raio-x do Hospital São Lucas já recebeu os devidos reparos e se encontra em pleno funcionamento para atendimento à população.</t>
+  </si>
+  <si>
+    <t>115952</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115952/reqts_2026-0428.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar estudos para a implantação de academias públicas adaptadas com equipamentos acessíveis para pessoas com deficiência no município.</t>
+  </si>
+  <si>
+    <t>115953</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115953/reqts_2026-0429.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Senhor José Domingos de Oliveira, pela sua histórica e carismática trajetória como comerciante ambulante, tornando-se um ícone da gastronomia afetiva e da história de Garça.</t>
+  </si>
+  <si>
+    <t>115954</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115954/reqts_2026-0430.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de disponibilizar sinal de internet Wi-Fi gratuito para os pacientes e acompanhantes na UPA e nas demais Unidades de Saúde do município.</t>
+  </si>
+  <si>
+    <t>115956</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115956/reqts_2026-0431.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informações sobre a possibilidade de implantação do Programa "Meu Bairro, Minha Cidade", visando a contratação de Microempreendedores Individuais (MEIs) para serviços de zeladoria.</t>
+  </si>
+  <si>
+    <t>115958</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115958/reqts_2026-0432.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar a instalação de uma academia ao ar livre na praça localizada no cruzamento da Rua Marcelino Rossini com a Avenida Labieno da Costa Machado.</t>
+  </si>
+  <si>
+    <t>115959</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115959/reqts_2026-0433.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de instalar câmeras de segurança em todos os parquinhos infantis do município, visando coibir e identificar ações de vandalismo.</t>
+  </si>
+  <si>
+    <t>115960</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115960/reqts_2026-0434.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar a erradicação de uma árvore de grande porte localizada na Rua Pedro Afonso de Oliveira, defronte ao numeral 49.</t>
+  </si>
+  <si>
+    <t>115961</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115961/reqts_2026-0435.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar uma revisão técnica na altura e nas dimensões do redutor de velocidade localizado no bairro Paineiras, nas proximidades do monumento do Cristo Redentor.</t>
+  </si>
+  <si>
+    <t>115962</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115962/reqts_2026-0436.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidades na Avenida Faustina, nas proximidades da antiga AGAR, tendo em vista o tráfego de veículos em alta velocidade.</t>
+  </si>
+  <si>
+    <t>115963</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115963/reqts_2026-0437.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Empresa Turismar a prestação de esclarecimentos acerca dos atrasos constantes e das condições da frota no transporte intermunicipal entre Garça e Marília.</t>
+  </si>
+  <si>
+    <t>115964</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115964/reqts_2026-0438.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à empresa Ventex pela sua expressiva participação na FEICON – Feira Internacional da Construção Civil.</t>
+  </si>
+  <si>
+    <t>115991</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115991/reqts_2026-0439.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informações sobre as providências a serem tomadas para a recuperação da área de preservação permanente (APP) na "baixada" do bairro Nova Garça, em virtude de danos no sistema de escoamento.</t>
+  </si>
+  <si>
+    <t>115992</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115992/reqts_2026-0440.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidades (lombada ou radar) na Rua Luiz Monici, na altura do numeral 69, acompanhado de abaixo-assinado dos moradores.</t>
+  </si>
+  <si>
+    <t>115993</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115993/reqts_2026-0441.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informações e providências urgentes quanto ao enorme buraco e vazamento de esgoto no cruzamento da Rua Independência com a Rua Gabriela.</t>
+  </si>
+  <si>
+    <t>115994</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115994/reqts_2026-0442.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de realizar a poda das árvores na Rua Pinchas Sitinik que estão atingindo a fiação elétrica.</t>
+  </si>
+  <si>
+    <t>115995</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115995/reqts_2026-0443.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Concessionária de Rodovias Eixo SP informações sobre a possibilidade de melhorias no sistema de iluminação das alças de entrada e saída do município, visando sanar pontos de escuridão.</t>
+  </si>
+  <si>
+    <t>115996</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115996/reqts_2026-0444.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a possibilidade de instalação de iluminação pública no trecho final da Rua Leopoldo Bosque, na divisa entre os bairros Jardim Nova Garça e Jardim Brasil.</t>
+  </si>
+  <si>
+    <t>115998</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115998/req_pedro_-_calcamento_eucaliptos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre a previsão de execução de calçamento e limpeza na área institucional localizada no bairro Jardim dos Eucaliptos.</t>
+  </si>
+  <si>
+    <t>115999</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115999/req_leandro_-_nome_do_trevo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Concessionária de Rodovias Eixo SP providências para a instalação de placa com a denominação do trevo da SP-294 como "Hélio Rodrigues de Barros", em cumprimento à Lei Estadual nº 16.620/2017.</t>
+  </si>
+  <si>
+    <t>116001</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116001/req_paulo_andre_-_congra_sec._cult.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos à Secretaria Municipal de Cultura de Garça pela retomada do programa "Circuito Cultural Paulista" em nosso município.</t>
+  </si>
+  <si>
+    <t>116029</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116029/reqts_2026-0448.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre a possibilidade de realizar manutenção na iluminação pública na Rua Santana, nas proximidades do numeral 209, especificamente no primeiro poste do quarteirão.</t>
+  </si>
+  <si>
+    <t>116030</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116030/reqts_2026-0449.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre a possibilidade de realizar um estudo técnico para a instalação de um Deck do Amor, inspirado no modelo existente em Holambra, às margens do Lago Artificial J.K. Williams.</t>
+  </si>
+  <si>
+    <t>116031</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116031/reqts_2026-0450.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre a possibilidade de realizar estudos e melhorias na sinalização e segurança do cruzamento das ruas André Luiz, José Lourenço e Prefeito Salviano Pereira de Andrade.</t>
+  </si>
+  <si>
+    <t>116032</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116032/reqts_2026-0451.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre o número de pessoas diagnosticadas com Transtorno do Espectro Autista (TEA) nos níveis de suporte 2 e 3 no município e a possibilidade de implementação de programa de cessão de dispositivos de rastreamento.</t>
+  </si>
+  <si>
+    <t>116033</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116033/reqts_2026-0452.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar se há estudos ou planejamento para otimizar o fluxo de renovação de receitas de medicamentos controlados nas Unidades de Saúde do município.</t>
+  </si>
+  <si>
+    <t>116034</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116034/reqts_2026-0453.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre a possibilidade de tomar providências quanto à infestação de pombos no ginásio poliesportivo do Distrito de Jafa.</t>
+  </si>
+  <si>
+    <t>116035</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116035/reqts_2026-0454.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Milton Leite Filho (UNIÃO) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>116036</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116036/reqts_2026-0455.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Jorge Caruso (MDB), seus valiosos préstimos junto ao Governo do Estado de São Paulo para a destinação de emenda parlamentar visando a reforma e ampliação do setor de hemodiálise do Hospital São Lucas, bem como a construção de acesso entre a UPA e a UTI da referida unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>116037</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116037/reqts_2026-0456.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal Delegado Palumbo (MDB) seus valiosos préstimos junto à União para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>116038</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116038/reqts_2026-0457.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Federal David Soares (UNIÃO) seus valiosos préstimos junto à União para a destinação de recursos financeiros, por meio de Emenda Parlamentar, no valor de R$ 100.000,00 (cem mil reais), destinados ao custeio das atividades do Hospital André Luiz.</t>
+  </si>
+  <si>
+    <t>116039</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116039/reqts_2026-0458.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Jorge Caruso (MDB) seus valorosos préstimos visando a destinação de uma emenda parlamentar para a aquisição de uma ambulância para a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>116040</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116040/reqts_2026-0459.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Exmo. Deputado Estadual Dr. Elton (UNIÃO), solicitando seus valorosos préstimos visando a destinação de uma emenda parlamentar no valor de 200.000,00 (duzentos mil reais) para ser aplicada no custeio das ações e serviços de saúde de Garça.</t>
+  </si>
+  <si>
+    <t>116041</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116041/reqts_2026-0460.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar operação tapa-buracos na Rua Egídio Ortiz Plá, defronte ao numeral 194.</t>
+  </si>
+  <si>
+    <t>116042</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116042/reqts_2026-0461.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Diretor Executivo do SAAE informações detalhadas sobre as receitas, despesas e o superávit financeiro dos exercícios de 2025.</t>
+  </si>
+  <si>
+    <t>116043</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116043/reqts_2026-0462.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre a possibilidade de disponibilizar recipientes adequados para o descarte de agulhas e seringas pela população, bem como a realização de campanha de conscientização sobre o descarte regular desses materiais.</t>
+  </si>
+  <si>
+    <t>116044</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116044/reqts_2026-0463.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar sobre a possibilidade de realizar o recapeamento das ruas do bairro Jardim Frei Aurélio que não foram contempladas com melhorias em etapa anterior, considerando o estado de degradação das vias.</t>
+  </si>
+  <si>
+    <t>116045</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116045/reqts_2026-0464.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações acerca dos procedimentos de pagamento e atualização de boletos de IPTU não inscritos em dívida ativa junto à rede bancária e lotéricas.</t>
+  </si>
+  <si>
+    <t>116046</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116046/reqts_2026-0465.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar operação tapa-buracos na Rua Leonildo Anceloni, defronte ao numeral 170.</t>
+  </si>
+  <si>
+    <t>116047</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116047/reqts_2026-0466.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar a poda de uma árvore localizada na Rua Eumene, defronte ao número 45.</t>
+  </si>
+  <si>
+    <t>116049</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116049/reqts_2026-0467.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar a limpeza do terreno localizado na esquina da Rua Tupi com a Rua Gabriela, bem como a instalação de placas de "proibido jogar lixo" no local.</t>
+  </si>
+  <si>
+    <t>116050</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116050/reqts_2026-0468.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de designar um servidor para a limpeza constante dos banheiros do Terminal Rodoviário Municipal.</t>
+  </si>
+  <si>
+    <t>116051</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116051/reqts_2026-0469.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar a substituição de lâmpada queimada na Rua Mário Heredia, defronte ao numeral 390.</t>
+  </si>
+  <si>
+    <t>116052</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116052/reqts_2026-0470.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar a possibilidade de realizar ações emergenciais e preventivas visando erradicar a aparição de escorpiões no bairro Jardim Europa.</t>
+  </si>
+  <si>
+    <t>116053</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116053/reqts_2026-0471.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar operação tapa-buracos, melhorias na iluminação pública e o conserto de tampas de bocas de lobo no bairro Jardim dos Ipês.</t>
+  </si>
+  <si>
+    <t>116054</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116054/reqts_2026-0472.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito informar o cronograma para a realização do serviço de roçagem nos terrenos do bairro Ecoville, tendo em vista o crescimento excessivo do mato.</t>
+  </si>
+  <si>
+    <t>116055</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116055/reqts_2026-0473.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Pesar pelo falecimento do Senhor Amedeu José Zancopé, ocorrido aos 82 anos de idade</t>
+  </si>
+  <si>
+    <t>116056</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116056/reqts_2026-0474.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao Rotary Club de Garça pela realização do projeto e entrega de um aparelho de televisão à APAE (Associação de Pais e Amigos dos Excepcionais) de Garça.</t>
+  </si>
+  <si>
+    <t>116057</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116057/reqts_2026-0475.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar quais medidas a Municipalidade vem adotando em relação à grande incidência de animais soltos nas vias públicas e ocorrências de ataques a pedestres e ciclistas.</t>
+  </si>
+  <si>
+    <t>116058</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116058/reqts_2026-0476.pdf</t>
+  </si>
+  <si>
+    <t>Convocando o Diretor do Setor de Ambulâncias, para que compareça na 14ª Sessão Ordinária de 2026 a ser realizada no dia 11 de maio de 2026, a partir das 18h para prestar esclarecimentos sobre os trabalhos do seu departamento.</t>
+  </si>
+  <si>
+    <t>116059</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116059/reqts_2026-0477.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos ao atleta Jhoowm Mendes, da equipe 100 Conflitos, pela expressiva marca de 100 gols marcados pela equipe no Campeonato de Futebol Suíço Livre.</t>
+  </si>
+  <si>
+    <t>116060</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116060/reqts_2026-0478.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar sobre a possibilidade de realizar reparos na iluminação pública na Rua Dorides Furlanetto, defronte ao número 1022, no bairro Parque Três Marias.</t>
+  </si>
+  <si>
+    <t>116061</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116061/reqts_2026-0479.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de revitalização do espaço de lazer situado na divisa da Vila Rebelo com o Jardim São Rafael.</t>
+  </si>
+  <si>
+    <t>116062</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116062/reqts_2026-0480.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de instalação, em caráter de urgência, de uma lombada com faixa de pedestre elevada (lombofaixa) em frente à entrada do Patronato São Francisco de Assis.</t>
+  </si>
+  <si>
+    <t>116063</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116063/reqts_2026-0481.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar a manutenção da iluminação da imagem de São Pedro, localizada na entrada da cidade.</t>
+  </si>
+  <si>
+    <t>116064</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116064/reqts_2026-0482.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar a limpeza, manutenção da calçada e a recuperação do gradil ou muro de contenção na Rua Gabriela, no trecho sobre o Rio da Garça.</t>
+  </si>
+  <si>
+    <t>116065</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116065/reqts_2026-0483.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao SAAE providências urgentes para a finalização ou reparo de serviço realizado na Rua Dom Pedro II, defronte ao número 1114.</t>
+  </si>
+  <si>
+    <t>116066</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116066/reqts_2026-0484.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar reparos na camada asfáltica no cruzamento das ruas Leonildo Anselmo e Remídio Formigoni.</t>
+  </si>
+  <si>
+    <t>116067</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116067/reqts_2026-0485.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar a limpeza geral de todo o bairro Vila Araceli e implementar ações necessárias visando a erradicação de infestação de escorpiões naquela localidade.</t>
+  </si>
+  <si>
+    <t>116068</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116068/reqts_2026-0486.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar sobre a possibilidade de realizar a instalação de câmeras de monitoramento nas duas vielas existentes no bairro Jardim Nova Garça, visando inibir o descarte irregular de lixo e entulhos.</t>
+  </si>
+  <si>
+    <t>116069</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116069/reqts_2026-0487.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao SAAE (Serviço Autônomo de Águas e Esgotos) a recomposição asfáltica urgente em buraco aberto para manutenção no início da Avenida Vereador Olívio Turato, bairro Monte Verde.</t>
+  </si>
+  <si>
+    <t>116070</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116070/reqts_2026-0488.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações acerca da execução de Emenda Impositiva destinada à aquisição de óculos para alunos da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>116071</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116071/reqts_2026-0489.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações à Secretaria Municipal de Educação e à Diretoria de Ensino – Região de Marília sobre o levantamento de demanda de alunos que necessitam de óculos e ainda não os utilizam.</t>
+  </si>
+  <si>
+    <t>116072</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116072/reqts_2026-0490.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informações sobre o rendimento e a movimentação financeira da Emenda Impositiva destinada à aquisição de óculos para alunos da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>116073</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116073/reqts_2026-0491.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar a pintura de solo e o fechamento de buracos nos portões de acesso do Recinto da Feira Livre.</t>
+  </si>
+  <si>
+    <t>116074</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116074/reqts_2026-0492.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito informar a possibilidade de realizar operação tapa-buracos na Rua Prefeito Salviano, especificamente nos cruzamentos com as ruas Padre Leite e Armando Sales de Oliveira.</t>
+  </si>
+  <si>
+    <t>116077</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116077/reqts_2026-0493.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Congratulações e Aplausos aos organizadores do Moto Rock Festival, destacando o trabalho da Equipe Foco pela brilhante iniciativa de trazer este evento para o nosso município.</t>
+  </si>
+  <si>
+    <t>116078</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116078/reqts_2026-0494.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Deputado Estadual Ortiz Junior a destinação de recurso financeiro, via emenda parlamentar, no valor de R$ 200.000,00 (duzentos mil reais) para custeio da saúde.</t>
+  </si>
+  <si>
     <t>115357</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115357/subst_pl_101_-_leandro.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115357/subst_pl_101_-_leandro.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES PARA A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTE COLETIVO DO MUNICÍPIO DE GARÇA – FMT GARÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>116004</t>
+  </si>
+  <si>
+    <t>CPUOPS - Comissão de Planejamento, Uso, Ocupação e Parcelamento do Solo</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116004/08_-_substitutivo_pl_25_-_cpuops.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 2.627, DE 29 DE ABRIL DE 1991, NO TOCANTE AO DESCARTE DE LIXO E RESÍDUOS SÓLIDOS EM ESPAÇOS PÚBLICOS E PRIVADOS, DISCIPLINA O PROCEDIMENTO MÍNIMO DE NOTIFICAÇÃO PARA LIMPEZA DE IMÓVEIS E PREVÊ REGULAMENTAÇÃO PELO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>116005</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116005/077.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 77/2026 - Veto ao Projeto de Lei nº 17/2026</t>
+  </si>
+  <si>
     <t>115196</t>
   </si>
   <si>
     <t>CPEXM</t>
   </si>
   <si>
     <t>Correspondência do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115196/014.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115196/014.pdf</t>
   </si>
   <si>
     <t>Encaminha Projetos de Lei, com convocação de Sessão extraordinária</t>
   </si>
   <si>
     <t>115197</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115197/014.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115197/014.pdf</t>
   </si>
   <si>
     <t>Solicita retirada do Projeto de Lei Complementar nº 001/2026.</t>
   </si>
   <si>
     <t>115199</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115199/016.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115199/016.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar, com convocação de Sessão extraordinária.</t>
   </si>
   <si>
     <t>115206</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115206/001_anexo_1.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115206/001_anexo_1.pdf</t>
   </si>
   <si>
     <t>Anexo 1 - Projeto de Lei nº 001/2026</t>
   </si>
   <si>
     <t>115207</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115207/001_anexo_2.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115207/001_anexo_2.pdf</t>
   </si>
   <si>
     <t>Anexo 2 - Projeto de Lei nº 001/2026</t>
   </si>
   <si>
     <t>115208</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115208/017.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115208/017.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei</t>
   </si>
   <si>
     <t>115264</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115264/1280.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115264/1280.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1280/2025 - Requerimento nº 1361 - 39ª Sessão</t>
   </si>
   <si>
     <t>115265</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115265/1281.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115265/1281.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1281/2025 - Requerimento nº 1362 - 39ª Sessão</t>
   </si>
   <si>
     <t>115266</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115266/1283.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115266/1283.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1283/2025 - Requerimento nº 1365 - 39ª Sessão</t>
   </si>
   <si>
     <t>115267</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115267/1284.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115267/1284.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1284/2025 - Requerimento nº 1367 - 39ª Sessão</t>
   </si>
   <si>
     <t>115268</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115268/1286.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115268/1286.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1286/2025 - Requerimento nº 1370 - 39ª Sessão</t>
   </si>
   <si>
     <t>115269</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115269/1285.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115269/1285.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1285/2025 - Requerimento nº 1372 - 39ª Sessão</t>
   </si>
   <si>
     <t>115270</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115270/1287.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115270/1287.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1287/2025 - Requerimento nº 1373 - 39ª Sessão</t>
   </si>
   <si>
     <t>115271</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115271/1288.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115271/1288.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1288/2025 - Requerimento nº 1374 - 39ª Sessão</t>
   </si>
   <si>
     <t>115272</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115272/1289.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115272/1289.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1289/2025 - Requerimento nº 1375 - 39ª Sessão</t>
   </si>
   <si>
     <t>115273</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115273/1282.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115273/1282.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1282/2025 - Requerimento nº 1376 - 39ª Sessão</t>
   </si>
   <si>
     <t>115336</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115336/004.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115336/004.pdf</t>
   </si>
   <si>
     <t>Ofício nº 004/2026 - Requerimento nº 1382 - 40ª Sessão</t>
   </si>
   <si>
     <t>115337</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115337/006.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115337/006.pdf</t>
   </si>
   <si>
     <t>Ofício nº 006/2026 - Requerimento nº 1383 - 40ª Sessão</t>
   </si>
   <si>
     <t>115338</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115338/007.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115338/007.pdf</t>
   </si>
   <si>
     <t>Ofício nº 007/2026 - Requerimento nº 1384 - 40ª Sessão</t>
   </si>
   <si>
     <t>115339</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115339/008.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115339/008.pdf</t>
   </si>
   <si>
     <t>Ofício nº 008/2026 - Requerimento nº 1385 - 40ª Sessão</t>
   </si>
   <si>
     <t>115340</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115340/009.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115340/009.pdf</t>
   </si>
   <si>
     <t>Ofício nº 009/2026 - Requerimento nº 1386 - 40ª Sessão</t>
   </si>
   <si>
     <t>115341</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115341/010.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115341/010.pdf</t>
   </si>
   <si>
     <t>Ofício nº 010/2026 - Requerimento nº 1387 - 40ª Sessão</t>
   </si>
   <si>
     <t>115342</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115342/012.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115342/012.pdf</t>
   </si>
   <si>
     <t>Ofício nº 012/2026 - Requerimento nº 1391 - 40ª Sessão</t>
   </si>
   <si>
     <t>115343</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115343/005.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115343/005.pdf</t>
   </si>
   <si>
     <t>Ofício nº 005/2026 - Requerimento nº 1392 - 40ª Sessão</t>
   </si>
   <si>
     <t>115344</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115344/013.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115344/013.pdf</t>
   </si>
   <si>
     <t>Ofício nº 013/2026 - Requerimento nº 1393 - 40ª Sessão</t>
   </si>
   <si>
     <t>115345</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115345/014.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115345/014.pdf</t>
   </si>
   <si>
     <t>Ofício nº 014/2026 - Requerimento nº 1394 - 40ª Sessão</t>
   </si>
   <si>
     <t>115346</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115346/015.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115346/015.pdf</t>
   </si>
   <si>
     <t>Ofício nº 015/2026 - Requerimento nº 1398 - 40ª Sessão</t>
   </si>
   <si>
     <t>115347</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115347/016.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115347/016.pdf</t>
   </si>
   <si>
     <t>Ofício nº 016/2026 - Requerimento nº 1402 - 40ª Sessão</t>
   </si>
   <si>
     <t>115348</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115348/017.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115348/017.pdf</t>
   </si>
   <si>
     <t>Ofício nº 017/2026 - Requerimento nº 1403 - 40ª Sessão</t>
   </si>
   <si>
     <t>115349</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115349/011.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115349/011.pdf</t>
   </si>
   <si>
     <t>Ofício nº 011/2026 - Requerimento nº 1389 - 40ª Sessão</t>
   </si>
   <si>
     <t>115358</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115358/emissao_8321cd87ec4b7c9b7580ed38_protocolo-12--11.653-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115358/emissao_8321cd87ec4b7c9b7580ed38_protocolo-12--11.653-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Anexo Projeto de Lei nº 07/2026</t>
+  </si>
+  <si>
+    <t>115408</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115408/006_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexos Projeto de Lei nº 09/2026</t>
+  </si>
+  <si>
+    <t>115409</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115409/008_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexos Projeto de Lei nº 11/2026</t>
+  </si>
+  <si>
+    <t>115410</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115410/007_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexos Projeto de Lei nº 10/2026</t>
+  </si>
+  <si>
+    <t>115411</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115411/009_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexos Projeto de Lei nº 12/2026</t>
+  </si>
+  <si>
+    <t>115451</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115451/018.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 018/2026 - Requerimento nº 1404 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115452</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115452/020.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 020/2026 - Requerimento nº 1405 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115453</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115453/023.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 023/2026 - Requerimento nº 1406 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115454</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115454/024.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 024/2026 - Requerimento nº 1407 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115455</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115455/025.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 025/2026 - Requerimento nº 1409 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115456</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115456/021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 021/2026 - Requerimento nº 1410 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115457</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115457/026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 026/2026 - Requerimento nº 1417 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115458</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115458/027.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 027/2026 - Requerimento nº 1418 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115459</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115459/028.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 028/2026 - Requerimento nº 1419 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115460</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115460/019.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 019/2026 - Requerimento nº 1420 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115461</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115461/032.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 032/2026 - Requerimento nº 1421 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115462</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115462/037.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 037/2026 - Requerimento nº 1422 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115463</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115463/033.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 033/2026 - Requerimento nº 1424 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115464</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115464/038.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 038/2026 - Requerimento nº 1425 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115465</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115465/029.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 029/2026 - Requerimento nº 1426 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115466</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115466/022.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 022/2026 - Requerimento nº 1427 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115467</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115467/039.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 039/2026 - Requerimento nº 1428 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115468</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115468/030.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 030/2026 - Requerimento nº 1430 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115469</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115469/034.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 034/2026 - Requerimento nº 1431 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115470</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115470/040.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 040/2026 - Requerimento nº 1432 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115471</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115471/031.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 031/2026 - Requerimento nº 1433 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115472</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115472/041.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 041/2026 - Requerimento nº 1438 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115473</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115473/042.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 042/2026 - Requerimento nº 1441 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115474</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115474/043.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 043/2026 - Requerimento nº 1442 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115475</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115475/044.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 044/2026 - Requerimento nº 1446 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115476</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115476/045.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 045/2026 - Requerimento nº 1447 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115477</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115477/046.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 046/2026 - Requerimento nº 1448 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115478</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115478/035.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 035/2026 - Requerimento nº 1449 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115479</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115479/036.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 036/2026 - Requerimento nº 1450 - 42ª Sessão</t>
+  </si>
+  <si>
+    <t>115538</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115538/048.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 048/2026 - Requerimento nº 02 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115539</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115539/055.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 055/2026 - Requerimento nº 07 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115540</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115540/073.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 073/2026 - Requerimento nº 35 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115541</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115541/065.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 065/2026 - Requerimento nº 34 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115542</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115542/051.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 051/2026 - Requerimento nº 05 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115543</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115543/052.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 052/2026 - Requerimento nº 06 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115544</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115544/053.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 053/2026 - Requerimento nº 08 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115545</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115545/056.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 056/2026 - Requerimento nº 10 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115546</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115546/058.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 058/2026 - Requerimento nº 11 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115547</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115547/061.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 061/2026 - Requerimento nº 17 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115548</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115548/010_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexo Projeto de Lei nº 14/2026.</t>
+  </si>
+  <si>
+    <t>115549</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115549/063.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 063/2026 - Requerimento nº 19 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115550</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115550/064.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 064/2026 - Requerimento nº 20 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115551</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115551/066.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 066/2026 - Requerimento nº 21 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115552</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115552/067.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 067/2026 - Requerimento nº 22 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115553</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115553/068.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 068/2026 - Requerimento nº 23 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115554</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115554/069.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 069/2026 - Requerimento nº 24 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115555</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115555/070.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 070/2026 - Requerimento nº 25 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115556</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115556/071.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 071/2026 - Requerimento nº 26 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115557</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115557/054.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 054/2026 - Requerimento nº 27 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115558</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115558/072.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 072/2026 - Requerimento nº 29 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115559</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115559/049.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 049/2026 - Requerimento nº 30 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115560</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115560/057.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 057/2026 - Requerimento nº 31 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115561</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115561/050.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 050/2026 - Requerimento nº 32 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115562</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115562/059.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 059/2026 - Requerimento nº 14 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115563</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115563/060.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 060/2026 - Requerimento nº 16 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115564</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115564/062.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 062/2026 - Requerimento nº 18 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115565</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115565/30_anexos.pdf</t>
+  </si>
+  <si>
+    <t>Anexos - Ofício nº 049/2026 - Requerimento nº 30 - 1ª Sessão</t>
+  </si>
+  <si>
+    <t>115611</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115611/074.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 074/2026 - Requerimento nº 37 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115612</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115612/075.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 075/2026 - Requerimento nº 38 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115613</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115613/076.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 076/2026 - Requerimento nº 39 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115614</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115614/077.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 077/2026 - Requerimento nº 40 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115615</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115615/078.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 078/2026 - Requerimento nº 41 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115616</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115616/079.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 079/2026 - Requerimento nº 42 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115617</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115617/080.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 080/2026 - Requerimento nº 43 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115618</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115618/081.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 081/2026 - Requerimento nº 44 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115619</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115619/082.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 082/2026 - Requerimento nº 46 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115620</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115620/084.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 084/2026 - Requerimento nº 47 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115621</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115621/086.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 086/2026 - Requerimento nº 54 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115622</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115622/087.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 087/2026 - Requerimento nº 55 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115623</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115623/089.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 089/2026 - Requerimento nº 60 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115624</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115624/090.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 090/2026 - Requerimento nº 61 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115625</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115625/083.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 083/2026 - Requerimento nº 64 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115626</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115626/085.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 085/2026 - Requerimento nº 67 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115627</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115627/097.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 097/2026 - Requerimento nº 68 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115628</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115628/098.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 098/2026 - Requerimento nº 69 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115629</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115629/088.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 088/2026 - Requerimento nº 70 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115630</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115630/099.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 099/2026 - Requerimento nº 73 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115631</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115631/100.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 100/2026 - Requerimento nº 74 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115632</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115632/101.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 101/2026 - Requerimento nº 81 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115633</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115633/102.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 102/2026 - Requerimento nº 85 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115634</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115634/103.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 103/2026 - Requerimento nº 86 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115635</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115635/106.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 106/2026 - Requerimento nº 88 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115636</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115636/104.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 104/2026 - Requerimento nº 89 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115640</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115640/087-1.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 87-1/2026 - Requerimento nº 56 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115641</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115641/091.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 91/2026 - Requerimento nº 62 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115642</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115642/093.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 93/2026 - Requerimento nº 63 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115643</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115643/096.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 96/2026 - Requerimento nº 65 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115644</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115644/092.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 92/2026 - Requerimento nº 66 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115645</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115645/092_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexo Ofício nº 92/2026 - Requerimento nº 66 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115646</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115646/094.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 94/2026 - Requerimento nº 75 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115647</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115647/095.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 95/2026 - Requerimento nº 76 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115648</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115648/105.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 105/2026 - Requerimento nº 87 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115649</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115649/105_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexo Ofício nº 105/2026 - Requerimento nº 87 - 2ª Sessão</t>
+  </si>
+  <si>
+    <t>115650</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115650/011_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexo Projeto de Lei nº 15/2026</t>
+  </si>
+  <si>
+    <t>115651</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115651/012_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexo Projeto de Lei nº 16/2026</t>
+  </si>
+  <si>
+    <t>115697</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115697/013_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Anexo Projeto de Lei - ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL 2026–2029) E O ANEXO II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2026) E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 87.100,00 (OITENTA E SETE MIL E CEM REAIS), PROVENIENTE DE SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2025, DESTINADO À EXECUÇÃO DE AÇÕES NA ÁREA DE DESPORTO E LAZER.</t>
+  </si>
+  <si>
+    <t>115699</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115699/108.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 108/2026 - Requerimento nº 91 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115700</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115700/109.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 109/2026 - Requerimento nº 92 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115701</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115701/112.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 112/2026 - Requerimento nº 93 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115702</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115702/113.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 113/2026 - Requerimento nº 94 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115703</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115703/110.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 110/2026 - Requerimento nº 96 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115704</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115704/114.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 114/2026 - Requerimento nº 103 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115705</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115705/111.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 111/2026 - Requerimento nº 107 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115706</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115706/115.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 115/2026 - Requerimento nº 108 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115707</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115707/116.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 116/2026 - Requerimento nº 109 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115708</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115708/117.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 117/2026 - Requerimento nº 111 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115709</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115709/118.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 118/2026 - Requerimento nº 112 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115710</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115710/119.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 119/2026 - Requerimento nº 113 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115711</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115711/120.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 120/2026 - Requerimento nº 114 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115712</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115712/121.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 121/2026 - Requerimento nº 115 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115713</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115713/122.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 122/2026 - Requerimento nº 125 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115714</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115714/123.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 123/2026 - Requerimento nº 126 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115715</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115715/124.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 124/2026 - Requerimento nº 127 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115716</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115716/125.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 125/2026 - Requerimento nº 129 - 3ª Sessão</t>
+  </si>
+  <si>
+    <t>115717</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115717/133.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 133/2026 - Requerimento nº 136 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115718</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115718/134.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 134/2026 - Requerimento nº 154 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115719</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115719/135.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 135/2026 - Requerimento nº 156 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115720</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115720/145.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 145/2026 - Requerimento nº 158 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115721</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115721/136.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 136/2026 - Requerimento nº 159 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115722</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115722/126.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 126/2026 - Requerimento nº 131 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115723</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115723/132.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 132/2026 - Requerimento nº 135 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115724</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115724/139.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 139/2026 - Requerimento nº 144 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115725</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115725/127.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 127/2026 - Requerimento nº 145 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115726</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115726/146.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 146/2026 - Requerimento nº 162 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115727</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115727/149.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 149/2026 - Requerimento nº 163 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115728</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115728/131.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 131/2026 - Requerimento nº 133 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115729</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115729/137.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 137/2026 - Requerimento nº 143 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115730</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115730/140.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 140/2026 - Requerimento nº 146 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115731</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115731/138.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 138/2026 - Requerimento nº 147 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115732</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115732/141.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 141/2026 - Requerimento nº 148 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115733</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115733/142.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 142/2026 - Requerimento nº 149 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115734</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115734/147.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 147/2026 - Requerimento nº 155 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115735</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115735/143.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 143/2026 - Requerimento nº 152 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115736</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115736/144.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 144/2026 - Requerimento nº 157 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115737</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115737/148.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 148/2026 - Requerimento nº 160 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115738</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115738/128.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 128/2026 - Requerimento nº 161 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115739</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115739/129.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 129/2026 - Requerimento nº 164 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115740</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115740/130.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 130/2026 - Requerimento nº 166 - 4ª Sessão</t>
+  </si>
+  <si>
+    <t>115796</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115796/150.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 150/2026 - Requerimento nº 167 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115797</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115797/151.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 151/2026 - Requerimento nº 168 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115798</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115798/153.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 153/2026 - Requerimento nº 169 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115799</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115799/154.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 154/2026 - Requerimento nº 171 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115800</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115800/156.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 156/2026 - Requerimento nº 172 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115801</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115801/157.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 157/2026 - Requerimento nº 173 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115802</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115802/158.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 158/2026 - Requerimento nº 174 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115803</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115803/160.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 160/2026 - Requerimento nº 175 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115804</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115804/162.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 162/2026 - Requerimento nº 178 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115805</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115805/163.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 163/2026 - Requerimento nº 179 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115806</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115806/164.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 164/2026 - Requerimento nº 180 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115807</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115807/165.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 165/2026 - Requerimento nº 181 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115808</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115808/159.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 159/2026 - Requerimento nº 182 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115809</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115809/169.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 169/2026 - Requerimento nº 184 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115810</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115810/166.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 166/2026 - Requerimento nº 186 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115811</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115811/170.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 170/2026 - Requerimento nº 188 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115812</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115812/171.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 171/2026 - Requerimento nº 190 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115813</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115813/155.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 155/2026 - Requerimento nº 191 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115814</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115814/172.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 172/2026 - Requerimento nº 192 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115815</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115815/173.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 173/2026 - Requerimento nº 194 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115816</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115816/161.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 161/2026 - Requerimento nº 195 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115817</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115817/167.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 167/2026 - Requerimento nº 196 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115818</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115818/175.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 175/2026 - Requerimento nº 197 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115819</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115819/152.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 152/2026 - Requerimento nº 198 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115820</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115820/177.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 177/2026 - Requerimento nº 202 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115821</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115821/174.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 174/2026 - Requerimento nº 209 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115822</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115822/168.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 168/2026 - Requerimento nº 183 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115823</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115823/176.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 176/2026 - Requerimento nº 199 - 5ª Sessão</t>
+  </si>
+  <si>
+    <t>115863</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115863/073.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 073/2026 - Informa impedimentos de Emendas Impositivas</t>
+  </si>
+  <si>
+    <t>115906</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115906/178.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 178/2026 - Requerimento nº 210 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115907</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115907/180.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 180/2026 - Requerimento nº 211 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115908</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115908/181.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 181/2026 - Requerimento nº 213 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115909</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115909/179.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 179/2026 - Requerimento nº 214 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115910</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115910/182.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 182/2026 - Requerimento nº 215 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115911</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115911/183.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 183/2026 - Requerimento nº 217 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115912</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115912/184.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 184/2026 - Requerimento nº 218 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115913</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115913/186.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 186/2026 - Requerimento nº 223 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115914</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115914/185.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 185/2026 - Requerimento nº 229 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115915</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115915/188.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 188/2026 - Requerimento nº 233 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115916</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115916/189.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 189/2026 - Requerimento nº 234 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115917</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115917/190.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 190/2026 - Requerimento nº 235 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115918</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115918/192.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 192/2026 - Requerimento nº 236 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115919</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115919/193.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 193/2026 - Requerimento nº 237 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115920</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115920/194.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 194/2026 - Requerimento nº 238 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115921</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115921/195.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 195/2026 - Requerimento nº 239 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115922</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115922/191.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 191/2026 - Requerimento nº 240 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115923</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115923/197.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 197/2026 - Requerimento nº 242 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115924</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115924/198.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 198/2026 - Requerimento nº 243 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115925</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115925/199.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 199/2026 - Requerimento nº 245 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115926</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115926/200.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 200/2026 - Requerimento nº 246 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115927</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115927/196.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 196/2026 - Requerimento nº 247 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115928</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115928/187.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 187/2026 - Requerimento nº 230 - 6ª Sessão</t>
+  </si>
+  <si>
+    <t>115929</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115929/201.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 201/2026 - Requerimento nº 365 - 9ª Sessão</t>
+  </si>
+  <si>
+    <t>115930</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115930/075.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 075/2026 - Emendas Impositivas – Impedimento de Ordem Técnica</t>
+  </si>
+  <si>
+    <t>115965</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115965/202.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 202/2026 - Requerimento nº 250 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115966</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115966/203.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 203/2026 - Requerimento nº 251 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115967</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115967/204.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 204/2026 - Requerimento nº 252 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115968</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115968/205.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 205/2026 - Requerimento nº 253 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115969</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115969/206.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 206/2026 - Requerimento nº 254 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115970</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115970/207.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 207/2026 - Requerimento nº 255 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115971</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115971/208.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 208/2026 - Requerimento nº 256 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115972</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115972/209.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 209/2026 - Requerimento nº 257 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115973</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115973/210.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 210/2026 - Requerimento nº 258 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115974</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115974/211.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 211/2026 - Requerimento nº 260 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115975</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115975/212.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 212/2026 - Requerimento nº 261 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115976</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115976/213.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 213/2026 - Requerimento nº 263 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115977</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115977/214.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 214/2026 - Requerimento nº 264 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115978</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115978/215.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 215/2026 - Requerimento nº 265 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115979</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115979/216.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 216/2026 - Requerimento nº 266 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115980</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115980/217.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 217/2026 - Requerimento nº 267 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115981</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115981/218.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 218/2026 - Requerimento nº 268 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115982</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115982/219.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 219/2026 - Requerimento nº 269 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115983</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115983/220.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 220/2026 - Requerimento nº 274 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115984</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115984/221.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 221/2026 - Requerimento nº 276 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115985</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115985/222.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 222/2026 - Requerimento nº 277 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115986</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115986/223.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 223/2026 - Requerimento nº 278 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115987</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115987/224.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 224/2026 - Requerimento nº 280 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115988</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115988/225.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 225/2026 - Requerimento nº 283 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115989</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115989/226.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 226/2026 - Requerimento nº 284 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>115990</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115990/227.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 227/2026 - Requerimento nº 285 - 7ª Sessão</t>
+  </si>
+  <si>
+    <t>116006</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116006/228.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 228/2026 - Requerimento nº 288 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116007</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116007/229.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 229/2026 - Requerimento nº 289 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116008</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116008/231.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 231/2026 - Requerimento nº 291 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116009</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116009/232.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 232/2026 - Requerimento nº 292 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116010</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116010/233.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 233/2026 - Requerimento nº 293 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116011</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116011/234.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 234/2026 - Requerimento nº 295 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116012</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116012/235.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 235/2026 - Requerimento nº 296 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116013</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116013/236.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 236/2026 - Requerimento nº 297 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116014</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116014/238.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 238/2026 - Requerimento nº 305 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116015</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116015/239.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 239/2026 - Requerimento nº 307 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116016</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116016/240.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 240/2026 - Requerimento nº 309 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116017</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116017/241.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 241/2026 - Requerimento nº 310 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116018</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116018/242.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 242/2026 - Requerimento nº 314 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116019</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116019/243.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 243/2026 - Requerimento nº 315 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116020</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116020/237.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 244/2026 - Requerimento nº 316 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116021</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116021/245.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 245/2026 - Requerimento nº 321 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116022</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116022/246.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 246/2026 - Requerimento nº 322 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116023</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116023/247.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 247/2026 - Requerimento nº 323 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116024</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116024/248.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 248/2026 - Requerimento nº 324 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116025</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116025/249.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 249/2026 - Requerimento nº 325 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116026</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116026/250.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 250/2026 - Requerimento nº 327 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116027</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116027/244.pdf</t>
+  </si>
+  <si>
+    <t>116028</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116028/230.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 230/2026 - Requerimento nº 290 - 8ª Sessão</t>
+  </si>
+  <si>
+    <t>116076</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116076/015_anexo_1.pdf</t>
+  </si>
+  <si>
+    <t>Anexo Projeto de Lei - ALTERA O ANEXO III, DA LEI Nº 5.814/2025 (PLANO PLURIANUAL – PPA) E ANEXO II, DA LEI Nº 5.813/2025 (LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO), E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 515.953,44 (QUINHENTOS E QUINZE MIL, NOVECENTOS E CINQUENTA E TRÊS REAIS E QUARENTA E QUATRO CENTAVOS), DESTINADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, COM RECURSOS PROVENIENTES DE CONVÊNIOS E SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR.</t>
+  </si>
+  <si>
+    <t>116080</t>
+  </si>
+  <si>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116080/lc003_anexos.pdf</t>
+  </si>
+  <si>
+    <t>Anexos Projeto de Lei Complementar - INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS ÀS ENTIDADES ASSISTENCIAIS E FILANTRÓPICAS DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2809,68 +10027,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115209/indcs_2026-0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115210/indcs_2026-0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115211/indcs_2026-0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115212/indcs_2026-0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115213/indcs_2026-0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115214/indcs_2026-0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115215/indcs_2026-0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115216/indcs_2026-0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115217/indcs_2026-0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115218/indcs_2026-0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115226/indcs_2026-0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115227/indcs_2026-0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115245/indcs_2026-0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115246/indcs_2026-0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115247/indcs_2026-0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115248/indcs_2026-0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115249/indcs_2026-0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115250/indcs_2026-0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115280/indcs_2026-0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115281/indcs_2026-0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115300/indcs_2026-0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115301/indcs_2026-0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115302/indcs_2026-0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115318/indcs_2026-0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115322/indcs_2026-0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115323/indcs_2026-0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115324/indcs_2026-0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115325/indcs_2026-0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115326/indcs_2026-0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115330/indcs_2026-0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115350/indcs_2026-0031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115351/indcs_2026-0032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115368/indcs_2026-0033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115369/indcs_2026-0034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115373/indcs_2026-0035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115393/indcs_2026-0036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115400/indcs_2026-0037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115401/indcs_2026-0038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115402/indcs_2026-0039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115407/parecer_extrato.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115195/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115198/plc_02-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115192/pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115193/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115194/pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115200/pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115201/pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115333/pl_06-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115334/pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115379/pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115403/pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115404/pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115405/pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115406/pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115202/reqts_2026-0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115203/reqts_2026-0002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115204/reqts_2026-0003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115205/reqts_2026-0004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115219/reqts_2026-0005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115220/reqts_2026-0006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115221/reqts_2026-0007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115222/reqts_2026-0008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115223/reqts_2026-0009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115224/reqts_2026-0010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115225/reqts_2026-0011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115228/reqts_2026-0012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115229/reqts_2026-0013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115230/reqts_2026-0014.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115231/reqts_2026-0015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115232/reqts_2026-0016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115233/reqts_2026-0017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115234/reqts_2026-0018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115235/reqts_2026-0019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115236/reqts_2026-0020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115237/reqts_2026-0021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115238/reqts_2026-0022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115239/reqts_2026-0023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115240/reqts_2026-0024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115241/req_03_marcelo_miranda_-_jaime_miranda.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115242/reqts_2026-0026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115243/reqts_2026-0027.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115244/reqts_2026-0028.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115251/reqts_2026-0029.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115252/reqts_2026-0030.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115253/reqts_2026-0031.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115254/reqts_2026-0032.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115255/reqts_2026-0033.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115256/reqts_2026-0034.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115257/reqts_2026-0035.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115258/reqts_2026-0036.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115259/reqts_2026-0037.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115260/reqts_2026-0038.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115261/reqts_2026-0039.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115262/reqts_2026-0040.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115263/reqts_2026-0041.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115274/reqts_2026-0042.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115275/reqts_2026-0043.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115276/reqts_2026-0044.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115277/reqts_2026-0045.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115278/reqts_2026-0046.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115279/reqts_2026-0047.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115282/reqts_2026-0048.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115283/reqts_2026-0049.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115284/reqts_2026-0050.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115285/reqts_2026-0051.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115286/reqts_2026-0052.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115287/reqts_2026-0053.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115288/reqts_2026-0054.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115289/reqts_2026-0055.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115290/reqts_2026-0056.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115291/reqts_2026-0057.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115292/reqts_2026-0058.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115293/reqts_2026-0059.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115294/reqts_2026-0060.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115295/reqts_2026-0061.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115296/reqts_2026-0062.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115297/reqts_2026-0063.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115298/reqts_2026-0064.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115299/reqts_2026-0065.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115303/reqts_2026-0066.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115304/reqts_2026-0067.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115305/reqts_2026-0068.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115306/reqts_2026-0069.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115307/reqts_2026-0070.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115308/reqts_2026-0071.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115309/reqts_2026-0072.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115310/reqts_2026-0073.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115311/reqts_2026-0074.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115312/reqts_2026-0075.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115313/reqts_2026-0076.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115314/reqts_2026-0077.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115315/reqts_2026-0078.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115316/reqts_2026-0079.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115317/reqts_2026-0080.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115319/reqts_2026-0081.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115320/reqts_2026-0082.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115321/reqts_2026-0083.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115327/reqts_2026-0084.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115328/reqts_2026-0085.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115329/reqts_2026-0086.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115331/reqts_2026-0087.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115332/reqts_2026-0088.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115335/reqts_2026-0089.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115352/reqts_2026-0090.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115353/reqts_2026-0091.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115354/reqts_2026-0092.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115355/reqts_2026-0093.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115356/reqts_2026-0094.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115359/reqts_2026-0095.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115360/reqts_2026-0096.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115361/reqts_2026-0097.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115362/reqts_2026-0098.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115363/reqts_2026-0099.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115367/reqts_2026-0103.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115370/reqts_2026-0104.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115371/reqts_2026-0105.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115372/reqts_2026-0106.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115374/reqts_2026-0107.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115375/reqts_2026-0108.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115376/reqts_2026-0109.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115377/reqts_2026-0110.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115378/reqts_2026-0111.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115380/reqts_2026-0112.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115381/reqts_2026-0113.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115382/reqts_2026-0114.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115383/reqts_2026-0115.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115384/reqts_2026-0116.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115385/reqts_2026-0117.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115386/reqts_2026-0118.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115387/reqts_2026-0119.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115388/reqts_2026-0120.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115389/reqts_2026-0121.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115390/reqts_2026-0122.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115391/reqts_2026-0123.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115392/reqts_2026-0124.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115394/reqts_2026-0125.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115395/reqts_2026-0126.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115396/reqts_2026-0127.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115397/reqts_2026-0128.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115398/reqts_2026-0129.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115399/reqts_2026-0130.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115357/subst_pl_101_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115196/014.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115197/014.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115199/016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115206/001_anexo_1.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115207/001_anexo_2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115208/017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115264/1280.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115265/1281.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115266/1283.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115267/1284.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115268/1286.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115269/1285.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115270/1287.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115271/1288.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115272/1289.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115273/1282.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115336/004.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115337/006.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115338/007.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115339/008.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115340/009.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115341/010.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115342/012.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115343/005.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115344/013.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115345/014.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115346/015.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115347/016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115348/017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115349/011.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115358/emissao_8321cd87ec4b7c9b7580ed38_protocolo-12--11.653-2025_assinado_versaoimpressao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115437/requerimento_instauracao_-_cpi_casa_abrigo_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115209/indcs_2026-0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115210/indcs_2026-0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115211/indcs_2026-0003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115212/indcs_2026-0004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115213/indcs_2026-0005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115214/indcs_2026-0006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115215/indcs_2026-0007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115216/indcs_2026-0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115217/indcs_2026-0009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115218/indcs_2026-0010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115226/indcs_2026-0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115227/indcs_2026-0012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115245/indcs_2026-0013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115246/indcs_2026-0014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115247/indcs_2026-0015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115248/indcs_2026-0016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115249/indcs_2026-0017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115250/indcs_2026-0018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115280/indcs_2026-0019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115281/indcs_2026-0020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115300/indcs_2026-0021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115301/indcs_2026-0022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115302/indcs_2026-0023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115318/indcs_2026-0024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115322/indcs_2026-0025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115323/indcs_2026-0026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115324/indcs_2026-0027.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115325/indcs_2026-0028.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115326/indcs_2026-0029.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115330/indcs_2026-0030.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115350/indcs_2026-0031.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115351/indcs_2026-0032.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115368/indcs_2026-0033.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115369/indcs_2026-0034.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115373/indcs_2026-0035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115393/indcs_2026-0036.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115400/indcs_2026-0037.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115401/indcs_2026-0038.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115402/indcs_2026-0039.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115412/indcs_2026-0040.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115430/indcs_2026-0041.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115480/indcs_2026-0042.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115481/indcs_2026-0043.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115482/indcs_2026-0044.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115489/indcs_2026-0045.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115490/indcs_2026-0046.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115491/indcs_2026-0047.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115496/indcs_2026-0048.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115499/indcs_2026-0049.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115500/indcs_2026-0050.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115511/ind_marquinho_-_buraco_bueiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115526/ind_elaine_-_rocagem_rua_gabriela.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115527/ind_elaine_-_limpeza_terreno.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115528/ind_marcelo_miranda_-_xxx.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115579/indcs_2026-0055.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115587/indcs_2026-0056.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115588/indcs_2026-0057.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115589/indcs_2026-0058.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115601/indcs_2026-0059.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115605/indcs_2026-0060.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115675/indcs_2026-0061.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115676/indcs_2026-0062.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115754/indcs_2026-0063.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115780/indcs_2026-0064.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115781/indcs_2026-0065.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115782/indcs_2026-0066.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115826/indcs_2026-0067.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115827/indcs_2026-0068.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115864/indcs_2026-0069.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115887/indcs_2026-0070.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115898/indcs_2026-0071.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115904/indcs_2026-0072.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115905/indcs_2026-0073.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115955/indcs_2026-0074.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115957/indcs_2026-0075.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115997/ind_adhemar_-_buraco_rua_caramuru.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116000/ind_paulo_andre_-_gramado_areninha.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116048/indcs_2026-0078.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115779/02_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115407/parecer_extrato.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115741/10_-_parecer_cofcosp_contas_2023_-_pdl_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115872/pdl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115195/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115198/plc_02-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116079/plc_03-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115192/pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115193/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115194/pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115200/pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115201/pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115333/pl_06-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115334/pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115379/pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115403/pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115404/pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115405/pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115406/pl_12-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115535/05_-_acolhimento_criancas_e_adolescentes_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115536/010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115638/pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115639/pl_16-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115658/pl_17-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115660/pl_18-2026_mesa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115674/pl_19-2026_-_lico.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115690/pl_20-2026_pedro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115696/pl_21-2026_prefeito.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115778/01_-_utilidade_publica_-_nikkey_-_pa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115789/pl_23-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116002/13_-_denuncia_descarte_irregular_-_pa_e_raquel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116003/014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116075/pl_26-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116081/pl_27-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115659/pr_01-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115661/pr_02-2026_raquel_e_elaine.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115202/reqts_2026-0001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115203/reqts_2026-0002.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115204/reqts_2026-0003.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115205/reqts_2026-0004.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115219/reqts_2026-0005.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115220/reqts_2026-0006.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115221/reqts_2026-0007.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115222/reqts_2026-0008.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115223/reqts_2026-0009.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115224/reqts_2026-0010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115225/reqts_2026-0011.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115228/reqts_2026-0012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115229/reqts_2026-0013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115230/reqts_2026-0014.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115231/reqts_2026-0015.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115232/reqts_2026-0016.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115233/reqts_2026-0017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115234/reqts_2026-0018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115235/reqts_2026-0019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115236/reqts_2026-0020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115237/reqts_2026-0021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115238/reqts_2026-0022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115239/reqts_2026-0023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115240/reqts_2026-0024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115241/req_03_marcelo_miranda_-_jaime_miranda.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115242/reqts_2026-0026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115243/reqts_2026-0027.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115244/reqts_2026-0028.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115251/reqts_2026-0029.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115252/reqts_2026-0030.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115253/reqts_2026-0031.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115254/reqts_2026-0032.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115255/reqts_2026-0033.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115256/reqts_2026-0034.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115257/reqts_2026-0035.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115258/reqts_2026-0036.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115259/reqts_2026-0037.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115260/reqts_2026-0038.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115261/reqts_2026-0039.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115262/reqts_2026-0040.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115263/reqts_2026-0041.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115274/reqts_2026-0042.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115275/reqts_2026-0043.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115276/reqts_2026-0044.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115277/reqts_2026-0045.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115278/reqts_2026-0046.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115279/reqts_2026-0047.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115282/reqts_2026-0048.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115283/reqts_2026-0049.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115284/reqts_2026-0050.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115285/reqts_2026-0051.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115286/reqts_2026-0052.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115287/reqts_2026-0053.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115288/reqts_2026-0054.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115289/reqts_2026-0055.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115290/reqts_2026-0056.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115291/reqts_2026-0057.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115292/reqts_2026-0058.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115293/reqts_2026-0059.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115294/reqts_2026-0060.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115295/reqts_2026-0061.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115296/reqts_2026-0062.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115297/reqts_2026-0063.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115298/reqts_2026-0064.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115299/reqts_2026-0065.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115303/reqts_2026-0066.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115304/reqts_2026-0067.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115305/reqts_2026-0068.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115306/reqts_2026-0069.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115307/reqts_2026-0070.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115308/reqts_2026-0071.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115309/reqts_2026-0072.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115310/reqts_2026-0073.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115311/reqts_2026-0074.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115312/reqts_2026-0075.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115313/reqts_2026-0076.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115314/reqts_2026-0077.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115315/reqts_2026-0078.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115316/reqts_2026-0079.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115317/reqts_2026-0080.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115319/reqts_2026-0081.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115320/reqts_2026-0082.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115321/reqts_2026-0083.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115327/reqts_2026-0084.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115328/reqts_2026-0085.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115329/reqts_2026-0086.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115331/reqts_2026-0087.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115332/reqts_2026-0088.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115335/reqts_2026-0089.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115352/reqts_2026-0090.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115353/reqts_2026-0091.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115354/reqts_2026-0092.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115355/reqts_2026-0093.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115356/reqts_2026-0094.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115359/reqts_2026-0095.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115360/reqts_2026-0096.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115361/reqts_2026-0097.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115362/reqts_2026-0098.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115363/reqts_2026-0099.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115367/reqts_2026-0103.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115370/reqts_2026-0104.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115371/reqts_2026-0105.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115372/reqts_2026-0106.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115374/reqts_2026-0107.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115375/reqts_2026-0108.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115376/reqts_2026-0109.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115377/reqts_2026-0110.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115378/reqts_2026-0111.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115380/reqts_2026-0112.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115381/reqts_2026-0113.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115382/reqts_2026-0114.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115383/reqts_2026-0115.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115384/reqts_2026-0116.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115385/reqts_2026-0117.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115386/reqts_2026-0118.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115387/reqts_2026-0119.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115388/reqts_2026-0120.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115389/reqts_2026-0121.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115390/reqts_2026-0122.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115391/reqts_2026-0123.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115392/reqts_2026-0124.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115394/reqts_2026-0125.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115395/reqts_2026-0126.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115396/reqts_2026-0127.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115397/reqts_2026-0128.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115398/reqts_2026-0129.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115399/reqts_2026-0130.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115413/reqts_2026-0131.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115414/reqts_2026-0132.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115415/reqts_2026-0133.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115416/reqts_2026-0134.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115417/reqts_2026-0135.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115418/reqts_2026-0136.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115419/reqts_2026-0137.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115420/reqts_2026-0138.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115421/reqts_2026-0139.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115422/reqts_2026-0140.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115423/reqts_2026-0141.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115424/reqts_2026-0142.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115425/reqts_2026-0143.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115426/reqts_2026-0144.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115427/reqts_2026-0145.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115428/reqts_2026-0146.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115429/reqts_2026-0147.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115431/reqts_2026-0148.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115432/reqts_2026-0149.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115433/reqts_2026-0150.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115434/reqts_2026-0151.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115435/reqts_2026-0152.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115436/reqts_2026-0153.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115438/reqts_2026-0154.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115439/reqts_2026-0155.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115440/reqts_2026-0156.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115441/reqts_2026-0157.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115442/reqts_2026-0158.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115443/reqts_2026-0159.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115444/reqts_2026-0160.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115445/reqts_2026-0161.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115446/reqts_2026-0162.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115447/reqts_2026-0163.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115448/reqts_2026-0164.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115449/reqts_2026-0165.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115450/reqts_2026-0166.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115483/reqts_2026-0167.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115484/reqts_2026-0168.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115485/reqts_2026-0169.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115486/reqts_2026-0170.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115487/reqts_2026-0171.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115488/reqts_2026-0172.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115492/reqts_2026-0173.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115493/reqts_2026-0174.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115494/reqts_2026-0175.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115495/reqts_2026-0176.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115497/reqts_2026-0177.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115498/reqts_2026-0178.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115501/reqts_2026-0179.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115502/reqts_2026-0180.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115503/reqts_2026-0181.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115504/reqts_2026-0182.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115505/reqts_2026-0183.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115506/reqts_2026-0184.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115507/req_lico_-_cong_container_garca.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115508/req_lico_-_horario_postao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115509/req_lico_-_saae.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115510/req_marquinho_-_medicos_otorrino.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115512/req_sargento_neri_-_cadeira_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115513/req_sargento_neri_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115514/req_raquel_-_lixo_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115515/req_raquel_-_rachadura_ginasio_gafanhoto.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115516/req_raquel_-_atrasos__caps.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115517/req_raquel_-_cascalho_em_estrada.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115518/req_raquel_-_estacionamento_da_feira.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115519/req_adhemar_-_diosmina.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115520/req_adhemar_-_mamografia.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115521/req_05_leandro_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115522/req_01_leandro_-_camera_adrianita.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115523/req_03_leandro_-_saae_cronograma_melhorias.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115524/req_06_leandro_-_sec._estadual.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115525/req_08_leandro_-_cadastro_inclusao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115529/req_marcelo_miranda_-_fabio_teruel_mdb_upa_-_hsl.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115530/req_marcelo_miranda_-_augusto_zacarias_uniao_-_andre_luiz.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115531/req_marcelo_miranda_-_baleia_rossi_mdb_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115532/req_marcelo_miranda_-_itamar_borges_mdb_-_custeio_saude.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115533/req_marcelo_miranda_-_dr._elton_uniao_upa_-_hsl.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115534/req_marcelo_miranda_-_romulo_fernandes_mdb_-_andre_luiz.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115537/req_luizinho_-_rocagem_velorio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115566/reqts_2026-0210.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115567/reqts_2026-0211.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115568/reqts_2026-0212.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115569/reqts_2026-0213.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115570/reqts_2026-0214.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115571/reqts_2026-0215.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115572/reqts_2026-0216.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115573/reqts_2026-0217.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115574/reqts_2026-0218.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115575/reqts_2026-0219.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115576/reqts_2026-0220.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115577/reqts_2026-0221.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115578/reqts_2026-0222.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115580/reqts_2026-0223.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115581/reqts_2026-0224.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115582/reqts_2026-0225.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115583/reqts_2026-0226.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115584/reqts_2026-0227.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115585/reqts_2026-0228.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115586/reqts_2026-0229.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115590/reqts_2026-0230.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115591/reqts_2026-0231.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115592/reqts_2026-0232.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115593/reqts_2026-0233.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115594/reqts_2026-0234.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115595/reqts_2026-0235.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115596/reqts_2026-0236.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115597/reqts_2026-0237.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115598/reqts_2026-0238.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115599/reqts_2026-0239.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115600/reqts_2026-0240.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115602/reqts_2026-0241.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115603/reqts_2026-0242.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115604/reqts_2026-0243.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115606/reqts_2026-0244.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115607/reqts_2026-0245.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115608/reqts_2026-0246.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115609/reqts_2026-0247.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115610/reqts_2026-0248.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115637/reqts_2026-0249.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115652/reqts_2026-0250.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115653/reqts_2026-0251.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115654/reqts_2026-0252.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115655/reqts_2026-0253.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115656/reqts_2026-0254.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115657/reqts_2026-0255.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115662/reqts_2026-0256.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115663/reqts_2026-0257.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115664/reqts_2026-0258.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115665/reqts_2026-0259.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115666/reqts_2026-0260.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115667/reqts_2026-0261.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115668/reqts_2026-0262.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115669/reqts_2026-0263.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115670/reqts_2026-0264.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115671/reqts_2026-0265.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115672/reqts_2026-0266.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115673/reqts_2026-0267.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115677/reqts_2026-0268.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115678/reqts_2026-0269.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115679/reqts_2026-0270.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115680/reqts_2026-0271.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115681/reqts_2026-0272.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115682/reqts_2026-0273.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115683/reqts_2026-0274.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115684/reqts_2026-0275.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115685/reqts_2026-0276.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115686/reqts_2026-0277.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115687/reqts_2026-0278.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115688/reqts_2026-0279.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115689/reqts_2026-0280.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115691/reqts_2026-0281.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115692/reqts_2026-0282.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115693/reqts_2026-0283.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115694/reqts_2026-0284.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115695/reqts_2026-0285.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115698/reqts_2026-0286.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115742/reqts_2026-0287.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115743/reqts_2026-0288.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115744/reqts_2026-0289.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115745/reqts_2026-0290.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115746/reqts_2026-0291.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115747/reqts_2026-0292.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115748/reqts_2026-0293.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115749/reqts_2026-0294.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115750/reqts_2026-0295.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115751/reqts_2026-0296.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115752/reqts_2026-0297.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115753/reqts_2026-0298.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115755/reqts_2026-0299.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115756/reqts_2026-0300.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115757/reqts_2026-0301.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115758/reqts_2026-0302.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115759/reqts_2026-0303.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115760/reqts_2026-0304.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115761/reqts_2026-0305.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115762/reqts_2026-0306.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115763/reqts_2026-0307.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115764/reqts_2026-0308.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115765/reqts_2026-0309.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115766/reqts_2026-0310.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115767/reqts_2026-0311.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115768/reqts_2026-0312.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115769/reqts_2026-0313.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115770/reqts_2026-0314.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115771/reqts_2026-0315.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115772/reqts_2026-0316.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115773/reqts_2026-0317.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115774/reqts_2026-0318.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115775/reqts_2026-0319.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115776/reqts_2026-0320.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115777/reqts_2026-0321.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115783/reqts_2026-0322.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115784/reqts_2026-0323.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115785/reqts_2026-0324.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115786/reqts_2026-0325.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115787/reqts_2026-0326.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115788/reqts_2026-0327.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115790/reqts_2026-0328.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115791/reqts_2026-0329.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115792/reqts_2026-0330.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115793/reqts_2026-0331.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115794/reqts_2026-0332.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115795/reqts_2026-0333.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115824/reqts_2026-0334.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115825/reqts_2026-0335.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115828/reqts_2026-0336.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115829/reqts_2026-0337.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115830/reqts_2026-0338.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115831/reqts_2026-0339.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115832/reqts_2026-0340.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115833/reqts_2026-0341.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115834/reqts_2026-0342.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115835/reqts_2026-0343.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115836/reqts_2026-0344.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115837/reqts_2026-0345.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115838/reqts_2026-0346.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115839/reqts_2026-0347.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115840/reqts_2026-0348.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115841/reqts_2026-0349.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115842/reqts_2026-0350.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115843/reqts_2026-0351.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115844/reqts_2026-0352.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115845/reqts_2026-0353.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115846/reqts_2026-0354.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115847/reqts_2026-0355.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115848/reqts_2026-0356.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115849/reqts_2026-0357.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115850/reqts_2026-0358.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115851/reqts_2026-0359.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115852/reqts_2026-0360.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115853/reqts_2026-0361.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115854/reqts_2026-0362.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115855/reqts_2026-0363.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115856/reqts_2026-0364.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115857/reqts_2026-0365.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115858/reqts_2026-0366.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115859/req_leandro_-_toten_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115860/reqts_2026-0368.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115861/reqts_2026-0369.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115862/reqts_2026-0370.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115865/reqts_2026-0371.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115866/reqts_2026-0372.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115867/reqts_2026-0373.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115868/reqts_2026-0374.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115869/reqts_2026-0375.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115870/reqts_2026-0376.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115871/reqts_2026-0377.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115873/reqts_2026-0378.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115874/reqts_2026-0379.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115875/reqts_2026-0380.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115876/reqts_2026-0381.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115877/reqts_2026-0382.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115878/reqts_2026-0383.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115879/reqts_2026-0384.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115880/reqts_2026-0385.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115881/reqts_2026-0386.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115882/reqts_2026-0387.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115883/reqts_2026-0388.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115884/reqts_2026-0389.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115885/reqts_2026-0390.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115886/reqts_2026-0391.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115888/reqts_2026-0392.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115889/reqts_2026-0393.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115890/reqts_2026-0394.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115891/reqts_2026-0395.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115892/reqts_2026-0396.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115893/reqts_2026-0397.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115894/reqts_2026-0398.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115895/reqts_2026-0399.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115896/reqts_2026-0400.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115897/reqts_2026-0401.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115899/reqts_2026-0402.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115900/reqts_2026-0403.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115901/reqts_2026-0404.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115902/reqts_2026-0405.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115903/reqts_2026-0406.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115931/reqts_2026-0407.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115932/reqts_2026-0408.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115933/reqts_2026-0409.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115934/reqts_2026-0410.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115935/reqts_2026-0411.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115936/reqts_2026-0412.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115937/reqts_2026-0413.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115938/reqts_2026-0414.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115939/reqts_2026-0415.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115940/reqts_2026-0416.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115941/reqts_2026-0417.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115942/reqts_2026-0418.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115943/reqts_2026-0419.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115944/reqts_2026-0420.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115945/reqts_2026-0421.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115946/reqts_2026-0422.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115947/reqts_2026-0423.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115948/reqts_2026-0424.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115949/reqts_2026-0425.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115950/reqts_2026-0426.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115951/reqts_2026-0427.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115952/reqts_2026-0428.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115953/reqts_2026-0429.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115954/reqts_2026-0430.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115956/reqts_2026-0431.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115958/reqts_2026-0432.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115959/reqts_2026-0433.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115960/reqts_2026-0434.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115961/reqts_2026-0435.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115962/reqts_2026-0436.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115963/reqts_2026-0437.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115964/reqts_2026-0438.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115991/reqts_2026-0439.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115992/reqts_2026-0440.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115993/reqts_2026-0441.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115994/reqts_2026-0442.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115995/reqts_2026-0443.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115996/reqts_2026-0444.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115998/req_pedro_-_calcamento_eucaliptos.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115999/req_leandro_-_nome_do_trevo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116001/req_paulo_andre_-_congra_sec._cult.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116029/reqts_2026-0448.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116030/reqts_2026-0449.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116031/reqts_2026-0450.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116032/reqts_2026-0451.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116033/reqts_2026-0452.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116034/reqts_2026-0453.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116035/reqts_2026-0454.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116036/reqts_2026-0455.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116037/reqts_2026-0456.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116038/reqts_2026-0457.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116039/reqts_2026-0458.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116040/reqts_2026-0459.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116041/reqts_2026-0460.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116042/reqts_2026-0461.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116043/reqts_2026-0462.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116044/reqts_2026-0463.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116045/reqts_2026-0464.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116046/reqts_2026-0465.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116047/reqts_2026-0466.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116049/reqts_2026-0467.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116050/reqts_2026-0468.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116051/reqts_2026-0469.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116052/reqts_2026-0470.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116053/reqts_2026-0471.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116054/reqts_2026-0472.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116055/reqts_2026-0473.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116056/reqts_2026-0474.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116057/reqts_2026-0475.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116058/reqts_2026-0476.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116059/reqts_2026-0477.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116060/reqts_2026-0478.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116061/reqts_2026-0479.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116062/reqts_2026-0480.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116063/reqts_2026-0481.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116064/reqts_2026-0482.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116065/reqts_2026-0483.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116066/reqts_2026-0484.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116067/reqts_2026-0485.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116068/reqts_2026-0486.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116069/reqts_2026-0487.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116070/reqts_2026-0488.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116071/reqts_2026-0489.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116072/reqts_2026-0490.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116073/reqts_2026-0491.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116074/reqts_2026-0492.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116077/reqts_2026-0493.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116078/reqts_2026-0494.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115357/subst_pl_101_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116004/08_-_substitutivo_pl_25_-_cpuops.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116005/077.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115196/014.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115197/014.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115199/016.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115206/001_anexo_1.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115207/001_anexo_2.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115208/017.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115264/1280.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115265/1281.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115266/1283.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115267/1284.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115268/1286.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115269/1285.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115270/1287.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115271/1288.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115272/1289.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115273/1282.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115336/004.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115337/006.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115338/007.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115339/008.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115340/009.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115341/010.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115342/012.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115343/005.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115344/013.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115345/014.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115346/015.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115347/016.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115348/017.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115349/011.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115358/emissao_8321cd87ec4b7c9b7580ed38_protocolo-12--11.653-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115408/006_anexo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115409/008_anexo.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115410/007_anexo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115411/009_anexo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115451/018.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115452/020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115453/023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115454/024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115455/025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115456/021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115457/026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115458/027.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115459/028.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115460/019.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115461/032.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115462/037.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115463/033.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115464/038.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115465/029.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115466/022.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115467/039.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115468/030.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115469/034.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115470/040.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115471/031.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115472/041.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115473/042.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115474/043.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115475/044.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115476/045.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115477/046.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115478/035.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115479/036.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115538/048.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115539/055.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115540/073.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115541/065.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115542/051.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115543/052.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115544/053.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115545/056.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115546/058.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115547/061.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115548/010_anexo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115549/063.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115550/064.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115551/066.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115552/067.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115553/068.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115554/069.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115555/070.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115556/071.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115557/054.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115558/072.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115559/049.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115560/057.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115561/050.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115562/059.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115563/060.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115564/062.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115565/30_anexos.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115611/074.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115612/075.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115613/076.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115614/077.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115615/078.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115616/079.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115617/080.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115618/081.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115619/082.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115620/084.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115621/086.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115622/087.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115623/089.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115624/090.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115625/083.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115626/085.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115627/097.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115628/098.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115629/088.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115630/099.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115631/100.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115632/101.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115633/102.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115634/103.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115635/106.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115636/104.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115640/087-1.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115641/091.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115642/093.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115643/096.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115644/092.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115645/092_anexo.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115646/094.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115647/095.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115648/105.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115649/105_anexo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115650/011_anexo.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115651/012_anexo.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115697/013_anexo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115699/108.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115700/109.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115701/112.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115702/113.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115703/110.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115704/114.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115705/111.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115706/115.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115707/116.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115708/117.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115709/118.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115710/119.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115711/120.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115712/121.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115713/122.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115714/123.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115715/124.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115716/125.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115717/133.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115718/134.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115719/135.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115720/145.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115721/136.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115722/126.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115723/132.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115724/139.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115725/127.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115726/146.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115727/149.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115728/131.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115729/137.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115730/140.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115731/138.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115732/141.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115733/142.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115734/147.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115735/143.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115736/144.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115737/148.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115738/128.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115739/129.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115740/130.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115796/150.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115797/151.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115798/153.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115799/154.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115800/156.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115801/157.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115802/158.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115803/160.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115804/162.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115805/163.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115806/164.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115807/165.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115808/159.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115809/169.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115810/166.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115811/170.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115812/171.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115813/155.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115814/172.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115815/173.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115816/161.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115817/167.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115818/175.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115819/152.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115820/177.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115821/174.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115822/168.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115823/176.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115863/073.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115906/178.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115907/180.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115908/181.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115909/179.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115910/182.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115911/183.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115912/184.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115913/186.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115914/185.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115915/188.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115916/189.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115917/190.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115918/192.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115919/193.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115920/194.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115921/195.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115922/191.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115923/197.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115924/198.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115925/199.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115926/200.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115927/196.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115928/187.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115929/201.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115930/075.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115965/202.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115966/203.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115967/204.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115968/205.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115969/206.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115970/207.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115971/208.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115972/209.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115973/210.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115974/211.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115975/212.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115976/213.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115977/214.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115978/215.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115979/216.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115980/217.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115981/218.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115982/219.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115983/220.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115984/221.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115985/222.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115986/223.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115987/224.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115988/225.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115989/226.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/115990/227.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116006/228.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116007/229.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116008/231.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116009/232.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116010/233.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116011/234.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116012/235.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116013/236.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116014/238.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116015/239.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116016/240.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116017/241.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116018/242.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116019/243.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116020/237.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116021/245.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116022/246.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116023/247.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116024/248.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116025/249.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116026/250.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116027/244.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116028/230.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116076/015_anexo_1.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2026/116080/lc003_anexos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H214"/>
+  <dimension ref="A1:H888"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="81.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="212.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2890,5552 +10108,23076 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>129</v>
+        <v>100</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F31" t="s">
-        <v>64</v>
+        <v>135</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H31" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H36" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H37" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H38" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F40" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H40" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
       <c r="D41" t="s">
-        <v>177</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>178</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>179</v>
+        <v>117</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H41" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>182</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="D42" t="s">
-        <v>183</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="F42" t="s">
+      <c r="H42" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>186</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>187</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>100</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B43" t="s">
-[...14 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>190</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>191</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>122</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="E44" t="s">
+      <c r="H44" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>194</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>195</v>
+      </c>
+      <c r="D45" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>65</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B45" t="s">
-[...14 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>198</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>199</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F46" t="s">
-        <v>185</v>
+        <v>65</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H46" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>202</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>25</v>
+        <v>203</v>
       </c>
       <c r="D47" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F47" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H47" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>29</v>
+        <v>208</v>
       </c>
       <c r="D48" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>207</v>
+        <v>70</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H48" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>212</v>
       </c>
       <c r="D49" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F49" t="s">
-        <v>207</v>
+        <v>70</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H49" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>216</v>
       </c>
       <c r="D50" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="H50" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>41</v>
+        <v>220</v>
       </c>
       <c r="D51" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F51" t="s">
-        <v>185</v>
+        <v>100</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H51" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>45</v>
+        <v>224</v>
       </c>
       <c r="D52" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F52" t="s">
-        <v>185</v>
+        <v>100</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="H52" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="D53" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>185</v>
+        <v>65</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="H53" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>53</v>
+        <v>232</v>
       </c>
       <c r="D54" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F54" t="s">
-        <v>185</v>
+        <v>100</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="H54" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>58</v>
+        <v>236</v>
       </c>
       <c r="D55" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="F55" t="s">
-        <v>185</v>
+        <v>100</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="H55" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>240</v>
       </c>
       <c r="D56" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F56" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="H56" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D57" t="s">
         <v>17</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F57" t="s">
-        <v>234</v>
+        <v>19</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="H57" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>21</v>
+        <v>249</v>
       </c>
       <c r="D58" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F58" t="s">
-        <v>234</v>
+        <v>100</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="H58" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>25</v>
+        <v>253</v>
       </c>
       <c r="D59" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F59" t="s">
-        <v>129</v>
+        <v>100</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="H59" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>29</v>
+        <v>257</v>
       </c>
       <c r="D60" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="H60" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>33</v>
+        <v>261</v>
       </c>
       <c r="D61" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="H61" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="D62" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="H62" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>41</v>
+        <v>269</v>
       </c>
       <c r="D63" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F63" t="s">
-        <v>256</v>
+        <v>135</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="H63" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>45</v>
+        <v>273</v>
       </c>
       <c r="D64" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>135</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="H64" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>49</v>
+        <v>277</v>
       </c>
       <c r="D65" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>53</v>
+        <v>281</v>
       </c>
       <c r="D66" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F66" t="s">
-        <v>266</v>
+        <v>122</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="H66" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>58</v>
+        <v>285</v>
       </c>
       <c r="D67" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F67" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="H67" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>63</v>
+        <v>289</v>
       </c>
       <c r="D68" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="H68" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>68</v>
+        <v>293</v>
       </c>
       <c r="D69" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F69" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="H69" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>72</v>
+        <v>297</v>
       </c>
       <c r="D70" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F70" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>279</v>
+        <v>298</v>
       </c>
       <c r="H70" t="s">
-        <v>280</v>
+        <v>299</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>76</v>
+        <v>301</v>
       </c>
       <c r="D71" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F71" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>282</v>
+        <v>302</v>
       </c>
       <c r="H71" t="s">
-        <v>283</v>
+        <v>303</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>284</v>
+        <v>304</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>80</v>
+        <v>305</v>
       </c>
       <c r="D72" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F72" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>285</v>
+        <v>306</v>
       </c>
       <c r="H72" t="s">
-        <v>286</v>
+        <v>307</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>287</v>
+        <v>308</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>84</v>
+        <v>309</v>
       </c>
       <c r="D73" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F73" t="s">
-        <v>94</v>
+        <v>310</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="H73" t="s">
-        <v>289</v>
+        <v>312</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>89</v>
+        <v>314</v>
       </c>
       <c r="D74" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F74" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="H74" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>93</v>
+        <v>318</v>
       </c>
       <c r="D75" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F75" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>294</v>
+        <v>319</v>
       </c>
       <c r="H75" t="s">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>296</v>
+        <v>321</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>98</v>
+        <v>322</v>
       </c>
       <c r="D76" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F76" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>297</v>
+        <v>323</v>
       </c>
       <c r="H76" t="s">
-        <v>298</v>
+        <v>324</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>102</v>
+        <v>326</v>
       </c>
       <c r="D77" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F77" t="s">
-        <v>300</v>
+        <v>70</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="H77" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>106</v>
+        <v>330</v>
       </c>
       <c r="D78" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F78" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>304</v>
+        <v>331</v>
       </c>
       <c r="H78" t="s">
-        <v>305</v>
+        <v>332</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>306</v>
+        <v>333</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>110</v>
+        <v>334</v>
       </c>
       <c r="D79" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F79" t="s">
-        <v>300</v>
+        <v>117</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>307</v>
+        <v>335</v>
       </c>
       <c r="H79" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>309</v>
+        <v>337</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>115</v>
+        <v>338</v>
       </c>
       <c r="D80" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F80" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="H80" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>312</v>
+        <v>341</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>232</v>
+        <v>342</v>
       </c>
       <c r="E81" t="s">
-        <v>233</v>
+        <v>343</v>
       </c>
       <c r="F81" t="s">
-        <v>300</v>
+        <v>117</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>313</v>
+        <v>344</v>
       </c>
       <c r="H81" t="s">
-        <v>314</v>
+        <v>345</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>315</v>
+        <v>346</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>232</v>
+        <v>347</v>
       </c>
       <c r="E82" t="s">
-        <v>233</v>
+        <v>348</v>
       </c>
       <c r="F82" t="s">
-        <v>316</v>
+        <v>349</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>317</v>
+        <v>350</v>
       </c>
       <c r="H82" t="s">
-        <v>318</v>
+        <v>351</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>319</v>
+        <v>352</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>232</v>
+        <v>353</v>
       </c>
       <c r="E83" t="s">
-        <v>233</v>
+        <v>354</v>
       </c>
       <c r="F83" t="s">
-        <v>316</v>
+        <v>355</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>320</v>
+        <v>356</v>
       </c>
       <c r="H83" t="s">
-        <v>321</v>
+        <v>357</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>322</v>
+        <v>358</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="D84" t="s">
-        <v>232</v>
+        <v>353</v>
       </c>
       <c r="E84" t="s">
-        <v>233</v>
+        <v>354</v>
       </c>
       <c r="F84" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>323</v>
+        <v>359</v>
       </c>
       <c r="H84" t="s">
-        <v>324</v>
+        <v>360</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>325</v>
+        <v>361</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>232</v>
+        <v>362</v>
       </c>
       <c r="E85" t="s">
-        <v>233</v>
+        <v>363</v>
       </c>
       <c r="F85" t="s">
-        <v>85</v>
+        <v>364</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>326</v>
+        <v>365</v>
       </c>
       <c r="H85" t="s">
-        <v>327</v>
+        <v>366</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>328</v>
+        <v>367</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>141</v>
+        <v>23</v>
       </c>
       <c r="D86" t="s">
-        <v>232</v>
+        <v>362</v>
       </c>
       <c r="E86" t="s">
-        <v>233</v>
+        <v>363</v>
       </c>
       <c r="F86" t="s">
-        <v>85</v>
+        <v>364</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>329</v>
+        <v>368</v>
       </c>
       <c r="H86" t="s">
-        <v>330</v>
+        <v>369</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
       <c r="D87" t="s">
-        <v>232</v>
+        <v>362</v>
       </c>
       <c r="E87" t="s">
-        <v>233</v>
+        <v>363</v>
       </c>
       <c r="F87" t="s">
-        <v>85</v>
+        <v>364</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>332</v>
+        <v>371</v>
       </c>
       <c r="H87" t="s">
-        <v>333</v>
+        <v>372</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>334</v>
+        <v>373</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="D88" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E88" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F88" t="s">
-        <v>335</v>
+        <v>364</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>336</v>
+        <v>376</v>
       </c>
       <c r="H88" t="s">
-        <v>337</v>
+        <v>377</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>338</v>
+        <v>378</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="D89" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E89" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F89" t="s">
-        <v>85</v>
+        <v>364</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>339</v>
+        <v>379</v>
       </c>
       <c r="H89" t="s">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>341</v>
+        <v>381</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>157</v>
+        <v>27</v>
       </c>
       <c r="D90" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E90" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F90" t="s">
-        <v>266</v>
+        <v>364</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>342</v>
+        <v>382</v>
       </c>
       <c r="H90" t="s">
-        <v>343</v>
+        <v>383</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>344</v>
+        <v>384</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="D91" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E91" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F91" t="s">
-        <v>111</v>
+        <v>385</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>345</v>
+        <v>386</v>
       </c>
       <c r="H91" t="s">
-        <v>346</v>
+        <v>387</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>347</v>
+        <v>388</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>165</v>
+        <v>35</v>
       </c>
       <c r="D92" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E92" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F92" t="s">
-        <v>94</v>
+        <v>389</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>348</v>
+        <v>390</v>
       </c>
       <c r="H92" t="s">
-        <v>349</v>
+        <v>391</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>350</v>
+        <v>392</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>169</v>
+        <v>39</v>
       </c>
       <c r="D93" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E93" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F93" t="s">
-        <v>94</v>
+        <v>389</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>351</v>
+        <v>393</v>
       </c>
       <c r="H93" t="s">
-        <v>352</v>
+        <v>394</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>353</v>
+        <v>395</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>173</v>
+        <v>43</v>
       </c>
       <c r="D94" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E94" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F94" t="s">
-        <v>94</v>
+        <v>364</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>354</v>
+        <v>396</v>
       </c>
       <c r="H94" t="s">
-        <v>355</v>
+        <v>397</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>356</v>
+        <v>398</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>357</v>
+        <v>47</v>
       </c>
       <c r="D95" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E95" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F95" t="s">
-        <v>94</v>
+        <v>364</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>358</v>
+        <v>399</v>
       </c>
       <c r="H95" t="s">
-        <v>359</v>
+        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>360</v>
+        <v>401</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>361</v>
+        <v>51</v>
       </c>
       <c r="D96" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E96" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F96" t="s">
-        <v>94</v>
+        <v>364</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>362</v>
+        <v>402</v>
       </c>
       <c r="H96" t="s">
-        <v>363</v>
+        <v>403</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>404</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>55</v>
+      </c>
+      <c r="D97" t="s">
+        <v>374</v>
+      </c>
+      <c r="E97" t="s">
+        <v>375</v>
+      </c>
+      <c r="F97" t="s">
         <v>364</v>
       </c>
-      <c r="B97" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G97" s="1" t="s">
-        <v>366</v>
+        <v>405</v>
       </c>
       <c r="H97" t="s">
-        <v>367</v>
+        <v>406</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>368</v>
+        <v>407</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>369</v>
+        <v>59</v>
       </c>
       <c r="D98" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E98" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F98" t="s">
-        <v>13</v>
+        <v>364</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>370</v>
+        <v>408</v>
       </c>
       <c r="H98" t="s">
-        <v>371</v>
+        <v>409</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>372</v>
+        <v>410</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>373</v>
+        <v>64</v>
       </c>
       <c r="D99" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E99" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>364</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>374</v>
+        <v>411</v>
       </c>
       <c r="H99" t="s">
-        <v>375</v>
+        <v>412</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>376</v>
+        <v>413</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>377</v>
+        <v>69</v>
       </c>
       <c r="D100" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E100" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>378</v>
+        <v>414</v>
       </c>
       <c r="H100" t="s">
-        <v>379</v>
+        <v>415</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>380</v>
+        <v>416</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>381</v>
+        <v>74</v>
       </c>
       <c r="D101" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E101" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>364</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>382</v>
+        <v>417</v>
       </c>
       <c r="H101" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>384</v>
+        <v>419</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>385</v>
+        <v>78</v>
       </c>
       <c r="D102" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E102" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>364</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>386</v>
+        <v>420</v>
       </c>
       <c r="H102" t="s">
-        <v>387</v>
+        <v>421</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>388</v>
+        <v>422</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>389</v>
+        <v>82</v>
       </c>
       <c r="D103" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E103" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F103" t="s">
-        <v>300</v>
+        <v>364</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>390</v>
+        <v>423</v>
       </c>
       <c r="H103" t="s">
-        <v>391</v>
+        <v>424</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>392</v>
+        <v>425</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>393</v>
+        <v>86</v>
       </c>
       <c r="D104" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E104" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F104" t="s">
-        <v>300</v>
+        <v>91</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>394</v>
+        <v>426</v>
       </c>
       <c r="H104" t="s">
-        <v>395</v>
+        <v>427</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>396</v>
+        <v>428</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>397</v>
+        <v>90</v>
       </c>
       <c r="D105" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E105" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F105" t="s">
-        <v>300</v>
+        <v>385</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>398</v>
+        <v>429</v>
       </c>
       <c r="H105" t="s">
-        <v>399</v>
+        <v>430</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>400</v>
+        <v>431</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>401</v>
+        <v>95</v>
       </c>
       <c r="D106" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E106" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F106" t="s">
-        <v>300</v>
+        <v>432</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="H106" t="s">
-        <v>403</v>
+        <v>434</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>404</v>
+        <v>435</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>405</v>
+        <v>99</v>
       </c>
       <c r="D107" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E107" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F107" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>406</v>
+        <v>436</v>
       </c>
       <c r="H107" t="s">
-        <v>407</v>
+        <v>437</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>408</v>
+        <v>438</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>409</v>
+        <v>104</v>
       </c>
       <c r="D108" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E108" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F108" t="s">
-        <v>300</v>
+        <v>364</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>410</v>
+        <v>439</v>
       </c>
       <c r="H108" t="s">
-        <v>411</v>
+        <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>412</v>
+        <v>441</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>413</v>
+        <v>108</v>
       </c>
       <c r="D109" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E109" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F109" t="s">
-        <v>234</v>
+        <v>117</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>414</v>
+        <v>442</v>
       </c>
       <c r="H109" t="s">
-        <v>415</v>
+        <v>443</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>416</v>
+        <v>444</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>417</v>
+        <v>112</v>
       </c>
       <c r="D110" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E110" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F110" t="s">
-        <v>234</v>
+        <v>100</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>418</v>
+        <v>445</v>
       </c>
       <c r="H110" t="s">
-        <v>419</v>
+        <v>446</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>420</v>
+        <v>447</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>421</v>
+        <v>116</v>
       </c>
       <c r="D111" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E111" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F111" t="s">
-        <v>234</v>
+        <v>448</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>422</v>
+        <v>449</v>
       </c>
       <c r="H111" t="s">
-        <v>423</v>
+        <v>450</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>424</v>
+        <v>451</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>425</v>
+        <v>121</v>
       </c>
       <c r="D112" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E112" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F112" t="s">
-        <v>234</v>
+        <v>364</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>426</v>
+        <v>452</v>
       </c>
       <c r="H112" t="s">
-        <v>427</v>
+        <v>453</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>428</v>
+        <v>454</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>429</v>
+        <v>126</v>
       </c>
       <c r="D113" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E113" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F113" t="s">
-        <v>234</v>
+        <v>364</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="H113" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>433</v>
+        <v>130</v>
       </c>
       <c r="D114" t="s">
-        <v>232</v>
+        <v>374</v>
       </c>
       <c r="E114" t="s">
-        <v>233</v>
+        <v>375</v>
       </c>
       <c r="F114" t="s">
-        <v>234</v>
+        <v>364</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>434</v>
+        <v>458</v>
       </c>
       <c r="H114" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>436</v>
+        <v>460</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>437</v>
+        <v>10</v>
       </c>
       <c r="D115" t="s">
-        <v>232</v>
+        <v>461</v>
       </c>
       <c r="E115" t="s">
-        <v>233</v>
+        <v>462</v>
       </c>
       <c r="F115" t="s">
-        <v>59</v>
+        <v>385</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="H115" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>441</v>
+        <v>23</v>
       </c>
       <c r="D116" t="s">
-        <v>232</v>
+        <v>461</v>
       </c>
       <c r="E116" t="s">
-        <v>233</v>
+        <v>462</v>
       </c>
       <c r="F116" t="s">
-        <v>59</v>
+        <v>466</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="H116" t="s">
-        <v>443</v>
+        <v>468</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>445</v>
+        <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E117" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F117" t="s">
-        <v>59</v>
+        <v>204</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>446</v>
+        <v>472</v>
       </c>
       <c r="H117" t="s">
-        <v>447</v>
+        <v>473</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>448</v>
+        <v>474</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>449</v>
+        <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E118" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F118" t="s">
-        <v>59</v>
+        <v>204</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>450</v>
+        <v>475</v>
       </c>
       <c r="H118" t="s">
-        <v>451</v>
+        <v>476</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>452</v>
+        <v>477</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>453</v>
+        <v>27</v>
       </c>
       <c r="D119" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E119" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F119" t="s">
-        <v>59</v>
+        <v>204</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>454</v>
+        <v>478</v>
       </c>
       <c r="H119" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>456</v>
+        <v>480</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>457</v>
+        <v>31</v>
       </c>
       <c r="D120" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E120" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F120" t="s">
-        <v>64</v>
+        <v>135</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="H120" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>460</v>
+        <v>483</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>461</v>
+        <v>35</v>
       </c>
       <c r="D121" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E121" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F121" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>462</v>
+        <v>484</v>
       </c>
       <c r="H121" t="s">
-        <v>463</v>
+        <v>485</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>464</v>
+        <v>486</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>465</v>
+        <v>39</v>
       </c>
       <c r="D122" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E122" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F122" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="H122" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>469</v>
+        <v>43</v>
       </c>
       <c r="D123" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E123" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F123" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="H123" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>473</v>
+        <v>47</v>
       </c>
       <c r="D124" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E124" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F124" t="s">
-        <v>85</v>
+        <v>493</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="H124" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>477</v>
+        <v>51</v>
       </c>
       <c r="D125" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E125" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F125" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>478</v>
+        <v>497</v>
       </c>
       <c r="H125" t="s">
-        <v>479</v>
+        <v>498</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>480</v>
+        <v>499</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>481</v>
+        <v>55</v>
       </c>
       <c r="D126" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E126" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F126" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>482</v>
+        <v>500</v>
       </c>
       <c r="H126" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>485</v>
+        <v>59</v>
       </c>
       <c r="D127" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E127" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F127" t="s">
-        <v>266</v>
+        <v>503</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="H127" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>488</v>
+        <v>506</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>489</v>
+        <v>64</v>
       </c>
       <c r="D128" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E128" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F128" t="s">
-        <v>266</v>
+        <v>65</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="H128" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>493</v>
+        <v>69</v>
       </c>
       <c r="D129" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E129" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F129" t="s">
-        <v>266</v>
+        <v>65</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
       <c r="H129" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>497</v>
+        <v>74</v>
       </c>
       <c r="D130" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E130" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F130" t="s">
-        <v>316</v>
+        <v>65</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>498</v>
+        <v>513</v>
       </c>
       <c r="H130" t="s">
-        <v>499</v>
+        <v>514</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>501</v>
+        <v>78</v>
       </c>
       <c r="D131" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E131" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F131" t="s">
-        <v>316</v>
+        <v>65</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="H131" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>505</v>
+        <v>82</v>
       </c>
       <c r="D132" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E132" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F132" t="s">
-        <v>316</v>
+        <v>65</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="H132" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>509</v>
+        <v>86</v>
       </c>
       <c r="D133" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E133" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F133" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="H133" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>513</v>
+        <v>90</v>
       </c>
       <c r="D134" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E134" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F134" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="H134" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>517</v>
+        <v>95</v>
       </c>
       <c r="D135" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E135" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F135" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="H135" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>521</v>
+        <v>99</v>
       </c>
       <c r="D136" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E136" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F136" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="H136" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>525</v>
+        <v>104</v>
       </c>
       <c r="D137" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E137" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F137" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="H137" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>529</v>
+        <v>108</v>
       </c>
       <c r="D138" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E138" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F138" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="H138" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>533</v>
+        <v>112</v>
       </c>
       <c r="D139" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E139" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F139" t="s">
-        <v>129</v>
+        <v>241</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="H139" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>537</v>
+        <v>116</v>
       </c>
       <c r="D140" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E140" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F140" t="s">
-        <v>129</v>
+        <v>241</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="H140" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>541</v>
+        <v>121</v>
       </c>
       <c r="D141" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E141" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F141" t="s">
-        <v>129</v>
+        <v>241</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H141" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>545</v>
+        <v>126</v>
       </c>
       <c r="D142" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E142" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F142" t="s">
-        <v>111</v>
+        <v>241</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="H142" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>549</v>
+        <v>130</v>
       </c>
       <c r="D143" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E143" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F143" t="s">
-        <v>550</v>
+        <v>432</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H143" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>554</v>
+        <v>134</v>
       </c>
       <c r="D144" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E144" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F144" t="s">
-        <v>550</v>
+        <v>432</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>555</v>
       </c>
       <c r="H144" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>557</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
+        <v>139</v>
+      </c>
+      <c r="D145" t="s">
+        <v>470</v>
+      </c>
+      <c r="E145" t="s">
+        <v>471</v>
+      </c>
+      <c r="F145" t="s">
+        <v>91</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="D145" t="s">
-[...8 lines deleted...]
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>560</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>143</v>
+      </c>
+      <c r="D146" t="s">
+        <v>470</v>
+      </c>
+      <c r="E146" t="s">
+        <v>471</v>
+      </c>
+      <c r="F146" t="s">
+        <v>91</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="B146" t="s">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="H146" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>563</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>147</v>
+      </c>
+      <c r="D147" t="s">
+        <v>470</v>
+      </c>
+      <c r="E147" t="s">
+        <v>471</v>
+      </c>
+      <c r="F147" t="s">
+        <v>91</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H147" t="s">
         <v>565</v>
-      </c>
-[...19 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>570</v>
+        <v>151</v>
       </c>
       <c r="D148" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E148" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="H148" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>574</v>
+        <v>155</v>
       </c>
       <c r="D149" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E149" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
+        <v>570</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="H149" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>578</v>
+        <v>159</v>
       </c>
       <c r="D150" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E150" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F150" t="s">
-        <v>316</v>
+        <v>91</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="H150" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>582</v>
+        <v>163</v>
       </c>
       <c r="D151" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E151" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F151" t="s">
-        <v>316</v>
+        <v>503</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="H151" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>586</v>
+        <v>167</v>
       </c>
       <c r="D152" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E152" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F152" t="s">
-        <v>316</v>
+        <v>117</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="H152" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>590</v>
+        <v>171</v>
       </c>
       <c r="D153" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E153" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F153" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="H153" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>594</v>
+        <v>175</v>
       </c>
       <c r="D154" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E154" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F154" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="H154" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>598</v>
+        <v>179</v>
       </c>
       <c r="D155" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E155" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="H155" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>602</v>
+        <v>183</v>
       </c>
       <c r="D156" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E156" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F156" t="s">
-        <v>266</v>
+        <v>100</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="H156" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>606</v>
+        <v>187</v>
       </c>
       <c r="D157" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E157" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F157" t="s">
-        <v>266</v>
+        <v>100</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>607</v>
+        <v>595</v>
       </c>
       <c r="H157" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>610</v>
+        <v>191</v>
       </c>
       <c r="D158" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E158" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F158" t="s">
-        <v>266</v>
+        <v>19</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="H158" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>613</v>
+        <v>600</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>614</v>
+        <v>195</v>
       </c>
       <c r="D159" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E159" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F159" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="H159" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>618</v>
+        <v>199</v>
       </c>
       <c r="D160" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E160" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F160" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>619</v>
+        <v>604</v>
       </c>
       <c r="H160" t="s">
-        <v>620</v>
+        <v>605</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>621</v>
+        <v>606</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>622</v>
+        <v>203</v>
       </c>
       <c r="D161" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E161" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F161" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>623</v>
+        <v>607</v>
       </c>
       <c r="H161" t="s">
-        <v>624</v>
+        <v>608</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>625</v>
+        <v>609</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>626</v>
+        <v>208</v>
       </c>
       <c r="D162" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E162" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F162" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>627</v>
+        <v>610</v>
       </c>
       <c r="H162" t="s">
-        <v>628</v>
+        <v>611</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>629</v>
+        <v>612</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>630</v>
+        <v>212</v>
       </c>
       <c r="D163" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E163" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F163" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="H163" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>634</v>
+        <v>216</v>
       </c>
       <c r="D164" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E164" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F164" t="s">
-        <v>94</v>
+        <v>241</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>635</v>
+        <v>616</v>
       </c>
       <c r="H164" t="s">
-        <v>636</v>
+        <v>617</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>637</v>
+        <v>618</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>638</v>
+        <v>220</v>
       </c>
       <c r="D165" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E165" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F165" t="s">
-        <v>94</v>
+        <v>241</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>639</v>
+        <v>619</v>
       </c>
       <c r="H165" t="s">
-        <v>640</v>
+        <v>620</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>642</v>
+        <v>224</v>
       </c>
       <c r="D166" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E166" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F166" t="s">
-        <v>94</v>
+        <v>241</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="H166" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>645</v>
+        <v>624</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>646</v>
+        <v>228</v>
       </c>
       <c r="D167" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E167" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F167" t="s">
-        <v>94</v>
+        <v>241</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>647</v>
+        <v>625</v>
       </c>
       <c r="H167" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>649</v>
+        <v>627</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>650</v>
+        <v>232</v>
       </c>
       <c r="D168" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E168" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F168" t="s">
-        <v>94</v>
+        <v>241</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>651</v>
+        <v>628</v>
       </c>
       <c r="H168" t="s">
-        <v>652</v>
+        <v>629</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>653</v>
+        <v>630</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>654</v>
+        <v>236</v>
       </c>
       <c r="D169" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E169" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F169" t="s">
-        <v>94</v>
+        <v>241</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>655</v>
+        <v>631</v>
       </c>
       <c r="H169" t="s">
-        <v>656</v>
+        <v>632</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>657</v>
+        <v>633</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>658</v>
+        <v>240</v>
       </c>
       <c r="D170" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E170" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F170" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>659</v>
+        <v>634</v>
       </c>
       <c r="H170" t="s">
-        <v>660</v>
+        <v>635</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>661</v>
+        <v>636</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>662</v>
+        <v>245</v>
       </c>
       <c r="D171" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E171" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F171" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>663</v>
+        <v>637</v>
       </c>
       <c r="H171" t="s">
-        <v>664</v>
+        <v>638</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>665</v>
+        <v>639</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>666</v>
+        <v>249</v>
       </c>
       <c r="D172" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E172" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F172" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>667</v>
+        <v>640</v>
       </c>
       <c r="H172" t="s">
-        <v>668</v>
+        <v>641</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>669</v>
+        <v>642</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>670</v>
+        <v>253</v>
       </c>
       <c r="D173" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E173" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F173" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>671</v>
+        <v>643</v>
       </c>
       <c r="H173" t="s">
-        <v>672</v>
+        <v>644</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>673</v>
+        <v>645</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>674</v>
+        <v>257</v>
       </c>
       <c r="D174" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E174" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F174" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>675</v>
+        <v>646</v>
       </c>
       <c r="H174" t="s">
-        <v>676</v>
+        <v>647</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>677</v>
+        <v>648</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>678</v>
+        <v>261</v>
       </c>
       <c r="D175" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E175" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F175" t="s">
-        <v>300</v>
+        <v>204</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>679</v>
+        <v>649</v>
       </c>
       <c r="H175" t="s">
-        <v>680</v>
+        <v>650</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>681</v>
+        <v>651</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>682</v>
+        <v>265</v>
       </c>
       <c r="D176" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E176" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F176" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>683</v>
+        <v>652</v>
       </c>
       <c r="H176" t="s">
-        <v>684</v>
+        <v>653</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>685</v>
+        <v>654</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>686</v>
+        <v>269</v>
       </c>
       <c r="D177" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E177" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F177" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>687</v>
+        <v>655</v>
       </c>
       <c r="H177" t="s">
-        <v>688</v>
+        <v>656</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>689</v>
+        <v>657</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>690</v>
+        <v>273</v>
       </c>
       <c r="D178" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E178" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F178" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>691</v>
+        <v>658</v>
       </c>
       <c r="H178" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>693</v>
+        <v>660</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>694</v>
+        <v>277</v>
       </c>
       <c r="D179" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E179" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F179" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>695</v>
+        <v>661</v>
       </c>
       <c r="H179" t="s">
-        <v>696</v>
+        <v>662</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>697</v>
+        <v>663</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>698</v>
+        <v>281</v>
       </c>
       <c r="D180" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E180" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F180" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>699</v>
+        <v>664</v>
       </c>
       <c r="H180" t="s">
-        <v>700</v>
+        <v>665</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>701</v>
+        <v>666</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>702</v>
+        <v>285</v>
       </c>
       <c r="D181" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E181" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F181" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>703</v>
+        <v>667</v>
       </c>
       <c r="H181" t="s">
-        <v>704</v>
+        <v>668</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>705</v>
+        <v>669</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>706</v>
+        <v>289</v>
       </c>
       <c r="D182" t="s">
-        <v>232</v>
+        <v>470</v>
       </c>
       <c r="E182" t="s">
-        <v>233</v>
+        <v>471</v>
       </c>
       <c r="F182" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>707</v>
+        <v>670</v>
       </c>
       <c r="H182" t="s">
-        <v>708</v>
+        <v>671</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>709</v>
+        <v>672</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="D183" t="s">
-        <v>710</v>
+        <v>470</v>
       </c>
       <c r="E183" t="s">
-        <v>711</v>
+        <v>471</v>
       </c>
       <c r="F183" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>712</v>
+        <v>673</v>
       </c>
       <c r="H183" t="s">
-        <v>713</v>
+        <v>674</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>714</v>
+        <v>675</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>10</v>
+        <v>297</v>
       </c>
       <c r="D184" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E184" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F184" t="s">
-        <v>185</v>
+        <v>91</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>717</v>
+        <v>676</v>
       </c>
       <c r="H184" t="s">
-        <v>718</v>
+        <v>677</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>719</v>
+        <v>678</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>17</v>
+        <v>301</v>
       </c>
       <c r="D185" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E185" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F185" t="s">
-        <v>185</v>
+        <v>91</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>720</v>
+        <v>679</v>
       </c>
       <c r="H185" t="s">
-        <v>721</v>
+        <v>680</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>722</v>
+        <v>681</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>21</v>
+        <v>305</v>
       </c>
       <c r="D186" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E186" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F186" t="s">
-        <v>185</v>
+        <v>91</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>723</v>
+        <v>682</v>
       </c>
       <c r="H186" t="s">
-        <v>724</v>
+        <v>683</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>725</v>
+        <v>684</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>25</v>
+        <v>309</v>
       </c>
       <c r="D187" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E187" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F187" t="s">
-        <v>185</v>
+        <v>91</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>726</v>
+        <v>685</v>
       </c>
       <c r="H187" t="s">
-        <v>727</v>
+        <v>686</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>728</v>
+        <v>687</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>29</v>
+        <v>314</v>
       </c>
       <c r="D188" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E188" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F188" t="s">
-        <v>185</v>
+        <v>503</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>729</v>
+        <v>688</v>
       </c>
       <c r="H188" t="s">
-        <v>730</v>
+        <v>689</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>731</v>
+        <v>690</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>33</v>
+        <v>318</v>
       </c>
       <c r="D189" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E189" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F189" t="s">
-        <v>185</v>
+        <v>503</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>732</v>
+        <v>691</v>
       </c>
       <c r="H189" t="s">
-        <v>733</v>
+        <v>692</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>734</v>
+        <v>693</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>37</v>
+        <v>322</v>
       </c>
       <c r="D190" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E190" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F190" t="s">
-        <v>185</v>
+        <v>503</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>735</v>
+        <v>694</v>
       </c>
       <c r="H190" t="s">
-        <v>736</v>
+        <v>695</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>737</v>
+        <v>696</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>41</v>
+        <v>326</v>
       </c>
       <c r="D191" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E191" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F191" t="s">
-        <v>185</v>
+        <v>432</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>738</v>
+        <v>697</v>
       </c>
       <c r="H191" t="s">
-        <v>739</v>
+        <v>698</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>740</v>
+        <v>699</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>45</v>
+        <v>330</v>
       </c>
       <c r="D192" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E192" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F192" t="s">
-        <v>185</v>
+        <v>432</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>741</v>
+        <v>700</v>
       </c>
       <c r="H192" t="s">
-        <v>742</v>
+        <v>701</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>743</v>
+        <v>702</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>49</v>
+        <v>334</v>
       </c>
       <c r="D193" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E193" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F193" t="s">
-        <v>185</v>
+        <v>432</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>744</v>
+        <v>703</v>
       </c>
       <c r="H193" t="s">
-        <v>745</v>
+        <v>704</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>746</v>
+        <v>705</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>53</v>
+        <v>338</v>
       </c>
       <c r="D194" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E194" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F194" t="s">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>747</v>
+        <v>706</v>
       </c>
       <c r="H194" t="s">
-        <v>748</v>
+        <v>707</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>749</v>
+        <v>708</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>58</v>
+        <v>709</v>
       </c>
       <c r="D195" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E195" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F195" t="s">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>750</v>
+        <v>710</v>
       </c>
       <c r="H195" t="s">
-        <v>751</v>
+        <v>711</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>752</v>
+        <v>712</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>63</v>
+        <v>713</v>
       </c>
       <c r="D196" t="s">
+        <v>470</v>
+      </c>
+      <c r="E196" t="s">
+        <v>471</v>
+      </c>
+      <c r="F196" t="s">
+        <v>117</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H196" t="s">
         <v>715</v>
-      </c>
-[...10 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>755</v>
+        <v>716</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>68</v>
+        <v>717</v>
       </c>
       <c r="D197" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E197" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F197" t="s">
-        <v>185</v>
+        <v>100</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>756</v>
+        <v>718</v>
       </c>
       <c r="H197" t="s">
-        <v>757</v>
+        <v>719</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>758</v>
+        <v>720</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>72</v>
+        <v>721</v>
       </c>
       <c r="D198" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E198" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F198" t="s">
-        <v>185</v>
+        <v>122</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>759</v>
+        <v>722</v>
       </c>
       <c r="H198" t="s">
-        <v>760</v>
+        <v>723</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>761</v>
+        <v>724</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>76</v>
+        <v>725</v>
       </c>
       <c r="D199" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E199" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F199" t="s">
-        <v>185</v>
+        <v>122</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>762</v>
+        <v>726</v>
       </c>
       <c r="H199" t="s">
-        <v>763</v>
+        <v>727</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>764</v>
+        <v>728</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>80</v>
+        <v>729</v>
       </c>
       <c r="D200" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E200" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F200" t="s">
-        <v>185</v>
+        <v>135</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>765</v>
+        <v>730</v>
       </c>
       <c r="H200" t="s">
-        <v>766</v>
+        <v>731</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>767</v>
+        <v>732</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>84</v>
+        <v>733</v>
       </c>
       <c r="D201" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E201" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F201" t="s">
-        <v>185</v>
+        <v>135</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>768</v>
+        <v>734</v>
       </c>
       <c r="H201" t="s">
-        <v>769</v>
+        <v>735</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>770</v>
+        <v>736</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>89</v>
+        <v>737</v>
       </c>
       <c r="D202" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E202" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F202" t="s">
-        <v>185</v>
+        <v>135</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>771</v>
+        <v>738</v>
       </c>
       <c r="H202" t="s">
-        <v>772</v>
+        <v>739</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>773</v>
+        <v>740</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>93</v>
+        <v>741</v>
       </c>
       <c r="D203" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E203" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F203" t="s">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>774</v>
+        <v>742</v>
       </c>
       <c r="H203" t="s">
-        <v>775</v>
+        <v>743</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>776</v>
+        <v>744</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>98</v>
+        <v>745</v>
       </c>
       <c r="D204" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E204" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F204" t="s">
-        <v>185</v>
+        <v>310</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>777</v>
+        <v>746</v>
       </c>
       <c r="H204" t="s">
-        <v>778</v>
+        <v>747</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>779</v>
+        <v>748</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>102</v>
+        <v>749</v>
       </c>
       <c r="D205" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E205" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F205" t="s">
-        <v>185</v>
+        <v>310</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>780</v>
+        <v>750</v>
       </c>
       <c r="H205" t="s">
-        <v>781</v>
+        <v>751</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>782</v>
+        <v>752</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>106</v>
+        <v>753</v>
       </c>
       <c r="D206" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E206" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F206" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>783</v>
+        <v>754</v>
       </c>
       <c r="H206" t="s">
-        <v>784</v>
+        <v>755</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>785</v>
+        <v>756</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>110</v>
+        <v>757</v>
       </c>
       <c r="D207" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E207" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F207" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>786</v>
+        <v>758</v>
       </c>
       <c r="H207" t="s">
-        <v>787</v>
+        <v>759</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>788</v>
+        <v>760</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>115</v>
+        <v>761</v>
       </c>
       <c r="D208" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E208" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F208" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>789</v>
+        <v>762</v>
       </c>
       <c r="H208" t="s">
-        <v>790</v>
+        <v>763</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>791</v>
+        <v>764</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>120</v>
+        <v>765</v>
       </c>
       <c r="D209" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E209" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F209" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>792</v>
+        <v>766</v>
       </c>
       <c r="H209" t="s">
-        <v>793</v>
+        <v>767</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>794</v>
+        <v>768</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>124</v>
+        <v>769</v>
       </c>
       <c r="D210" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E210" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F210" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>795</v>
+        <v>770</v>
       </c>
       <c r="H210" t="s">
-        <v>796</v>
+        <v>771</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>797</v>
+        <v>772</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>128</v>
+        <v>773</v>
       </c>
       <c r="D211" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E211" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F211" t="s">
-        <v>185</v>
+        <v>432</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>798</v>
+        <v>774</v>
       </c>
       <c r="H211" t="s">
-        <v>799</v>
+        <v>775</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>800</v>
+        <v>776</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>133</v>
+        <v>777</v>
       </c>
       <c r="D212" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E212" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F212" t="s">
-        <v>185</v>
+        <v>432</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>801</v>
+        <v>778</v>
       </c>
       <c r="H212" t="s">
-        <v>802</v>
+        <v>779</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>803</v>
+        <v>780</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>137</v>
+        <v>781</v>
       </c>
       <c r="D213" t="s">
-        <v>715</v>
+        <v>470</v>
       </c>
       <c r="E213" t="s">
-        <v>716</v>
+        <v>471</v>
       </c>
       <c r="F213" t="s">
-        <v>185</v>
+        <v>432</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>804</v>
+        <v>782</v>
       </c>
       <c r="H213" t="s">
-        <v>805</v>
+        <v>783</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>784</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>785</v>
+      </c>
+      <c r="D214" t="s">
+        <v>470</v>
+      </c>
+      <c r="E214" t="s">
+        <v>471</v>
+      </c>
+      <c r="F214" t="s">
+        <v>117</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H214" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>788</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>789</v>
+      </c>
+      <c r="D215" t="s">
+        <v>470</v>
+      </c>
+      <c r="E215" t="s">
+        <v>471</v>
+      </c>
+      <c r="F215" t="s">
+        <v>117</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H215" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>792</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>793</v>
+      </c>
+      <c r="D216" t="s">
+        <v>470</v>
+      </c>
+      <c r="E216" t="s">
+        <v>471</v>
+      </c>
+      <c r="F216" t="s">
+        <v>19</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H216" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>796</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>797</v>
+      </c>
+      <c r="D217" t="s">
+        <v>470</v>
+      </c>
+      <c r="E217" t="s">
+        <v>471</v>
+      </c>
+      <c r="F217" t="s">
+        <v>503</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H217" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>800</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>801</v>
+      </c>
+      <c r="D218" t="s">
+        <v>470</v>
+      </c>
+      <c r="E218" t="s">
+        <v>471</v>
+      </c>
+      <c r="F218" t="s">
+        <v>503</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H218" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>804</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>805</v>
+      </c>
+      <c r="D219" t="s">
+        <v>470</v>
+      </c>
+      <c r="E219" t="s">
+        <v>471</v>
+      </c>
+      <c r="F219" t="s">
+        <v>503</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="B214" t="s">
-[...14 lines deleted...]
-      <c r="G214" s="1" t="s">
+      <c r="H219" t="s">
         <v>807</v>
       </c>
-      <c r="H214" t="s">
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
         <v>808</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>809</v>
+      </c>
+      <c r="D220" t="s">
+        <v>470</v>
+      </c>
+      <c r="E220" t="s">
+        <v>471</v>
+      </c>
+      <c r="F220" t="s">
+        <v>65</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H220" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>812</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>813</v>
+      </c>
+      <c r="D221" t="s">
+        <v>470</v>
+      </c>
+      <c r="E221" t="s">
+        <v>471</v>
+      </c>
+      <c r="F221" t="s">
+        <v>65</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H221" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>816</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>817</v>
+      </c>
+      <c r="D222" t="s">
+        <v>470</v>
+      </c>
+      <c r="E222" t="s">
+        <v>471</v>
+      </c>
+      <c r="F222" t="s">
+        <v>65</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H222" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>820</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>821</v>
+      </c>
+      <c r="D223" t="s">
+        <v>470</v>
+      </c>
+      <c r="E223" t="s">
+        <v>471</v>
+      </c>
+      <c r="F223" t="s">
+        <v>65</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H223" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>824</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>825</v>
+      </c>
+      <c r="D224" t="s">
+        <v>470</v>
+      </c>
+      <c r="E224" t="s">
+        <v>471</v>
+      </c>
+      <c r="F224" t="s">
+        <v>65</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H224" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>828</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>829</v>
+      </c>
+      <c r="D225" t="s">
+        <v>470</v>
+      </c>
+      <c r="E225" t="s">
+        <v>471</v>
+      </c>
+      <c r="F225" t="s">
+        <v>100</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H225" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>832</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>833</v>
+      </c>
+      <c r="D226" t="s">
+        <v>470</v>
+      </c>
+      <c r="E226" t="s">
+        <v>471</v>
+      </c>
+      <c r="F226" t="s">
+        <v>100</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H226" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>836</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>837</v>
+      </c>
+      <c r="D227" t="s">
+        <v>470</v>
+      </c>
+      <c r="E227" t="s">
+        <v>471</v>
+      </c>
+      <c r="F227" t="s">
+        <v>100</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H227" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>840</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>841</v>
+      </c>
+      <c r="D228" t="s">
+        <v>470</v>
+      </c>
+      <c r="E228" t="s">
+        <v>471</v>
+      </c>
+      <c r="F228" t="s">
+        <v>100</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H228" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>844</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>845</v>
+      </c>
+      <c r="D229" t="s">
+        <v>470</v>
+      </c>
+      <c r="E229" t="s">
+        <v>471</v>
+      </c>
+      <c r="F229" t="s">
+        <v>100</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H229" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>848</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>849</v>
+      </c>
+      <c r="D230" t="s">
+        <v>470</v>
+      </c>
+      <c r="E230" t="s">
+        <v>471</v>
+      </c>
+      <c r="F230" t="s">
+        <v>100</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H230" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>852</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>853</v>
+      </c>
+      <c r="D231" t="s">
+        <v>470</v>
+      </c>
+      <c r="E231" t="s">
+        <v>471</v>
+      </c>
+      <c r="F231" t="s">
+        <v>241</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H231" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>856</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>857</v>
+      </c>
+      <c r="D232" t="s">
+        <v>470</v>
+      </c>
+      <c r="E232" t="s">
+        <v>471</v>
+      </c>
+      <c r="F232" t="s">
+        <v>241</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H232" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>860</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>861</v>
+      </c>
+      <c r="D233" t="s">
+        <v>470</v>
+      </c>
+      <c r="E233" t="s">
+        <v>471</v>
+      </c>
+      <c r="F233" t="s">
+        <v>241</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H233" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>864</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>865</v>
+      </c>
+      <c r="D234" t="s">
+        <v>470</v>
+      </c>
+      <c r="E234" t="s">
+        <v>471</v>
+      </c>
+      <c r="F234" t="s">
+        <v>241</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H234" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>868</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>869</v>
+      </c>
+      <c r="D235" t="s">
+        <v>470</v>
+      </c>
+      <c r="E235" t="s">
+        <v>471</v>
+      </c>
+      <c r="F235" t="s">
+        <v>241</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H235" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>872</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>873</v>
+      </c>
+      <c r="D236" t="s">
+        <v>470</v>
+      </c>
+      <c r="E236" t="s">
+        <v>471</v>
+      </c>
+      <c r="F236" t="s">
+        <v>241</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H236" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>876</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>877</v>
+      </c>
+      <c r="D237" t="s">
+        <v>470</v>
+      </c>
+      <c r="E237" t="s">
+        <v>471</v>
+      </c>
+      <c r="F237" t="s">
+        <v>122</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H237" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>880</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>881</v>
+      </c>
+      <c r="D238" t="s">
+        <v>470</v>
+      </c>
+      <c r="E238" t="s">
+        <v>471</v>
+      </c>
+      <c r="F238" t="s">
+        <v>91</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H238" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>884</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>885</v>
+      </c>
+      <c r="D239" t="s">
+        <v>470</v>
+      </c>
+      <c r="E239" t="s">
+        <v>471</v>
+      </c>
+      <c r="F239" t="s">
+        <v>91</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H239" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>888</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>889</v>
+      </c>
+      <c r="D240" t="s">
+        <v>470</v>
+      </c>
+      <c r="E240" t="s">
+        <v>471</v>
+      </c>
+      <c r="F240" t="s">
+        <v>91</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H240" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>892</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>893</v>
+      </c>
+      <c r="D241" t="s">
+        <v>470</v>
+      </c>
+      <c r="E241" t="s">
+        <v>471</v>
+      </c>
+      <c r="F241" t="s">
+        <v>91</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H241" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>896</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>897</v>
+      </c>
+      <c r="D242" t="s">
+        <v>470</v>
+      </c>
+      <c r="E242" t="s">
+        <v>471</v>
+      </c>
+      <c r="F242" t="s">
+        <v>91</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H242" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>900</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>901</v>
+      </c>
+      <c r="D243" t="s">
+        <v>470</v>
+      </c>
+      <c r="E243" t="s">
+        <v>471</v>
+      </c>
+      <c r="F243" t="s">
+        <v>91</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H243" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>904</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>905</v>
+      </c>
+      <c r="D244" t="s">
+        <v>470</v>
+      </c>
+      <c r="E244" t="s">
+        <v>471</v>
+      </c>
+      <c r="F244" t="s">
+        <v>19</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H244" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>908</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>909</v>
+      </c>
+      <c r="D245" t="s">
+        <v>470</v>
+      </c>
+      <c r="E245" t="s">
+        <v>471</v>
+      </c>
+      <c r="F245" t="s">
+        <v>19</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H245" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>912</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>913</v>
+      </c>
+      <c r="D246" t="s">
+        <v>470</v>
+      </c>
+      <c r="E246" t="s">
+        <v>471</v>
+      </c>
+      <c r="F246" t="s">
+        <v>19</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H246" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>916</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>917</v>
+      </c>
+      <c r="D247" t="s">
+        <v>470</v>
+      </c>
+      <c r="E247" t="s">
+        <v>471</v>
+      </c>
+      <c r="F247" t="s">
+        <v>19</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H247" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>920</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>921</v>
+      </c>
+      <c r="D248" t="s">
+        <v>470</v>
+      </c>
+      <c r="E248" t="s">
+        <v>471</v>
+      </c>
+      <c r="F248" t="s">
+        <v>19</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H248" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>924</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>925</v>
+      </c>
+      <c r="D249" t="s">
+        <v>470</v>
+      </c>
+      <c r="E249" t="s">
+        <v>471</v>
+      </c>
+      <c r="F249" t="s">
+        <v>19</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H249" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>928</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>929</v>
+      </c>
+      <c r="D250" t="s">
+        <v>470</v>
+      </c>
+      <c r="E250" t="s">
+        <v>471</v>
+      </c>
+      <c r="F250" t="s">
+        <v>241</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H250" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>932</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>933</v>
+      </c>
+      <c r="D251" t="s">
+        <v>470</v>
+      </c>
+      <c r="E251" t="s">
+        <v>471</v>
+      </c>
+      <c r="F251" t="s">
+        <v>241</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H251" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>936</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>937</v>
+      </c>
+      <c r="D252" t="s">
+        <v>470</v>
+      </c>
+      <c r="E252" t="s">
+        <v>471</v>
+      </c>
+      <c r="F252" t="s">
+        <v>241</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H252" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>940</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>941</v>
+      </c>
+      <c r="D253" t="s">
+        <v>470</v>
+      </c>
+      <c r="E253" t="s">
+        <v>471</v>
+      </c>
+      <c r="F253" t="s">
+        <v>241</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H253" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>944</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>945</v>
+      </c>
+      <c r="D254" t="s">
+        <v>470</v>
+      </c>
+      <c r="E254" t="s">
+        <v>471</v>
+      </c>
+      <c r="F254" t="s">
+        <v>241</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H254" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>948</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>949</v>
+      </c>
+      <c r="D255" t="s">
+        <v>470</v>
+      </c>
+      <c r="E255" t="s">
+        <v>471</v>
+      </c>
+      <c r="F255" t="s">
+        <v>241</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H255" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>952</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>953</v>
+      </c>
+      <c r="D256" t="s">
+        <v>470</v>
+      </c>
+      <c r="E256" t="s">
+        <v>471</v>
+      </c>
+      <c r="F256" t="s">
+        <v>503</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H256" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>956</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>957</v>
+      </c>
+      <c r="D257" t="s">
+        <v>470</v>
+      </c>
+      <c r="E257" t="s">
+        <v>471</v>
+      </c>
+      <c r="F257" t="s">
+        <v>135</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H257" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>960</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>961</v>
+      </c>
+      <c r="D258" t="s">
+        <v>470</v>
+      </c>
+      <c r="E258" t="s">
+        <v>471</v>
+      </c>
+      <c r="F258" t="s">
+        <v>135</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H258" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>964</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>965</v>
+      </c>
+      <c r="D259" t="s">
+        <v>470</v>
+      </c>
+      <c r="E259" t="s">
+        <v>471</v>
+      </c>
+      <c r="F259" t="s">
+        <v>135</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H259" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>968</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>969</v>
+      </c>
+      <c r="D260" t="s">
+        <v>470</v>
+      </c>
+      <c r="E260" t="s">
+        <v>471</v>
+      </c>
+      <c r="F260" t="s">
+        <v>135</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H260" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>972</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>973</v>
+      </c>
+      <c r="D261" t="s">
+        <v>470</v>
+      </c>
+      <c r="E261" t="s">
+        <v>471</v>
+      </c>
+      <c r="F261" t="s">
+        <v>100</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H261" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>976</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>977</v>
+      </c>
+      <c r="D262" t="s">
+        <v>470</v>
+      </c>
+      <c r="E262" t="s">
+        <v>471</v>
+      </c>
+      <c r="F262" t="s">
+        <v>100</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H262" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>980</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>981</v>
+      </c>
+      <c r="D263" t="s">
+        <v>470</v>
+      </c>
+      <c r="E263" t="s">
+        <v>471</v>
+      </c>
+      <c r="F263" t="s">
+        <v>100</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H263" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>984</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>985</v>
+      </c>
+      <c r="D264" t="s">
+        <v>470</v>
+      </c>
+      <c r="E264" t="s">
+        <v>471</v>
+      </c>
+      <c r="F264" t="s">
+        <v>100</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H264" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>988</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>989</v>
+      </c>
+      <c r="D265" t="s">
+        <v>470</v>
+      </c>
+      <c r="E265" t="s">
+        <v>471</v>
+      </c>
+      <c r="F265" t="s">
+        <v>100</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H265" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>992</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>993</v>
+      </c>
+      <c r="D266" t="s">
+        <v>470</v>
+      </c>
+      <c r="E266" t="s">
+        <v>471</v>
+      </c>
+      <c r="F266" t="s">
+        <v>100</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H266" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>996</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>997</v>
+      </c>
+      <c r="D267" t="s">
+        <v>470</v>
+      </c>
+      <c r="E267" t="s">
+        <v>471</v>
+      </c>
+      <c r="F267" t="s">
+        <v>204</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H267" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D268" t="s">
+        <v>470</v>
+      </c>
+      <c r="E268" t="s">
+        <v>471</v>
+      </c>
+      <c r="F268" t="s">
+        <v>204</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D269" t="s">
+        <v>470</v>
+      </c>
+      <c r="E269" t="s">
+        <v>471</v>
+      </c>
+      <c r="F269" t="s">
+        <v>204</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D270" t="s">
+        <v>470</v>
+      </c>
+      <c r="E270" t="s">
+        <v>471</v>
+      </c>
+      <c r="F270" t="s">
+        <v>204</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D271" t="s">
+        <v>470</v>
+      </c>
+      <c r="E271" t="s">
+        <v>471</v>
+      </c>
+      <c r="F271" t="s">
+        <v>204</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D272" t="s">
+        <v>470</v>
+      </c>
+      <c r="E272" t="s">
+        <v>471</v>
+      </c>
+      <c r="F272" t="s">
+        <v>204</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D273" t="s">
+        <v>470</v>
+      </c>
+      <c r="E273" t="s">
+        <v>471</v>
+      </c>
+      <c r="F273" t="s">
+        <v>70</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D274" t="s">
+        <v>470</v>
+      </c>
+      <c r="E274" t="s">
+        <v>471</v>
+      </c>
+      <c r="F274" t="s">
+        <v>91</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D275" t="s">
+        <v>470</v>
+      </c>
+      <c r="E275" t="s">
+        <v>471</v>
+      </c>
+      <c r="F275" t="s">
+        <v>91</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D276" t="s">
+        <v>470</v>
+      </c>
+      <c r="E276" t="s">
+        <v>471</v>
+      </c>
+      <c r="F276" t="s">
+        <v>91</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D277" t="s">
+        <v>470</v>
+      </c>
+      <c r="E277" t="s">
+        <v>471</v>
+      </c>
+      <c r="F277" t="s">
+        <v>91</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D278" t="s">
+        <v>470</v>
+      </c>
+      <c r="E278" t="s">
+        <v>471</v>
+      </c>
+      <c r="F278" t="s">
+        <v>91</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D279" t="s">
+        <v>470</v>
+      </c>
+      <c r="E279" t="s">
+        <v>471</v>
+      </c>
+      <c r="F279" t="s">
+        <v>91</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D280" t="s">
+        <v>470</v>
+      </c>
+      <c r="E280" t="s">
+        <v>471</v>
+      </c>
+      <c r="F280" t="s">
+        <v>204</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D281" t="s">
+        <v>470</v>
+      </c>
+      <c r="E281" t="s">
+        <v>471</v>
+      </c>
+      <c r="F281" t="s">
+        <v>204</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D282" t="s">
+        <v>470</v>
+      </c>
+      <c r="E282" t="s">
+        <v>471</v>
+      </c>
+      <c r="F282" t="s">
+        <v>204</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D283" t="s">
+        <v>470</v>
+      </c>
+      <c r="E283" t="s">
+        <v>471</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D284" t="s">
+        <v>470</v>
+      </c>
+      <c r="E284" t="s">
+        <v>471</v>
+      </c>
+      <c r="F284" t="s">
+        <v>204</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D285" t="s">
+        <v>470</v>
+      </c>
+      <c r="E285" t="s">
+        <v>471</v>
+      </c>
+      <c r="F285" t="s">
+        <v>204</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D286" t="s">
+        <v>470</v>
+      </c>
+      <c r="E286" t="s">
+        <v>471</v>
+      </c>
+      <c r="F286" t="s">
+        <v>70</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D287" t="s">
+        <v>470</v>
+      </c>
+      <c r="E287" t="s">
+        <v>471</v>
+      </c>
+      <c r="F287" t="s">
+        <v>70</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D288" t="s">
+        <v>470</v>
+      </c>
+      <c r="E288" t="s">
+        <v>471</v>
+      </c>
+      <c r="F288" t="s">
+        <v>70</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D289" t="s">
+        <v>470</v>
+      </c>
+      <c r="E289" t="s">
+        <v>471</v>
+      </c>
+      <c r="F289" t="s">
+        <v>70</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D290" t="s">
+        <v>470</v>
+      </c>
+      <c r="E290" t="s">
+        <v>471</v>
+      </c>
+      <c r="F290" t="s">
+        <v>19</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D291" t="s">
+        <v>470</v>
+      </c>
+      <c r="E291" t="s">
+        <v>471</v>
+      </c>
+      <c r="F291" t="s">
+        <v>19</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D292" t="s">
+        <v>470</v>
+      </c>
+      <c r="E292" t="s">
+        <v>471</v>
+      </c>
+      <c r="F292" t="s">
+        <v>100</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D293" t="s">
+        <v>470</v>
+      </c>
+      <c r="E293" t="s">
+        <v>471</v>
+      </c>
+      <c r="F293" t="s">
+        <v>100</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D294" t="s">
+        <v>470</v>
+      </c>
+      <c r="E294" t="s">
+        <v>471</v>
+      </c>
+      <c r="F294" t="s">
+        <v>100</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D295" t="s">
+        <v>470</v>
+      </c>
+      <c r="E295" t="s">
+        <v>471</v>
+      </c>
+      <c r="F295" t="s">
+        <v>100</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D296" t="s">
+        <v>470</v>
+      </c>
+      <c r="E296" t="s">
+        <v>471</v>
+      </c>
+      <c r="F296" t="s">
+        <v>100</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D297" t="s">
+        <v>470</v>
+      </c>
+      <c r="E297" t="s">
+        <v>471</v>
+      </c>
+      <c r="F297" t="s">
+        <v>100</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D298" t="s">
+        <v>470</v>
+      </c>
+      <c r="E298" t="s">
+        <v>471</v>
+      </c>
+      <c r="F298" t="s">
+        <v>432</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D299" t="s">
+        <v>470</v>
+      </c>
+      <c r="E299" t="s">
+        <v>471</v>
+      </c>
+      <c r="F299" t="s">
+        <v>432</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D300" t="s">
+        <v>470</v>
+      </c>
+      <c r="E300" t="s">
+        <v>471</v>
+      </c>
+      <c r="F300" t="s">
+        <v>432</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D301" t="s">
+        <v>470</v>
+      </c>
+      <c r="E301" t="s">
+        <v>471</v>
+      </c>
+      <c r="F301" t="s">
+        <v>65</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D302" t="s">
+        <v>470</v>
+      </c>
+      <c r="E302" t="s">
+        <v>471</v>
+      </c>
+      <c r="F302" t="s">
+        <v>503</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D303" t="s">
+        <v>470</v>
+      </c>
+      <c r="E303" t="s">
+        <v>471</v>
+      </c>
+      <c r="F303" t="s">
+        <v>503</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D304" t="s">
+        <v>470</v>
+      </c>
+      <c r="E304" t="s">
+        <v>471</v>
+      </c>
+      <c r="F304" t="s">
+        <v>310</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D305" t="s">
+        <v>470</v>
+      </c>
+      <c r="E305" t="s">
+        <v>471</v>
+      </c>
+      <c r="F305" t="s">
+        <v>310</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D306" t="s">
+        <v>470</v>
+      </c>
+      <c r="E306" t="s">
+        <v>471</v>
+      </c>
+      <c r="F306" t="s">
+        <v>310</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D307" t="s">
+        <v>470</v>
+      </c>
+      <c r="E307" t="s">
+        <v>471</v>
+      </c>
+      <c r="F307" t="s">
+        <v>310</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D308" t="s">
+        <v>470</v>
+      </c>
+      <c r="E308" t="s">
+        <v>471</v>
+      </c>
+      <c r="F308" t="s">
+        <v>310</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D309" t="s">
+        <v>470</v>
+      </c>
+      <c r="E309" t="s">
+        <v>471</v>
+      </c>
+      <c r="F309" t="s">
+        <v>19</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D310" t="s">
+        <v>470</v>
+      </c>
+      <c r="E310" t="s">
+        <v>471</v>
+      </c>
+      <c r="F310" t="s">
+        <v>19</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D311" t="s">
+        <v>470</v>
+      </c>
+      <c r="E311" t="s">
+        <v>471</v>
+      </c>
+      <c r="F311" t="s">
+        <v>91</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D312" t="s">
+        <v>470</v>
+      </c>
+      <c r="E312" t="s">
+        <v>471</v>
+      </c>
+      <c r="F312" t="s">
+        <v>91</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D313" t="s">
+        <v>470</v>
+      </c>
+      <c r="E313" t="s">
+        <v>471</v>
+      </c>
+      <c r="F313" t="s">
+        <v>91</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D314" t="s">
+        <v>470</v>
+      </c>
+      <c r="E314" t="s">
+        <v>471</v>
+      </c>
+      <c r="F314" t="s">
+        <v>91</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D315" t="s">
+        <v>470</v>
+      </c>
+      <c r="E315" t="s">
+        <v>471</v>
+      </c>
+      <c r="F315" t="s">
+        <v>91</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D316" t="s">
+        <v>470</v>
+      </c>
+      <c r="E316" t="s">
+        <v>471</v>
+      </c>
+      <c r="F316" t="s">
+        <v>241</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D317" t="s">
+        <v>470</v>
+      </c>
+      <c r="E317" t="s">
+        <v>471</v>
+      </c>
+      <c r="F317" t="s">
+        <v>241</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D318" t="s">
+        <v>470</v>
+      </c>
+      <c r="E318" t="s">
+        <v>471</v>
+      </c>
+      <c r="F318" t="s">
+        <v>241</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D319" t="s">
+        <v>470</v>
+      </c>
+      <c r="E319" t="s">
+        <v>471</v>
+      </c>
+      <c r="F319" t="s">
+        <v>241</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D320" t="s">
+        <v>470</v>
+      </c>
+      <c r="E320" t="s">
+        <v>471</v>
+      </c>
+      <c r="F320" t="s">
+        <v>241</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D321" t="s">
+        <v>470</v>
+      </c>
+      <c r="E321" t="s">
+        <v>471</v>
+      </c>
+      <c r="F321" t="s">
+        <v>241</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D322" t="s">
+        <v>470</v>
+      </c>
+      <c r="E322" t="s">
+        <v>471</v>
+      </c>
+      <c r="F322" t="s">
+        <v>122</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D323" t="s">
+        <v>470</v>
+      </c>
+      <c r="E323" t="s">
+        <v>471</v>
+      </c>
+      <c r="F323" t="s">
+        <v>91</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D324" t="s">
+        <v>470</v>
+      </c>
+      <c r="E324" t="s">
+        <v>471</v>
+      </c>
+      <c r="F324" t="s">
+        <v>91</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D325" t="s">
+        <v>470</v>
+      </c>
+      <c r="E325" t="s">
+        <v>471</v>
+      </c>
+      <c r="F325" t="s">
+        <v>91</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D326" t="s">
+        <v>470</v>
+      </c>
+      <c r="E326" t="s">
+        <v>471</v>
+      </c>
+      <c r="F326" t="s">
+        <v>91</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D327" t="s">
+        <v>470</v>
+      </c>
+      <c r="E327" t="s">
+        <v>471</v>
+      </c>
+      <c r="F327" t="s">
+        <v>91</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D328" t="s">
+        <v>470</v>
+      </c>
+      <c r="E328" t="s">
+        <v>471</v>
+      </c>
+      <c r="F328" t="s">
+        <v>91</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D329" t="s">
+        <v>470</v>
+      </c>
+      <c r="E329" t="s">
+        <v>471</v>
+      </c>
+      <c r="F329" t="s">
+        <v>100</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D330" t="s">
+        <v>470</v>
+      </c>
+      <c r="E330" t="s">
+        <v>471</v>
+      </c>
+      <c r="F330" t="s">
+        <v>100</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D331" t="s">
+        <v>470</v>
+      </c>
+      <c r="E331" t="s">
+        <v>471</v>
+      </c>
+      <c r="F331" t="s">
+        <v>100</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D332" t="s">
+        <v>470</v>
+      </c>
+      <c r="E332" t="s">
+        <v>471</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D333" t="s">
+        <v>470</v>
+      </c>
+      <c r="E333" t="s">
+        <v>471</v>
+      </c>
+      <c r="F333" t="s">
+        <v>100</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D334" t="s">
+        <v>470</v>
+      </c>
+      <c r="E334" t="s">
+        <v>471</v>
+      </c>
+      <c r="F334" t="s">
+        <v>432</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D335" t="s">
+        <v>470</v>
+      </c>
+      <c r="E335" t="s">
+        <v>471</v>
+      </c>
+      <c r="F335" t="s">
+        <v>432</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D336" t="s">
+        <v>470</v>
+      </c>
+      <c r="E336" t="s">
+        <v>471</v>
+      </c>
+      <c r="F336" t="s">
+        <v>19</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D337" t="s">
+        <v>470</v>
+      </c>
+      <c r="E337" t="s">
+        <v>471</v>
+      </c>
+      <c r="F337" t="s">
+        <v>241</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D338" t="s">
+        <v>470</v>
+      </c>
+      <c r="E338" t="s">
+        <v>471</v>
+      </c>
+      <c r="F338" t="s">
+        <v>241</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D339" t="s">
+        <v>470</v>
+      </c>
+      <c r="E339" t="s">
+        <v>471</v>
+      </c>
+      <c r="F339" t="s">
+        <v>241</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D340" t="s">
+        <v>470</v>
+      </c>
+      <c r="E340" t="s">
+        <v>471</v>
+      </c>
+      <c r="F340" t="s">
+        <v>241</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D341" t="s">
+        <v>470</v>
+      </c>
+      <c r="E341" t="s">
+        <v>471</v>
+      </c>
+      <c r="F341" t="s">
+        <v>241</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D342" t="s">
+        <v>470</v>
+      </c>
+      <c r="E342" t="s">
+        <v>471</v>
+      </c>
+      <c r="F342" t="s">
+        <v>310</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D343" t="s">
+        <v>470</v>
+      </c>
+      <c r="E343" t="s">
+        <v>471</v>
+      </c>
+      <c r="F343" t="s">
+        <v>117</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D344" t="s">
+        <v>470</v>
+      </c>
+      <c r="E344" t="s">
+        <v>471</v>
+      </c>
+      <c r="F344" t="s">
+        <v>117</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D345" t="s">
+        <v>470</v>
+      </c>
+      <c r="E345" t="s">
+        <v>471</v>
+      </c>
+      <c r="F345" t="s">
+        <v>65</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D346" t="s">
+        <v>470</v>
+      </c>
+      <c r="E346" t="s">
+        <v>471</v>
+      </c>
+      <c r="F346" t="s">
+        <v>204</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D347" t="s">
+        <v>470</v>
+      </c>
+      <c r="E347" t="s">
+        <v>471</v>
+      </c>
+      <c r="F347" t="s">
+        <v>204</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D348" t="s">
+        <v>470</v>
+      </c>
+      <c r="E348" t="s">
+        <v>471</v>
+      </c>
+      <c r="F348" t="s">
+        <v>204</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D349" t="s">
+        <v>470</v>
+      </c>
+      <c r="E349" t="s">
+        <v>471</v>
+      </c>
+      <c r="F349" t="s">
+        <v>204</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D350" t="s">
+        <v>470</v>
+      </c>
+      <c r="E350" t="s">
+        <v>471</v>
+      </c>
+      <c r="F350" t="s">
+        <v>204</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D351" t="s">
+        <v>470</v>
+      </c>
+      <c r="E351" t="s">
+        <v>471</v>
+      </c>
+      <c r="F351" t="s">
+        <v>204</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D352" t="s">
+        <v>470</v>
+      </c>
+      <c r="E352" t="s">
+        <v>471</v>
+      </c>
+      <c r="F352" t="s">
+        <v>70</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D353" t="s">
+        <v>470</v>
+      </c>
+      <c r="E353" t="s">
+        <v>471</v>
+      </c>
+      <c r="F353" t="s">
+        <v>70</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D354" t="s">
+        <v>470</v>
+      </c>
+      <c r="E354" t="s">
+        <v>471</v>
+      </c>
+      <c r="F354" t="s">
+        <v>432</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D355" t="s">
+        <v>470</v>
+      </c>
+      <c r="E355" t="s">
+        <v>471</v>
+      </c>
+      <c r="F355" t="s">
+        <v>432</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D356" t="s">
+        <v>470</v>
+      </c>
+      <c r="E356" t="s">
+        <v>471</v>
+      </c>
+      <c r="F356" t="s">
+        <v>432</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D357" t="s">
+        <v>470</v>
+      </c>
+      <c r="E357" t="s">
+        <v>471</v>
+      </c>
+      <c r="F357" t="s">
+        <v>19</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D358" t="s">
+        <v>470</v>
+      </c>
+      <c r="E358" t="s">
+        <v>471</v>
+      </c>
+      <c r="F358" t="s">
+        <v>19</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D359" t="s">
+        <v>470</v>
+      </c>
+      <c r="E359" t="s">
+        <v>471</v>
+      </c>
+      <c r="F359" t="s">
+        <v>19</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D360" t="s">
+        <v>470</v>
+      </c>
+      <c r="E360" t="s">
+        <v>471</v>
+      </c>
+      <c r="F360" t="s">
+        <v>19</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D361" t="s">
+        <v>470</v>
+      </c>
+      <c r="E361" t="s">
+        <v>471</v>
+      </c>
+      <c r="F361" t="s">
+        <v>100</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D362" t="s">
+        <v>470</v>
+      </c>
+      <c r="E362" t="s">
+        <v>471</v>
+      </c>
+      <c r="F362" t="s">
+        <v>117</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D363" t="s">
+        <v>470</v>
+      </c>
+      <c r="E363" t="s">
+        <v>471</v>
+      </c>
+      <c r="F363" t="s">
+        <v>91</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D364" t="s">
+        <v>470</v>
+      </c>
+      <c r="E364" t="s">
+        <v>471</v>
+      </c>
+      <c r="F364" t="s">
+        <v>91</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D365" t="s">
+        <v>470</v>
+      </c>
+      <c r="E365" t="s">
+        <v>471</v>
+      </c>
+      <c r="F365" t="s">
+        <v>91</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D366" t="s">
+        <v>470</v>
+      </c>
+      <c r="E366" t="s">
+        <v>471</v>
+      </c>
+      <c r="F366" t="s">
+        <v>91</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D367" t="s">
+        <v>470</v>
+      </c>
+      <c r="E367" t="s">
+        <v>471</v>
+      </c>
+      <c r="F367" t="s">
+        <v>91</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D368" t="s">
+        <v>470</v>
+      </c>
+      <c r="E368" t="s">
+        <v>471</v>
+      </c>
+      <c r="F368" t="s">
+        <v>91</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D369" t="s">
+        <v>470</v>
+      </c>
+      <c r="E369" t="s">
+        <v>471</v>
+      </c>
+      <c r="F369" t="s">
+        <v>100</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D370" t="s">
+        <v>470</v>
+      </c>
+      <c r="E370" t="s">
+        <v>471</v>
+      </c>
+      <c r="F370" t="s">
+        <v>100</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D371" t="s">
+        <v>470</v>
+      </c>
+      <c r="E371" t="s">
+        <v>471</v>
+      </c>
+      <c r="F371" t="s">
+        <v>100</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D372" t="s">
+        <v>470</v>
+      </c>
+      <c r="E372" t="s">
+        <v>471</v>
+      </c>
+      <c r="F372" t="s">
+        <v>100</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D373" t="s">
+        <v>470</v>
+      </c>
+      <c r="E373" t="s">
+        <v>471</v>
+      </c>
+      <c r="F373" t="s">
+        <v>100</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D374" t="s">
+        <v>470</v>
+      </c>
+      <c r="E374" t="s">
+        <v>471</v>
+      </c>
+      <c r="F374" t="s">
+        <v>100</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D375" t="s">
+        <v>470</v>
+      </c>
+      <c r="E375" t="s">
+        <v>471</v>
+      </c>
+      <c r="F375" t="s">
+        <v>19</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D376" t="s">
+        <v>470</v>
+      </c>
+      <c r="E376" t="s">
+        <v>471</v>
+      </c>
+      <c r="F376" t="s">
+        <v>19</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D377" t="s">
+        <v>470</v>
+      </c>
+      <c r="E377" t="s">
+        <v>471</v>
+      </c>
+      <c r="F377" t="s">
+        <v>19</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D378" t="s">
+        <v>470</v>
+      </c>
+      <c r="E378" t="s">
+        <v>471</v>
+      </c>
+      <c r="F378" t="s">
+        <v>19</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D379" t="s">
+        <v>470</v>
+      </c>
+      <c r="E379" t="s">
+        <v>471</v>
+      </c>
+      <c r="F379" t="s">
+        <v>19</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D380" t="s">
+        <v>470</v>
+      </c>
+      <c r="E380" t="s">
+        <v>471</v>
+      </c>
+      <c r="F380" t="s">
+        <v>19</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D381" t="s">
+        <v>470</v>
+      </c>
+      <c r="E381" t="s">
+        <v>471</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D382" t="s">
+        <v>470</v>
+      </c>
+      <c r="E382" t="s">
+        <v>471</v>
+      </c>
+      <c r="F382" t="s">
+        <v>135</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D383" t="s">
+        <v>470</v>
+      </c>
+      <c r="E383" t="s">
+        <v>471</v>
+      </c>
+      <c r="F383" t="s">
+        <v>241</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D384" t="s">
+        <v>470</v>
+      </c>
+      <c r="E384" t="s">
+        <v>471</v>
+      </c>
+      <c r="F384" t="s">
+        <v>241</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D385" t="s">
+        <v>470</v>
+      </c>
+      <c r="E385" t="s">
+        <v>471</v>
+      </c>
+      <c r="F385" t="s">
+        <v>241</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D386" t="s">
+        <v>470</v>
+      </c>
+      <c r="E386" t="s">
+        <v>471</v>
+      </c>
+      <c r="F386" t="s">
+        <v>241</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D387" t="s">
+        <v>470</v>
+      </c>
+      <c r="E387" t="s">
+        <v>471</v>
+      </c>
+      <c r="F387" t="s">
+        <v>241</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D388" t="s">
+        <v>470</v>
+      </c>
+      <c r="E388" t="s">
+        <v>471</v>
+      </c>
+      <c r="F388" t="s">
+        <v>241</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D389" t="s">
+        <v>470</v>
+      </c>
+      <c r="E389" t="s">
+        <v>471</v>
+      </c>
+      <c r="F389" t="s">
+        <v>65</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D390" t="s">
+        <v>470</v>
+      </c>
+      <c r="E390" t="s">
+        <v>471</v>
+      </c>
+      <c r="F390" t="s">
+        <v>65</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D391" t="s">
+        <v>470</v>
+      </c>
+      <c r="E391" t="s">
+        <v>471</v>
+      </c>
+      <c r="F391" t="s">
+        <v>65</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D392" t="s">
+        <v>470</v>
+      </c>
+      <c r="E392" t="s">
+        <v>471</v>
+      </c>
+      <c r="F392" t="s">
+        <v>122</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D393" t="s">
+        <v>470</v>
+      </c>
+      <c r="E393" t="s">
+        <v>471</v>
+      </c>
+      <c r="F393" t="s">
+        <v>122</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D394" t="s">
+        <v>470</v>
+      </c>
+      <c r="E394" t="s">
+        <v>471</v>
+      </c>
+      <c r="F394" t="s">
+        <v>310</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D395" t="s">
+        <v>470</v>
+      </c>
+      <c r="E395" t="s">
+        <v>471</v>
+      </c>
+      <c r="F395" t="s">
+        <v>310</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D396" t="s">
+        <v>470</v>
+      </c>
+      <c r="E396" t="s">
+        <v>471</v>
+      </c>
+      <c r="F396" t="s">
+        <v>204</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D397" t="s">
+        <v>470</v>
+      </c>
+      <c r="E397" t="s">
+        <v>471</v>
+      </c>
+      <c r="F397" t="s">
+        <v>70</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D398" t="s">
+        <v>470</v>
+      </c>
+      <c r="E398" t="s">
+        <v>471</v>
+      </c>
+      <c r="F398" t="s">
+        <v>70</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D399" t="s">
+        <v>470</v>
+      </c>
+      <c r="E399" t="s">
+        <v>471</v>
+      </c>
+      <c r="F399" t="s">
+        <v>310</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D400" t="s">
+        <v>470</v>
+      </c>
+      <c r="E400" t="s">
+        <v>471</v>
+      </c>
+      <c r="F400" t="s">
+        <v>19</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D401" t="s">
+        <v>470</v>
+      </c>
+      <c r="E401" t="s">
+        <v>471</v>
+      </c>
+      <c r="F401" t="s">
+        <v>19</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D402" t="s">
+        <v>470</v>
+      </c>
+      <c r="E402" t="s">
+        <v>471</v>
+      </c>
+      <c r="F402" t="s">
+        <v>19</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D403" t="s">
+        <v>470</v>
+      </c>
+      <c r="E403" t="s">
+        <v>471</v>
+      </c>
+      <c r="F403" t="s">
+        <v>19</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D404" t="s">
+        <v>470</v>
+      </c>
+      <c r="E404" t="s">
+        <v>471</v>
+      </c>
+      <c r="F404" t="s">
+        <v>19</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D405" t="s">
+        <v>470</v>
+      </c>
+      <c r="E405" t="s">
+        <v>471</v>
+      </c>
+      <c r="F405" t="s">
+        <v>19</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D406" t="s">
+        <v>470</v>
+      </c>
+      <c r="E406" t="s">
+        <v>471</v>
+      </c>
+      <c r="F406" t="s">
+        <v>100</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D407" t="s">
+        <v>470</v>
+      </c>
+      <c r="E407" t="s">
+        <v>471</v>
+      </c>
+      <c r="F407" t="s">
+        <v>100</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D408" t="s">
+        <v>470</v>
+      </c>
+      <c r="E408" t="s">
+        <v>471</v>
+      </c>
+      <c r="F408" t="s">
+        <v>100</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D409" t="s">
+        <v>470</v>
+      </c>
+      <c r="E409" t="s">
+        <v>471</v>
+      </c>
+      <c r="F409" t="s">
+        <v>100</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D410" t="s">
+        <v>470</v>
+      </c>
+      <c r="E410" t="s">
+        <v>471</v>
+      </c>
+      <c r="F410" t="s">
+        <v>100</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D411" t="s">
+        <v>470</v>
+      </c>
+      <c r="E411" t="s">
+        <v>471</v>
+      </c>
+      <c r="F411" t="s">
+        <v>100</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D412" t="s">
+        <v>470</v>
+      </c>
+      <c r="E412" t="s">
+        <v>471</v>
+      </c>
+      <c r="F412" t="s">
+        <v>241</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D413" t="s">
+        <v>470</v>
+      </c>
+      <c r="E413" t="s">
+        <v>471</v>
+      </c>
+      <c r="F413" t="s">
+        <v>241</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D414" t="s">
+        <v>470</v>
+      </c>
+      <c r="E414" t="s">
+        <v>471</v>
+      </c>
+      <c r="F414" t="s">
+        <v>241</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D415" t="s">
+        <v>470</v>
+      </c>
+      <c r="E415" t="s">
+        <v>471</v>
+      </c>
+      <c r="F415" t="s">
+        <v>241</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D416" t="s">
+        <v>470</v>
+      </c>
+      <c r="E416" t="s">
+        <v>471</v>
+      </c>
+      <c r="F416" t="s">
+        <v>241</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D417" t="s">
+        <v>470</v>
+      </c>
+      <c r="E417" t="s">
+        <v>471</v>
+      </c>
+      <c r="F417" t="s">
+        <v>241</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D418" t="s">
+        <v>470</v>
+      </c>
+      <c r="E418" t="s">
+        <v>471</v>
+      </c>
+      <c r="F418" t="s">
+        <v>135</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D419" t="s">
+        <v>470</v>
+      </c>
+      <c r="E419" t="s">
+        <v>471</v>
+      </c>
+      <c r="F419" t="s">
+        <v>503</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D420" t="s">
+        <v>470</v>
+      </c>
+      <c r="E420" t="s">
+        <v>471</v>
+      </c>
+      <c r="F420" t="s">
+        <v>135</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D421" t="s">
+        <v>470</v>
+      </c>
+      <c r="E421" t="s">
+        <v>471</v>
+      </c>
+      <c r="F421" t="s">
+        <v>70</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D422" t="s">
+        <v>470</v>
+      </c>
+      <c r="E422" t="s">
+        <v>471</v>
+      </c>
+      <c r="F422" t="s">
+        <v>70</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D423" t="s">
+        <v>470</v>
+      </c>
+      <c r="E423" t="s">
+        <v>471</v>
+      </c>
+      <c r="F423" t="s">
+        <v>70</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D424" t="s">
+        <v>470</v>
+      </c>
+      <c r="E424" t="s">
+        <v>471</v>
+      </c>
+      <c r="F424" t="s">
+        <v>122</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D425" t="s">
+        <v>470</v>
+      </c>
+      <c r="E425" t="s">
+        <v>471</v>
+      </c>
+      <c r="F425" t="s">
+        <v>65</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D426" t="s">
+        <v>470</v>
+      </c>
+      <c r="E426" t="s">
+        <v>471</v>
+      </c>
+      <c r="F426" t="s">
+        <v>65</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D427" t="s">
+        <v>470</v>
+      </c>
+      <c r="E427" t="s">
+        <v>471</v>
+      </c>
+      <c r="F427" t="s">
+        <v>65</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D428" t="s">
+        <v>470</v>
+      </c>
+      <c r="E428" t="s">
+        <v>471</v>
+      </c>
+      <c r="F428" t="s">
+        <v>65</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D429" t="s">
+        <v>470</v>
+      </c>
+      <c r="E429" t="s">
+        <v>471</v>
+      </c>
+      <c r="F429" t="s">
+        <v>65</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D430" t="s">
+        <v>470</v>
+      </c>
+      <c r="E430" t="s">
+        <v>471</v>
+      </c>
+      <c r="F430" t="s">
+        <v>65</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D431" t="s">
+        <v>470</v>
+      </c>
+      <c r="E431" t="s">
+        <v>471</v>
+      </c>
+      <c r="F431" t="s">
+        <v>432</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D432" t="s">
+        <v>470</v>
+      </c>
+      <c r="E432" t="s">
+        <v>471</v>
+      </c>
+      <c r="F432" t="s">
+        <v>432</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D433" t="s">
+        <v>470</v>
+      </c>
+      <c r="E433" t="s">
+        <v>471</v>
+      </c>
+      <c r="F433" t="s">
+        <v>432</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D434" t="s">
+        <v>470</v>
+      </c>
+      <c r="E434" t="s">
+        <v>471</v>
+      </c>
+      <c r="F434" t="s">
+        <v>432</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D435" t="s">
+        <v>470</v>
+      </c>
+      <c r="E435" t="s">
+        <v>471</v>
+      </c>
+      <c r="F435" t="s">
+        <v>91</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D436" t="s">
+        <v>470</v>
+      </c>
+      <c r="E436" t="s">
+        <v>471</v>
+      </c>
+      <c r="F436" t="s">
+        <v>91</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D437" t="s">
+        <v>470</v>
+      </c>
+      <c r="E437" t="s">
+        <v>471</v>
+      </c>
+      <c r="F437" t="s">
+        <v>91</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D438" t="s">
+        <v>470</v>
+      </c>
+      <c r="E438" t="s">
+        <v>471</v>
+      </c>
+      <c r="F438" t="s">
+        <v>91</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D439" t="s">
+        <v>470</v>
+      </c>
+      <c r="E439" t="s">
+        <v>471</v>
+      </c>
+      <c r="F439" t="s">
+        <v>91</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D440" t="s">
+        <v>470</v>
+      </c>
+      <c r="E440" t="s">
+        <v>471</v>
+      </c>
+      <c r="F440" t="s">
+        <v>91</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D441" t="s">
+        <v>470</v>
+      </c>
+      <c r="E441" t="s">
+        <v>471</v>
+      </c>
+      <c r="F441" t="s">
+        <v>100</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D442" t="s">
+        <v>470</v>
+      </c>
+      <c r="E442" t="s">
+        <v>471</v>
+      </c>
+      <c r="F442" t="s">
+        <v>100</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D443" t="s">
+        <v>470</v>
+      </c>
+      <c r="E443" t="s">
+        <v>471</v>
+      </c>
+      <c r="F443" t="s">
+        <v>100</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D444" t="s">
+        <v>470</v>
+      </c>
+      <c r="E444" t="s">
+        <v>471</v>
+      </c>
+      <c r="F444" t="s">
+        <v>100</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D445" t="s">
+        <v>470</v>
+      </c>
+      <c r="E445" t="s">
+        <v>471</v>
+      </c>
+      <c r="F445" t="s">
+        <v>100</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D446" t="s">
+        <v>470</v>
+      </c>
+      <c r="E446" t="s">
+        <v>471</v>
+      </c>
+      <c r="F446" t="s">
+        <v>100</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D447" t="s">
+        <v>470</v>
+      </c>
+      <c r="E447" t="s">
+        <v>471</v>
+      </c>
+      <c r="F447" t="s">
+        <v>432</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D448" t="s">
+        <v>470</v>
+      </c>
+      <c r="E448" t="s">
+        <v>471</v>
+      </c>
+      <c r="F448" t="s">
+        <v>432</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D449" t="s">
+        <v>470</v>
+      </c>
+      <c r="E449" t="s">
+        <v>471</v>
+      </c>
+      <c r="F449" t="s">
+        <v>19</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D450" t="s">
+        <v>470</v>
+      </c>
+      <c r="E450" t="s">
+        <v>471</v>
+      </c>
+      <c r="F450" t="s">
+        <v>19</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D451" t="s">
+        <v>470</v>
+      </c>
+      <c r="E451" t="s">
+        <v>471</v>
+      </c>
+      <c r="F451" t="s">
+        <v>19</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D452" t="s">
+        <v>470</v>
+      </c>
+      <c r="E452" t="s">
+        <v>471</v>
+      </c>
+      <c r="F452" t="s">
+        <v>19</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D453" t="s">
+        <v>470</v>
+      </c>
+      <c r="E453" t="s">
+        <v>471</v>
+      </c>
+      <c r="F453" t="s">
+        <v>19</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D454" t="s">
+        <v>470</v>
+      </c>
+      <c r="E454" t="s">
+        <v>471</v>
+      </c>
+      <c r="F454" t="s">
+        <v>135</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D455" t="s">
+        <v>470</v>
+      </c>
+      <c r="E455" t="s">
+        <v>471</v>
+      </c>
+      <c r="F455" t="s">
+        <v>204</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D456" t="s">
+        <v>470</v>
+      </c>
+      <c r="E456" t="s">
+        <v>471</v>
+      </c>
+      <c r="F456" t="s">
+        <v>122</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D457" t="s">
+        <v>470</v>
+      </c>
+      <c r="E457" t="s">
+        <v>471</v>
+      </c>
+      <c r="F457" t="s">
+        <v>122</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D458" t="s">
+        <v>470</v>
+      </c>
+      <c r="E458" t="s">
+        <v>471</v>
+      </c>
+      <c r="F458" t="s">
+        <v>65</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D459" t="s">
+        <v>470</v>
+      </c>
+      <c r="E459" t="s">
+        <v>471</v>
+      </c>
+      <c r="F459" t="s">
+        <v>65</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D460" t="s">
+        <v>470</v>
+      </c>
+      <c r="E460" t="s">
+        <v>471</v>
+      </c>
+      <c r="F460" t="s">
+        <v>65</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D461" t="s">
+        <v>470</v>
+      </c>
+      <c r="E461" t="s">
+        <v>471</v>
+      </c>
+      <c r="F461" t="s">
+        <v>65</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D462" t="s">
+        <v>470</v>
+      </c>
+      <c r="E462" t="s">
+        <v>471</v>
+      </c>
+      <c r="F462" t="s">
+        <v>65</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D463" t="s">
+        <v>470</v>
+      </c>
+      <c r="E463" t="s">
+        <v>471</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D464" t="s">
+        <v>470</v>
+      </c>
+      <c r="E464" t="s">
+        <v>471</v>
+      </c>
+      <c r="F464" t="s">
+        <v>310</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D465" t="s">
+        <v>470</v>
+      </c>
+      <c r="E465" t="s">
+        <v>471</v>
+      </c>
+      <c r="F465" t="s">
+        <v>310</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D466" t="s">
+        <v>470</v>
+      </c>
+      <c r="E466" t="s">
+        <v>471</v>
+      </c>
+      <c r="F466" t="s">
+        <v>135</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D467" t="s">
+        <v>470</v>
+      </c>
+      <c r="E467" t="s">
+        <v>471</v>
+      </c>
+      <c r="F467" t="s">
+        <v>65</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D468" t="s">
+        <v>470</v>
+      </c>
+      <c r="E468" t="s">
+        <v>471</v>
+      </c>
+      <c r="F468" t="s">
+        <v>70</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D469" t="s">
+        <v>470</v>
+      </c>
+      <c r="E469" t="s">
+        <v>471</v>
+      </c>
+      <c r="F469" t="s">
+        <v>70</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D470" t="s">
+        <v>470</v>
+      </c>
+      <c r="E470" t="s">
+        <v>471</v>
+      </c>
+      <c r="F470" t="s">
+        <v>70</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D471" t="s">
+        <v>470</v>
+      </c>
+      <c r="E471" t="s">
+        <v>471</v>
+      </c>
+      <c r="F471" t="s">
+        <v>70</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D472" t="s">
+        <v>470</v>
+      </c>
+      <c r="E472" t="s">
+        <v>471</v>
+      </c>
+      <c r="F472" t="s">
+        <v>241</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D473" t="s">
+        <v>470</v>
+      </c>
+      <c r="E473" t="s">
+        <v>471</v>
+      </c>
+      <c r="F473" t="s">
+        <v>241</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D474" t="s">
+        <v>470</v>
+      </c>
+      <c r="E474" t="s">
+        <v>471</v>
+      </c>
+      <c r="F474" t="s">
+        <v>241</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D475" t="s">
+        <v>470</v>
+      </c>
+      <c r="E475" t="s">
+        <v>471</v>
+      </c>
+      <c r="F475" t="s">
+        <v>241</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D476" t="s">
+        <v>470</v>
+      </c>
+      <c r="E476" t="s">
+        <v>471</v>
+      </c>
+      <c r="F476" t="s">
+        <v>241</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D477" t="s">
+        <v>470</v>
+      </c>
+      <c r="E477" t="s">
+        <v>471</v>
+      </c>
+      <c r="F477" t="s">
+        <v>241</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D478" t="s">
+        <v>470</v>
+      </c>
+      <c r="E478" t="s">
+        <v>471</v>
+      </c>
+      <c r="F478" t="s">
+        <v>91</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D479" t="s">
+        <v>470</v>
+      </c>
+      <c r="E479" t="s">
+        <v>471</v>
+      </c>
+      <c r="F479" t="s">
+        <v>91</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D480" t="s">
+        <v>470</v>
+      </c>
+      <c r="E480" t="s">
+        <v>471</v>
+      </c>
+      <c r="F480" t="s">
+        <v>91</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D481" t="s">
+        <v>470</v>
+      </c>
+      <c r="E481" t="s">
+        <v>471</v>
+      </c>
+      <c r="F481" t="s">
+        <v>91</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D482" t="s">
+        <v>470</v>
+      </c>
+      <c r="E482" t="s">
+        <v>471</v>
+      </c>
+      <c r="F482" t="s">
+        <v>503</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D483" t="s">
+        <v>470</v>
+      </c>
+      <c r="E483" t="s">
+        <v>471</v>
+      </c>
+      <c r="F483" t="s">
+        <v>503</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D484" t="s">
+        <v>470</v>
+      </c>
+      <c r="E484" t="s">
+        <v>471</v>
+      </c>
+      <c r="F484" t="s">
+        <v>100</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D485" t="s">
+        <v>470</v>
+      </c>
+      <c r="E485" t="s">
+        <v>471</v>
+      </c>
+      <c r="F485" t="s">
+        <v>100</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D486" t="s">
+        <v>470</v>
+      </c>
+      <c r="E486" t="s">
+        <v>471</v>
+      </c>
+      <c r="F486" t="s">
+        <v>100</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D487" t="s">
+        <v>470</v>
+      </c>
+      <c r="E487" t="s">
+        <v>471</v>
+      </c>
+      <c r="F487" t="s">
+        <v>100</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D488" t="s">
+        <v>470</v>
+      </c>
+      <c r="E488" t="s">
+        <v>471</v>
+      </c>
+      <c r="F488" t="s">
+        <v>100</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D489" t="s">
+        <v>470</v>
+      </c>
+      <c r="E489" t="s">
+        <v>471</v>
+      </c>
+      <c r="F489" t="s">
+        <v>100</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D490" t="s">
+        <v>470</v>
+      </c>
+      <c r="E490" t="s">
+        <v>471</v>
+      </c>
+      <c r="F490" t="s">
+        <v>91</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D491" t="s">
+        <v>470</v>
+      </c>
+      <c r="E491" t="s">
+        <v>471</v>
+      </c>
+      <c r="F491" t="s">
+        <v>19</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D492" t="s">
+        <v>470</v>
+      </c>
+      <c r="E492" t="s">
+        <v>471</v>
+      </c>
+      <c r="F492" t="s">
+        <v>19</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D493" t="s">
+        <v>470</v>
+      </c>
+      <c r="E493" t="s">
+        <v>471</v>
+      </c>
+      <c r="F493" t="s">
+        <v>19</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D494" t="s">
+        <v>470</v>
+      </c>
+      <c r="E494" t="s">
+        <v>471</v>
+      </c>
+      <c r="F494" t="s">
+        <v>19</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D495" t="s">
+        <v>470</v>
+      </c>
+      <c r="E495" t="s">
+        <v>471</v>
+      </c>
+      <c r="F495" t="s">
+        <v>19</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D496" t="s">
+        <v>470</v>
+      </c>
+      <c r="E496" t="s">
+        <v>471</v>
+      </c>
+      <c r="F496" t="s">
+        <v>19</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D497" t="s">
+        <v>470</v>
+      </c>
+      <c r="E497" t="s">
+        <v>471</v>
+      </c>
+      <c r="F497" t="s">
+        <v>204</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D498" t="s">
+        <v>470</v>
+      </c>
+      <c r="E498" t="s">
+        <v>471</v>
+      </c>
+      <c r="F498" t="s">
+        <v>241</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D499" t="s">
+        <v>470</v>
+      </c>
+      <c r="E499" t="s">
+        <v>471</v>
+      </c>
+      <c r="F499" t="s">
+        <v>241</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D500" t="s">
+        <v>470</v>
+      </c>
+      <c r="E500" t="s">
+        <v>471</v>
+      </c>
+      <c r="F500" t="s">
+        <v>241</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D501" t="s">
+        <v>470</v>
+      </c>
+      <c r="E501" t="s">
+        <v>471</v>
+      </c>
+      <c r="F501" t="s">
+        <v>241</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H501" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D502" t="s">
+        <v>470</v>
+      </c>
+      <c r="E502" t="s">
+        <v>471</v>
+      </c>
+      <c r="F502" t="s">
+        <v>241</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D503" t="s">
+        <v>470</v>
+      </c>
+      <c r="E503" t="s">
+        <v>471</v>
+      </c>
+      <c r="F503" t="s">
+        <v>241</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D504" t="s">
+        <v>470</v>
+      </c>
+      <c r="E504" t="s">
+        <v>471</v>
+      </c>
+      <c r="F504" t="s">
+        <v>65</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D505" t="s">
+        <v>470</v>
+      </c>
+      <c r="E505" t="s">
+        <v>471</v>
+      </c>
+      <c r="F505" t="s">
+        <v>117</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D506" t="s">
+        <v>470</v>
+      </c>
+      <c r="E506" t="s">
+        <v>471</v>
+      </c>
+      <c r="F506" t="s">
+        <v>117</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D507" t="s">
+        <v>470</v>
+      </c>
+      <c r="E507" t="s">
+        <v>471</v>
+      </c>
+      <c r="F507" t="s">
+        <v>117</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D508" t="s">
+        <v>470</v>
+      </c>
+      <c r="E508" t="s">
+        <v>471</v>
+      </c>
+      <c r="F508" t="s">
+        <v>117</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D509" t="s">
+        <v>470</v>
+      </c>
+      <c r="E509" t="s">
+        <v>471</v>
+      </c>
+      <c r="F509" t="s">
+        <v>117</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D510" t="s">
+        <v>470</v>
+      </c>
+      <c r="E510" t="s">
+        <v>471</v>
+      </c>
+      <c r="F510" t="s">
+        <v>117</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D511" t="s">
+        <v>470</v>
+      </c>
+      <c r="E511" t="s">
+        <v>471</v>
+      </c>
+      <c r="F511" t="s">
+        <v>122</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D512" t="s">
+        <v>470</v>
+      </c>
+      <c r="E512" t="s">
+        <v>471</v>
+      </c>
+      <c r="F512" t="s">
+        <v>70</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D513" t="s">
+        <v>470</v>
+      </c>
+      <c r="E513" t="s">
+        <v>471</v>
+      </c>
+      <c r="F513" t="s">
+        <v>70</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D514" t="s">
+        <v>470</v>
+      </c>
+      <c r="E514" t="s">
+        <v>471</v>
+      </c>
+      <c r="F514" t="s">
+        <v>70</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D515" t="s">
+        <v>470</v>
+      </c>
+      <c r="E515" t="s">
+        <v>471</v>
+      </c>
+      <c r="F515" t="s">
+        <v>91</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D516" t="s">
+        <v>470</v>
+      </c>
+      <c r="E516" t="s">
+        <v>471</v>
+      </c>
+      <c r="F516" t="s">
+        <v>91</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D517" t="s">
+        <v>470</v>
+      </c>
+      <c r="E517" t="s">
+        <v>471</v>
+      </c>
+      <c r="F517" t="s">
+        <v>91</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D518" t="s">
+        <v>470</v>
+      </c>
+      <c r="E518" t="s">
+        <v>471</v>
+      </c>
+      <c r="F518" t="s">
+        <v>91</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D519" t="s">
+        <v>470</v>
+      </c>
+      <c r="E519" t="s">
+        <v>471</v>
+      </c>
+      <c r="F519" t="s">
+        <v>91</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D520" t="s">
+        <v>470</v>
+      </c>
+      <c r="E520" t="s">
+        <v>471</v>
+      </c>
+      <c r="F520" t="s">
+        <v>100</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D521" t="s">
+        <v>470</v>
+      </c>
+      <c r="E521" t="s">
+        <v>471</v>
+      </c>
+      <c r="F521" t="s">
+        <v>100</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D522" t="s">
+        <v>470</v>
+      </c>
+      <c r="E522" t="s">
+        <v>471</v>
+      </c>
+      <c r="F522" t="s">
+        <v>100</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D523" t="s">
+        <v>470</v>
+      </c>
+      <c r="E523" t="s">
+        <v>471</v>
+      </c>
+      <c r="F523" t="s">
+        <v>100</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D524" t="s">
+        <v>470</v>
+      </c>
+      <c r="E524" t="s">
+        <v>471</v>
+      </c>
+      <c r="F524" t="s">
+        <v>100</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D525" t="s">
+        <v>470</v>
+      </c>
+      <c r="E525" t="s">
+        <v>471</v>
+      </c>
+      <c r="F525" t="s">
+        <v>100</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D526" t="s">
+        <v>470</v>
+      </c>
+      <c r="E526" t="s">
+        <v>471</v>
+      </c>
+      <c r="F526" t="s">
+        <v>117</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D527" t="s">
+        <v>470</v>
+      </c>
+      <c r="E527" t="s">
+        <v>471</v>
+      </c>
+      <c r="F527" t="s">
+        <v>432</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D528" t="s">
+        <v>470</v>
+      </c>
+      <c r="E528" t="s">
+        <v>471</v>
+      </c>
+      <c r="F528" t="s">
+        <v>432</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D529" t="s">
+        <v>470</v>
+      </c>
+      <c r="E529" t="s">
+        <v>471</v>
+      </c>
+      <c r="F529" t="s">
+        <v>241</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D530" t="s">
+        <v>470</v>
+      </c>
+      <c r="E530" t="s">
+        <v>471</v>
+      </c>
+      <c r="F530" t="s">
+        <v>241</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D531" t="s">
+        <v>470</v>
+      </c>
+      <c r="E531" t="s">
+        <v>471</v>
+      </c>
+      <c r="F531" t="s">
+        <v>241</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D532" t="s">
+        <v>470</v>
+      </c>
+      <c r="E532" t="s">
+        <v>471</v>
+      </c>
+      <c r="F532" t="s">
+        <v>241</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D533" t="s">
+        <v>470</v>
+      </c>
+      <c r="E533" t="s">
+        <v>471</v>
+      </c>
+      <c r="F533" t="s">
+        <v>241</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D534" t="s">
+        <v>470</v>
+      </c>
+      <c r="E534" t="s">
+        <v>471</v>
+      </c>
+      <c r="F534" t="s">
+        <v>241</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D535" t="s">
+        <v>470</v>
+      </c>
+      <c r="E535" t="s">
+        <v>471</v>
+      </c>
+      <c r="F535" t="s">
+        <v>19</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D536" t="s">
+        <v>470</v>
+      </c>
+      <c r="E536" t="s">
+        <v>471</v>
+      </c>
+      <c r="F536" t="s">
+        <v>19</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D537" t="s">
+        <v>470</v>
+      </c>
+      <c r="E537" t="s">
+        <v>471</v>
+      </c>
+      <c r="F537" t="s">
+        <v>19</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D538" t="s">
+        <v>470</v>
+      </c>
+      <c r="E538" t="s">
+        <v>471</v>
+      </c>
+      <c r="F538" t="s">
+        <v>19</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D539" t="s">
+        <v>470</v>
+      </c>
+      <c r="E539" t="s">
+        <v>471</v>
+      </c>
+      <c r="F539" t="s">
+        <v>19</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D540" t="s">
+        <v>470</v>
+      </c>
+      <c r="E540" t="s">
+        <v>471</v>
+      </c>
+      <c r="F540" t="s">
+        <v>19</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D541" t="s">
+        <v>470</v>
+      </c>
+      <c r="E541" t="s">
+        <v>471</v>
+      </c>
+      <c r="F541" t="s">
+        <v>91</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D542" t="s">
+        <v>470</v>
+      </c>
+      <c r="E542" t="s">
+        <v>471</v>
+      </c>
+      <c r="F542" t="s">
+        <v>91</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D543" t="s">
+        <v>470</v>
+      </c>
+      <c r="E543" t="s">
+        <v>471</v>
+      </c>
+      <c r="F543" t="s">
+        <v>91</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D544" t="s">
+        <v>470</v>
+      </c>
+      <c r="E544" t="s">
+        <v>471</v>
+      </c>
+      <c r="F544" t="s">
+        <v>91</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D545" t="s">
+        <v>470</v>
+      </c>
+      <c r="E545" t="s">
+        <v>471</v>
+      </c>
+      <c r="F545" t="s">
+        <v>70</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D546" t="s">
+        <v>470</v>
+      </c>
+      <c r="E546" t="s">
+        <v>471</v>
+      </c>
+      <c r="F546" t="s">
+        <v>70</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D547" t="s">
+        <v>470</v>
+      </c>
+      <c r="E547" t="s">
+        <v>471</v>
+      </c>
+      <c r="F547" t="s">
+        <v>70</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D548" t="s">
+        <v>470</v>
+      </c>
+      <c r="E548" t="s">
+        <v>471</v>
+      </c>
+      <c r="F548" t="s">
+        <v>70</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D549" t="s">
+        <v>470</v>
+      </c>
+      <c r="E549" t="s">
+        <v>471</v>
+      </c>
+      <c r="F549" t="s">
+        <v>70</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D550" t="s">
+        <v>470</v>
+      </c>
+      <c r="E550" t="s">
+        <v>471</v>
+      </c>
+      <c r="F550" t="s">
+        <v>70</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D551" t="s">
+        <v>470</v>
+      </c>
+      <c r="E551" t="s">
+        <v>471</v>
+      </c>
+      <c r="F551" t="s">
+        <v>432</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D552" t="s">
+        <v>470</v>
+      </c>
+      <c r="E552" t="s">
+        <v>471</v>
+      </c>
+      <c r="F552" t="s">
+        <v>65</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D553" t="s">
+        <v>470</v>
+      </c>
+      <c r="E553" t="s">
+        <v>471</v>
+      </c>
+      <c r="F553" t="s">
+        <v>65</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D554" t="s">
+        <v>470</v>
+      </c>
+      <c r="E554" t="s">
+        <v>471</v>
+      </c>
+      <c r="F554" t="s">
+        <v>65</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D555" t="s">
+        <v>470</v>
+      </c>
+      <c r="E555" t="s">
+        <v>471</v>
+      </c>
+      <c r="F555" t="s">
+        <v>310</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D556" t="s">
+        <v>470</v>
+      </c>
+      <c r="E556" t="s">
+        <v>471</v>
+      </c>
+      <c r="F556" t="s">
+        <v>310</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D557" t="s">
+        <v>470</v>
+      </c>
+      <c r="E557" t="s">
+        <v>471</v>
+      </c>
+      <c r="F557" t="s">
+        <v>310</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D558" t="s">
+        <v>470</v>
+      </c>
+      <c r="E558" t="s">
+        <v>471</v>
+      </c>
+      <c r="F558" t="s">
+        <v>204</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D559" t="s">
+        <v>470</v>
+      </c>
+      <c r="E559" t="s">
+        <v>471</v>
+      </c>
+      <c r="F559" t="s">
+        <v>91</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D560" t="s">
+        <v>470</v>
+      </c>
+      <c r="E560" t="s">
+        <v>471</v>
+      </c>
+      <c r="F560" t="s">
+        <v>117</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D561" t="s">
+        <v>470</v>
+      </c>
+      <c r="E561" t="s">
+        <v>471</v>
+      </c>
+      <c r="F561" t="s">
+        <v>310</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D562" t="s">
+        <v>470</v>
+      </c>
+      <c r="E562" t="s">
+        <v>471</v>
+      </c>
+      <c r="F562" t="s">
+        <v>310</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D563" t="s">
+        <v>470</v>
+      </c>
+      <c r="E563" t="s">
+        <v>471</v>
+      </c>
+      <c r="F563" t="s">
+        <v>91</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D564" t="s">
+        <v>470</v>
+      </c>
+      <c r="E564" t="s">
+        <v>471</v>
+      </c>
+      <c r="F564" t="s">
+        <v>91</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D565" t="s">
+        <v>470</v>
+      </c>
+      <c r="E565" t="s">
+        <v>471</v>
+      </c>
+      <c r="F565" t="s">
+        <v>91</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D566" t="s">
+        <v>470</v>
+      </c>
+      <c r="E566" t="s">
+        <v>471</v>
+      </c>
+      <c r="F566" t="s">
+        <v>91</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D567" t="s">
+        <v>470</v>
+      </c>
+      <c r="E567" t="s">
+        <v>471</v>
+      </c>
+      <c r="F567" t="s">
+        <v>241</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D568" t="s">
+        <v>470</v>
+      </c>
+      <c r="E568" t="s">
+        <v>471</v>
+      </c>
+      <c r="F568" t="s">
+        <v>241</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D569" t="s">
+        <v>470</v>
+      </c>
+      <c r="E569" t="s">
+        <v>471</v>
+      </c>
+      <c r="F569" t="s">
+        <v>241</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D570" t="s">
+        <v>470</v>
+      </c>
+      <c r="E570" t="s">
+        <v>471</v>
+      </c>
+      <c r="F570" t="s">
+        <v>241</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D571" t="s">
+        <v>470</v>
+      </c>
+      <c r="E571" t="s">
+        <v>471</v>
+      </c>
+      <c r="F571" t="s">
+        <v>241</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D572" t="s">
+        <v>470</v>
+      </c>
+      <c r="E572" t="s">
+        <v>471</v>
+      </c>
+      <c r="F572" t="s">
+        <v>241</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D573" t="s">
+        <v>470</v>
+      </c>
+      <c r="E573" t="s">
+        <v>471</v>
+      </c>
+      <c r="F573" t="s">
+        <v>310</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D574" t="s">
+        <v>470</v>
+      </c>
+      <c r="E574" t="s">
+        <v>471</v>
+      </c>
+      <c r="F574" t="s">
+        <v>503</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D575" t="s">
+        <v>470</v>
+      </c>
+      <c r="E575" t="s">
+        <v>471</v>
+      </c>
+      <c r="F575" t="s">
+        <v>503</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D576" t="s">
+        <v>470</v>
+      </c>
+      <c r="E576" t="s">
+        <v>471</v>
+      </c>
+      <c r="F576" t="s">
+        <v>503</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D577" t="s">
+        <v>470</v>
+      </c>
+      <c r="E577" t="s">
+        <v>471</v>
+      </c>
+      <c r="F577" t="s">
+        <v>70</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D578" t="s">
+        <v>470</v>
+      </c>
+      <c r="E578" t="s">
+        <v>471</v>
+      </c>
+      <c r="F578" t="s">
+        <v>70</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D579" t="s">
+        <v>470</v>
+      </c>
+      <c r="E579" t="s">
+        <v>471</v>
+      </c>
+      <c r="F579" t="s">
+        <v>70</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D580" t="s">
+        <v>470</v>
+      </c>
+      <c r="E580" t="s">
+        <v>471</v>
+      </c>
+      <c r="F580" t="s">
+        <v>19</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D581" t="s">
+        <v>470</v>
+      </c>
+      <c r="E581" t="s">
+        <v>471</v>
+      </c>
+      <c r="F581" t="s">
+        <v>19</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D582" t="s">
+        <v>470</v>
+      </c>
+      <c r="E582" t="s">
+        <v>471</v>
+      </c>
+      <c r="F582" t="s">
+        <v>19</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D583" t="s">
+        <v>470</v>
+      </c>
+      <c r="E583" t="s">
+        <v>471</v>
+      </c>
+      <c r="F583" t="s">
+        <v>19</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D584" t="s">
+        <v>470</v>
+      </c>
+      <c r="E584" t="s">
+        <v>471</v>
+      </c>
+      <c r="F584" t="s">
+        <v>19</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D585" t="s">
+        <v>470</v>
+      </c>
+      <c r="E585" t="s">
+        <v>471</v>
+      </c>
+      <c r="F585" t="s">
+        <v>19</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D586" t="s">
+        <v>470</v>
+      </c>
+      <c r="E586" t="s">
+        <v>471</v>
+      </c>
+      <c r="F586" t="s">
+        <v>100</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D587" t="s">
+        <v>470</v>
+      </c>
+      <c r="E587" t="s">
+        <v>471</v>
+      </c>
+      <c r="F587" t="s">
+        <v>100</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D588" t="s">
+        <v>470</v>
+      </c>
+      <c r="E588" t="s">
+        <v>471</v>
+      </c>
+      <c r="F588" t="s">
+        <v>432</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D589" t="s">
+        <v>470</v>
+      </c>
+      <c r="E589" t="s">
+        <v>471</v>
+      </c>
+      <c r="F589" t="s">
+        <v>432</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D590" t="s">
+        <v>470</v>
+      </c>
+      <c r="E590" t="s">
+        <v>471</v>
+      </c>
+      <c r="F590" t="s">
+        <v>432</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D591" t="s">
+        <v>470</v>
+      </c>
+      <c r="E591" t="s">
+        <v>471</v>
+      </c>
+      <c r="F591" t="s">
+        <v>432</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D592" t="s">
+        <v>470</v>
+      </c>
+      <c r="E592" t="s">
+        <v>471</v>
+      </c>
+      <c r="F592" t="s">
+        <v>135</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D593" t="s">
+        <v>470</v>
+      </c>
+      <c r="E593" t="s">
+        <v>471</v>
+      </c>
+      <c r="F593" t="s">
+        <v>135</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D594" t="s">
+        <v>470</v>
+      </c>
+      <c r="E594" t="s">
+        <v>471</v>
+      </c>
+      <c r="F594" t="s">
+        <v>135</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D595" t="s">
+        <v>470</v>
+      </c>
+      <c r="E595" t="s">
+        <v>471</v>
+      </c>
+      <c r="F595" t="s">
+        <v>135</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D596" t="s">
+        <v>470</v>
+      </c>
+      <c r="E596" t="s">
+        <v>471</v>
+      </c>
+      <c r="F596" t="s">
+        <v>65</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D597" t="s">
+        <v>470</v>
+      </c>
+      <c r="E597" t="s">
+        <v>471</v>
+      </c>
+      <c r="F597" t="s">
+        <v>65</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D598" t="s">
+        <v>470</v>
+      </c>
+      <c r="E598" t="s">
+        <v>471</v>
+      </c>
+      <c r="F598" t="s">
+        <v>65</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D599" t="s">
+        <v>470</v>
+      </c>
+      <c r="E599" t="s">
+        <v>471</v>
+      </c>
+      <c r="F599" t="s">
+        <v>65</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D600" t="s">
+        <v>470</v>
+      </c>
+      <c r="E600" t="s">
+        <v>471</v>
+      </c>
+      <c r="F600" t="s">
+        <v>65</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D601" t="s">
+        <v>470</v>
+      </c>
+      <c r="E601" t="s">
+        <v>471</v>
+      </c>
+      <c r="F601" t="s">
+        <v>204</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D602" t="s">
+        <v>470</v>
+      </c>
+      <c r="E602" t="s">
+        <v>471</v>
+      </c>
+      <c r="F602" t="s">
+        <v>204</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D603" t="s">
+        <v>470</v>
+      </c>
+      <c r="E603" t="s">
+        <v>471</v>
+      </c>
+      <c r="F603" t="s">
+        <v>204</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D604" t="s">
+        <v>470</v>
+      </c>
+      <c r="E604" t="s">
+        <v>471</v>
+      </c>
+      <c r="F604" t="s">
+        <v>122</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D605" t="s">
+        <v>470</v>
+      </c>
+      <c r="E605" t="s">
+        <v>471</v>
+      </c>
+      <c r="F605" t="s">
+        <v>122</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D606" t="s">
+        <v>470</v>
+      </c>
+      <c r="E606" t="s">
+        <v>471</v>
+      </c>
+      <c r="F606" t="s">
+        <v>117</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D607" t="s">
+        <v>470</v>
+      </c>
+      <c r="E607" t="s">
+        <v>471</v>
+      </c>
+      <c r="F607" t="s">
+        <v>117</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>10</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F608" t="s">
+        <v>91</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>23</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F609" t="s">
+        <v>2369</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>10</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F610" t="s">
+        <v>364</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>10</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F611" t="s">
+        <v>364</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>23</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F612" t="s">
+        <v>364</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>27</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F613" t="s">
+        <v>364</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>31</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F614" t="s">
+        <v>364</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>35</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F615" t="s">
+        <v>364</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>39</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F616" t="s">
+        <v>364</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>43</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F617" t="s">
+        <v>364</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>47</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F618" t="s">
+        <v>364</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>51</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F619" t="s">
+        <v>364</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>55</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F620" t="s">
+        <v>364</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>59</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F621" t="s">
+        <v>364</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>64</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F622" t="s">
+        <v>364</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>69</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F623" t="s">
+        <v>364</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>74</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F624" t="s">
+        <v>364</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>78</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F625" t="s">
+        <v>364</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>82</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F626" t="s">
+        <v>364</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>86</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F627" t="s">
+        <v>364</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>90</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F628" t="s">
+        <v>364</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>95</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F629" t="s">
+        <v>364</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>99</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F630" t="s">
+        <v>364</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>104</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F631" t="s">
+        <v>364</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>108</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F632" t="s">
+        <v>364</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>112</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F633" t="s">
+        <v>364</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>116</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F634" t="s">
+        <v>364</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>121</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F635" t="s">
+        <v>364</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>126</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F636" t="s">
+        <v>364</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>130</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F637" t="s">
+        <v>364</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>134</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F638" t="s">
+        <v>364</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>139</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F639" t="s">
+        <v>364</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>143</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F640" t="s">
+        <v>364</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>147</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F641" t="s">
+        <v>364</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>151</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F642" t="s">
+        <v>364</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>155</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F643" t="s">
+        <v>364</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>159</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F644" t="s">
+        <v>364</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>163</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F645" t="s">
+        <v>364</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>167</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F646" t="s">
+        <v>364</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>171</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F647" t="s">
+        <v>364</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>175</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F648" t="s">
+        <v>364</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>179</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F649" t="s">
+        <v>364</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>183</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F650" t="s">
+        <v>364</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>187</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F651" t="s">
+        <v>364</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>191</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F652" t="s">
+        <v>364</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>195</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F653" t="s">
+        <v>364</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>199</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F654" t="s">
+        <v>364</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>203</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F655" t="s">
+        <v>364</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>208</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F656" t="s">
+        <v>364</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>212</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F657" t="s">
+        <v>364</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>216</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F658" t="s">
+        <v>364</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>220</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F659" t="s">
+        <v>364</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>224</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F660" t="s">
+        <v>364</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>228</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F661" t="s">
+        <v>364</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>232</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F662" t="s">
+        <v>364</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>236</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F663" t="s">
+        <v>364</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>240</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F664" t="s">
+        <v>364</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>245</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F665" t="s">
+        <v>364</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>249</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F666" t="s">
+        <v>364</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>253</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F667" t="s">
+        <v>364</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>257</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F668" t="s">
+        <v>364</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>261</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F669" t="s">
+        <v>364</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>265</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F670" t="s">
+        <v>364</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>269</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F671" t="s">
+        <v>364</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>273</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F672" t="s">
+        <v>364</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>277</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F673" t="s">
+        <v>364</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>281</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F674" t="s">
+        <v>364</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>285</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F675" t="s">
+        <v>364</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>289</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F676" t="s">
+        <v>364</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>293</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F677" t="s">
+        <v>364</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>297</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F678" t="s">
+        <v>364</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>301</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F679" t="s">
+        <v>364</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>305</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F680" t="s">
+        <v>364</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>309</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F681" t="s">
+        <v>364</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>314</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F682" t="s">
+        <v>364</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>318</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F683" t="s">
+        <v>364</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>322</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F684" t="s">
+        <v>364</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>326</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F685" t="s">
+        <v>364</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>330</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F686" t="s">
+        <v>364</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>334</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F687" t="s">
+        <v>364</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>338</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F688" t="s">
+        <v>364</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>709</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F689" t="s">
+        <v>364</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>713</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F690" t="s">
+        <v>364</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>717</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F691" t="s">
+        <v>364</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>721</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F692" t="s">
+        <v>364</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>725</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F693" t="s">
+        <v>364</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>729</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F694" t="s">
+        <v>364</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>733</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F695" t="s">
+        <v>364</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>737</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F696" t="s">
+        <v>364</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>741</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F697" t="s">
+        <v>364</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>745</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F698" t="s">
+        <v>364</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>749</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F699" t="s">
+        <v>364</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>753</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F700" t="s">
+        <v>364</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>757</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F701" t="s">
+        <v>364</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>761</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F702" t="s">
+        <v>364</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>765</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F703" t="s">
+        <v>364</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>769</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F704" t="s">
+        <v>364</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>773</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F705" t="s">
+        <v>364</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>777</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F706" t="s">
+        <v>364</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>781</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F707" t="s">
+        <v>364</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>785</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F708" t="s">
+        <v>364</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>789</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F709" t="s">
+        <v>364</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F710" t="s">
+        <v>364</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F711" t="s">
+        <v>364</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F712" t="s">
+        <v>364</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>793</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F713" t="s">
+        <v>364</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>797</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F714" t="s">
+        <v>364</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>801</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F715" t="s">
+        <v>364</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>805</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F716" t="s">
+        <v>364</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>809</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F717" t="s">
+        <v>364</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>813</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F718" t="s">
+        <v>364</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>817</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F719" t="s">
+        <v>364</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>821</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F720" t="s">
+        <v>364</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>825</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F721" t="s">
+        <v>364</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>829</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F722" t="s">
+        <v>364</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>833</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F723" t="s">
+        <v>364</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>837</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F724" t="s">
+        <v>364</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>841</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F725" t="s">
+        <v>364</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>845</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F726" t="s">
+        <v>364</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>849</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F727" t="s">
+        <v>364</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>853</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F728" t="s">
+        <v>364</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>857</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F729" t="s">
+        <v>364</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>861</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F730" t="s">
+        <v>364</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>865</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F731" t="s">
+        <v>364</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>869</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F732" t="s">
+        <v>364</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>873</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F733" t="s">
+        <v>364</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>877</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F734" t="s">
+        <v>364</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>881</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F735" t="s">
+        <v>364</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>885</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F736" t="s">
+        <v>364</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>889</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F737" t="s">
+        <v>364</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>893</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F738" t="s">
+        <v>364</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>897</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F739" t="s">
+        <v>364</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>901</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F740" t="s">
+        <v>364</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>905</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F741" t="s">
+        <v>364</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>909</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F742" t="s">
+        <v>364</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>913</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F743" t="s">
+        <v>364</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>917</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F744" t="s">
+        <v>364</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>921</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F745" t="s">
+        <v>364</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>925</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F746" t="s">
+        <v>364</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>929</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F747" t="s">
+        <v>364</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>933</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F748" t="s">
+        <v>364</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>937</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F749" t="s">
+        <v>364</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>941</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F750" t="s">
+        <v>364</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>945</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F751" t="s">
+        <v>364</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>949</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F752" t="s">
+        <v>364</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>953</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F753" t="s">
+        <v>364</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>957</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F754" t="s">
+        <v>364</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>961</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F755" t="s">
+        <v>364</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>965</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F756" t="s">
+        <v>364</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>969</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F757" t="s">
+        <v>364</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>973</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F758" t="s">
+        <v>364</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>977</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F759" t="s">
+        <v>364</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>981</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F760" t="s">
+        <v>364</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>985</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F761" t="s">
+        <v>364</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>989</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F762" t="s">
+        <v>364</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>993</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F763" t="s">
+        <v>364</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>997</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F764" t="s">
+        <v>364</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F765" t="s">
+        <v>364</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F766" t="s">
+        <v>364</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F767" t="s">
+        <v>364</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F768" t="s">
+        <v>364</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F769" t="s">
+        <v>364</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F770" t="s">
+        <v>364</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F771" t="s">
+        <v>364</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F772" t="s">
+        <v>364</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F773" t="s">
+        <v>364</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F774" t="s">
+        <v>364</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F775" t="s">
+        <v>364</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F776" t="s">
+        <v>364</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F777" t="s">
+        <v>364</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F778" t="s">
+        <v>364</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F779" t="s">
+        <v>364</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F780" t="s">
+        <v>364</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F781" t="s">
+        <v>364</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F782" t="s">
+        <v>364</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F783" t="s">
+        <v>364</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F784" t="s">
+        <v>364</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E785" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F785" t="s">
+        <v>364</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F786" t="s">
+        <v>364</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F787" t="s">
+        <v>364</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F788" t="s">
+        <v>364</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F789" t="s">
+        <v>364</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F790" t="s">
+        <v>364</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F791" t="s">
+        <v>364</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F792" t="s">
+        <v>364</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F793" t="s">
+        <v>364</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F794" t="s">
+        <v>364</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F795" t="s">
+        <v>364</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F796" t="s">
+        <v>364</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F797" t="s">
+        <v>364</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F798" t="s">
+        <v>364</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F799" t="s">
+        <v>364</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F800" t="s">
+        <v>364</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F801" t="s">
+        <v>364</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F802" t="s">
+        <v>364</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F803" t="s">
+        <v>364</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F804" t="s">
+        <v>364</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F805" t="s">
+        <v>364</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F806" t="s">
+        <v>364</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F807" t="s">
+        <v>364</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F808" t="s">
+        <v>364</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F809" t="s">
+        <v>364</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F810" t="s">
+        <v>364</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F811" t="s">
+        <v>364</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H811" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F812" t="s">
+        <v>364</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="H812" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F813" t="s">
+        <v>364</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H813" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F814" t="s">
+        <v>364</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F815" t="s">
+        <v>364</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="H815" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F816" t="s">
+        <v>364</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="H816" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F817" t="s">
+        <v>364</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F818" t="s">
+        <v>364</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F819" t="s">
+        <v>364</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F820" t="s">
+        <v>364</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F821" t="s">
+        <v>364</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F822" t="s">
+        <v>364</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F823" t="s">
+        <v>364</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F824" t="s">
+        <v>364</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F825" t="s">
+        <v>364</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F826" t="s">
+        <v>364</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F827" t="s">
+        <v>364</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F828" t="s">
+        <v>364</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F829" t="s">
+        <v>364</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F830" t="s">
+        <v>364</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F831" t="s">
+        <v>364</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F832" t="s">
+        <v>364</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F833" t="s">
+        <v>364</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F834" t="s">
+        <v>364</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F835" t="s">
+        <v>364</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F836" t="s">
+        <v>364</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F837" t="s">
+        <v>364</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F838" t="s">
+        <v>364</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F839" t="s">
+        <v>364</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F840" t="s">
+        <v>364</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F841" t="s">
+        <v>364</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F842" t="s">
+        <v>364</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F843" t="s">
+        <v>364</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F844" t="s">
+        <v>364</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F845" t="s">
+        <v>364</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F846" t="s">
+        <v>364</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F847" t="s">
+        <v>364</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F848" t="s">
+        <v>364</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F849" t="s">
+        <v>364</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F850" t="s">
+        <v>364</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F851" t="s">
+        <v>364</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F852" t="s">
+        <v>364</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F853" t="s">
+        <v>364</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F854" t="s">
+        <v>364</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F855" t="s">
+        <v>364</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F856" t="s">
+        <v>364</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F857" t="s">
+        <v>364</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F858" t="s">
+        <v>364</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F859" t="s">
+        <v>364</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F860" t="s">
+        <v>364</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D861" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F861" t="s">
+        <v>364</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F862" t="s">
+        <v>364</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F863" t="s">
+        <v>364</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F864" t="s">
+        <v>364</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D865" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F865" t="s">
+        <v>364</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E866" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F866" t="s">
+        <v>364</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F867" t="s">
+        <v>364</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F868" t="s">
+        <v>364</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F869" t="s">
+        <v>364</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F870" t="s">
+        <v>364</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F871" t="s">
+        <v>364</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F872" t="s">
+        <v>364</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F873" t="s">
+        <v>364</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="H873" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F874" t="s">
+        <v>364</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F875" t="s">
+        <v>364</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F876" t="s">
+        <v>364</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F877" t="s">
+        <v>364</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F878" t="s">
+        <v>364</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F879" t="s">
+        <v>364</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F880" t="s">
+        <v>364</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F881" t="s">
+        <v>364</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F882" t="s">
+        <v>364</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F883" t="s">
+        <v>364</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D884" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F884" t="s">
+        <v>364</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F885" t="s">
+        <v>364</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D886" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F886" t="s">
+        <v>364</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D887" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F887" t="s">
+        <v>364</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D888" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F888" t="s">
+        <v>364</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3214</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8609,50 +33351,724 @@
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>