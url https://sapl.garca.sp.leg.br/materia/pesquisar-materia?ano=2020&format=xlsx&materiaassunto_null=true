--- v0 (2026-02-16)
+++ v1 (2026-04-15)
@@ -54,13406 +54,13406 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>102968</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CPUOPS - Comissão de Planejamento, Uso, Ocupação e Parcelamento do Solo</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/</t>
+    <t>http://sapl.garca.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei nº 75/2019.</t>
   </si>
   <si>
     <t>103475</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103475/emenda_ao_substitutivo_ao_pl_08-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103475/emenda_ao_substitutivo_ao_pl_08-2020.pdf</t>
   </si>
   <si>
     <t>Emenda ao Substitutivo ao PL 08-2020.</t>
   </si>
   <si>
     <t>103476</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103476/emenda_ao_pl_08-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103476/emenda_ao_pl_08-2020.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 08-2020.</t>
   </si>
   <si>
     <t>103515</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rafael Frabetti</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103515/emenda_pl_30-2020_-_rafael.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103515/emenda_pl_30-2020_-_rafael.doc</t>
   </si>
   <si>
     <t>Emenda ao PL 30/2020.</t>
   </si>
   <si>
     <t>103578</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>COFOSP - Comissão de Orçamento, Finanças, Contabilidade, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103578/emenda_pl_29.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103578/emenda_pl_29.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 29/2020.</t>
   </si>
   <si>
     <t>103990</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Antonio Franco dos Santos - Bacana</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103990/emenda_ao_pl_49-2020_bacana.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103990/emenda_ao_pl_49-2020_bacana.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 49/2020</t>
   </si>
   <si>
     <t>102835</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PATRÍCIA MORATO MARANGÃO</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102835/001-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102835/001-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda a limpeza das guaritas do Parque Jaime Nogueira Miranda.</t>
   </si>
   <si>
     <t>102836</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102836/002-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102836/002-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda a limpeza do terreno localizado na Rua da Estação nº 692.</t>
   </si>
   <si>
     <t>102837</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102837/003-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102837/003-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda a instalação de barras de acessibilidade nos sanitários da UPA.</t>
   </si>
   <si>
     <t>102838</t>
   </si>
   <si>
     <t>Wagner Luiz Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102838/004-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102838/004-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que ofereça atendimento psicológico aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>102921</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102921/005-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102921/005-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito a limpeza do acostamento da estrada que liga Jafa ao Bairro Nove de Julho, tendo em vista que tem dificultado o trânsito de veículos no local.</t>
   </si>
   <si>
     <t>102956</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102956/006-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102956/006-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder à limpeza da calçada da Rua Manoel Joaquim Fernandes altura nº 420, pois o local encontra-se sempre muito sujo, estando com pisos quebrados e jogados há vários dias.</t>
   </si>
   <si>
     <t>102957</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rodrigo Gutierres</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102957/007-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102957/007-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder à manutenção da Estrada do Rio da Garça no Distrito de Jafa.</t>
   </si>
   <si>
     <t>102958</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102958/008-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102958/008-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a poda da cerca viva existente na rua 7 de setembro, no Distrito de Jafa.</t>
   </si>
   <si>
     <t>102959</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102959/009-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102959/009-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a limpeza geral de todos os bens e próprios públicos existentes no Distrito de Jafa, tendo em vista a necessidade de manutenção e limpeza dos locais.</t>
   </si>
   <si>
     <t>102961</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102961/010-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102961/010-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a manutenção e limpeza da estrada do Bairro Itiratupã no Distrito de Jafa.</t>
   </si>
   <si>
     <t>102962</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102962/011-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102962/011-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar uma limpeza nas proximidades da base da Polícia Rodoviária no município de Garça</t>
   </si>
   <si>
     <t>103001</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103001/ind_012_patricia__-_4a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103001/ind_012_patricia__-_4a_so_r.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder a notificação dos proprietários que tem terrenos no Residencial Monte Verde e que estão com o mato alto para que realizem a roçagem do mato visando inibir que sirvam de habitat para animais peçonhentos e que seja tapado com urgência o buraco existente no asfalto na Avenida Vereador Olívio Turato.</t>
   </si>
   <si>
     <t>103002</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103002/ind_013_wagner__-_4a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103002/ind_013_wagner__-_4a_so_r.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder ao recapeamento asfáltico da Rua Antonio Bosquê e realize estudos visando sanar o problema do bueiro localizado defronte à residência nº 48.</t>
   </si>
   <si>
     <t>103015</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103015/ind_014_wagner__-_5a_so.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103015/ind_014_wagner__-_5a_so.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito denominar uma via ou próprio público de Roberto Reis.</t>
   </si>
   <si>
     <t>103067</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Paulo André Faneco</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103067/015-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103067/015-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo a substituição das lâmpadas queimadas no calçadão que liga o Jardim Frei Aurélio di Falco ao Jardim Paulista.</t>
   </si>
   <si>
     <t>103068</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103068/016-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103068/016-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que substitua as lâmpadas queimadas da Praça Tancredo Neves.</t>
   </si>
   <si>
     <t>103111</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103111/017-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103111/017-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que estude a possibilidade de tornar em mão única de direção parte da rua Sete de Setembro no quarteirão do Colégio Santo Antônio.</t>
   </si>
   <si>
     <t>103112</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103112/018-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103112/018-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize a manutenção no acostamento da Avenida da Saudade.</t>
   </si>
   <si>
     <t>103113</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103113/019-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103113/019-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize a roçagem do mato da calçada da Rua Padre Paulo de Toledo Leite, altura do numeral 250.</t>
   </si>
   <si>
     <t>103114</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Pedro Santos</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103114/020-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103114/020-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda a manutenção da pavimentação asfáltica na Avenida Labieno da Costa Machado no cruzamento com a Rua Dona Maria de Barros, tendo em vista que devido ao tráfego de veículos de grande porte um trecho do asfalto se soltou formando uma grande depressão que está atrapalhando o tráfego pelo local, sem falar na iminência de um acidente.</t>
   </si>
   <si>
     <t>103115</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103115/021-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103115/021-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize operação tapa buracos nas ruas do Jardim Centenário.</t>
   </si>
   <si>
     <t>103119</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103119/ind_022_patricia_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103119/ind_022_patricia_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que providencie bancos para as crianças lancharem na Escola João Crisóstomo.</t>
   </si>
   <si>
     <t>103189</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103189/23-2018.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103189/23-2018.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize a limpeza geral na praça localizada no cruzamento das ruas Fausto Floriano de Toledo com a XV de Novembro.</t>
   </si>
   <si>
     <t>103191</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103191/24-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103191/24-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda a estudos visando apresentar projeto concedendo bônus de 20% aos servidores que estão atuando na linha de frente no combate da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>103234</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103234/25-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103234/25-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize ações visando ajudar os motoristas de transporte escolar, como por exemplo, a doação de cestas básicas ou outra forma de ajuda.</t>
   </si>
   <si>
     <t>103235</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103235/26-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103235/26-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize a roçagem do mato e limpeza geral em toda extensão da Rua Ipê, no Jardim dos Eucaliptos.</t>
   </si>
   <si>
     <t>103236</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103236/27-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103236/27-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que disponibilize máscaras para os servidores públicos que realizam a varrição das vias de nosso município, a fim de que se previnam quanto a contaminação por Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>103237</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103237/28-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103237/28-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize visita social, visando disponibilizar cesta básica para uma família que está necessitando de ajuda.</t>
   </si>
   <si>
     <t>103238</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103238/29-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103238/29-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade de alocar as tendas instaladas na UPA próximo às dependências da Caixa Econômica Federal, enquanto os casos de COVID-19 permanecerem sob controle em nosso Município.</t>
   </si>
   <si>
     <t>103239</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103239/30-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103239/30-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a capina do mato alto no passeio público na Rua Caramuru, 475 defronte ao Sindicato da Saúde.</t>
   </si>
   <si>
     <t>103240</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103240/31-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103240/31-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar com mais frequência a varrição da rua Sargento Wilson Abel de Oliveira, tendo em vista que, segundo moradores, o serviço não vem sendo executado há muitos dias.</t>
   </si>
   <si>
     <t>103241</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>JANETE CONESSA</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103241/32-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103241/32-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar limpeza e nivelamento dos trechos do passeio púbico da avenida Vitor Hugo Boareto que precisam de manutenção corretiva.</t>
   </si>
   <si>
     <t>103242</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103242/33-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103242/33-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade junto a Patrulha Juvenil Garcense, de isentar do pagamento da zona azul neste grave período sanitário e financeiro que nosso município está passando com a pandemia de COVID-19, tendo em vista também que o comércio está funcionando no sistema de delivery.</t>
   </si>
   <si>
     <t>103243</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103243/34-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103243/34-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar com maior frequência a varrição da Rua José Augusto Escobar, tendo em vista que moradores relataram que há muitos dias que não vem sendo feita.</t>
   </si>
   <si>
     <t>103244</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103244/35-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103244/35-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar com maior frequência a varrição das ruas adjacentes ao NÚCLEO DE EDUCAÇÃO INFANTIL CAMILA CRISTINA NASCIMENTO CAMPOS, tendo em vista que moradores relataram que há muitos dias que não vem sendo feita.</t>
   </si>
   <si>
     <t>103245</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103245/36-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103245/36-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar visita social a Sra. S. O.</t>
   </si>
   <si>
     <t>103293</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103293/37-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103293/37-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar visita social a Sra. R. O.</t>
   </si>
   <si>
     <t>103294</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103294/38-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103294/38-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito a distribuição de máscaras para o Hospital Psiquiátrico André Luiz, visando suprir a instituição com esse indispensável item de proteção contra a infecção por coronavírus.</t>
   </si>
   <si>
     <t>103295</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103295/39-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103295/39-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito a distribuição de cestas-básicas aos moradores carentes dos bairros Jardim São Lucas e Vila Cavalcanti, considerando que gentilmente a empresa Macchione, responsável pela coleta de lixo e resíduos industriais, fez a doação de 80 cestas básicas ao Fundo Social de Garça.</t>
   </si>
   <si>
     <t>103296</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103296/40-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103296/40-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que forneça toucas e blusas de frio para os servidores lotados no setor de varrição tendo em vista que se aproxima o inverno.</t>
   </si>
   <si>
     <t>103297</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103297/41-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103297/41-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar com maior frequência a passagem da máquina de varrição pelas ruas do bairro João Paulo.</t>
   </si>
   <si>
     <t>103298</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103298/42-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103298/42-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize a compra de equipamentos para realização de exames de eletrocardiograma com recursos recebidos para o enfrentamento da pandemia de Covid-19 para a USF DR. BARROS tendo em vista que o aparelho da unidade foi alocado para a UPA.</t>
   </si>
   <si>
     <t>103299</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103299/43-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103299/43-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize visita social a Sra. C.</t>
   </si>
   <si>
     <t>103300</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103300/44-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103300/44-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que tome providências de encaminhar para tratamento mental do jovem morador de rua Daniel Saiur Pepino.</t>
   </si>
   <si>
     <t>103352</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103352/ind_045_patricia_-_16a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103352/ind_045_patricia_-_16a_so_ok.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a instalação de Totens de concreto com os dizeres: “Eu amo Garça” a serem instalados nas entradas da cidade e no lago artificial J. K. Willians, a exemplo de como fez a vizinha cidade de Marília.</t>
   </si>
   <si>
     <t>103353</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103353/ind_046_patricia_-_16a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103353/ind_046_patricia_-_16a_so_ok.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a compra dos medicamentos Clonazepam e Ibuprofeno visando suprir a rede municipal de saúde, que segundo moradores estariam em falta.</t>
   </si>
   <si>
     <t>103354</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103354/ind_047_patricia_-_16a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103354/ind_047_patricia_-_16a_so_ok.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar as ações necessárias junto a empresa Machione, responsável pela coleta de lixo em nosso município, para que forneça capas de chuva aos trabalhadores, visando resguardá-los da chuva.</t>
   </si>
   <si>
     <t>103355</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103355/ind_048_patricia_-_16a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103355/ind_048_patricia_-_16a_so_ok.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a erradicação e posterior substituição de uma árvore de grande porte localizada na rua Osvaldo Moretti, 170, no Jardim Frei Aurélio.</t>
   </si>
   <si>
     <t>103356</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103356/ind_049_patricia_-_16a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103356/ind_049_patricia_-_16a_so_ok.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar visita social à família residente a Rua Joaquim Freire, 375, tendo em vista que um dos moradores é acamado e necessita do auxílio do poder público.</t>
   </si>
   <si>
     <t>103357</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103357/50-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103357/50-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito designar um guarda municipal para fazer a segurança, durante o dia, na Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>103396</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>MARCÃO DO BASQUETE</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103396/51-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103396/51-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que seja instalado no Jardim Morada do Sol, parquinho infantil que atenderia antiga reivindicação dos moradores daquele conhecido bairro garcense.</t>
   </si>
   <si>
     <t>103397</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103397/52-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103397/52-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que seja instalado no Jardim Imperador, parquinho infantil que atenderia reivindicação dos moradores daquele conhecido bairro garcense.</t>
   </si>
   <si>
     <t>103445</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103445/53-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103445/53-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize a extração do espécime arbórea localizada defronte a Rua Augusto Alvin Da Silva, 33, no Jardim Nova Garça, tendo em vista que a mesma necessita ser substituída por uma espécie de porte menor.</t>
   </si>
   <si>
     <t>103446</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103446/54-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103446/54-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que  estude a possibilidade de incluir nos próximos concursos públicos a serem realizados no município, o exame psicológico como parte do processo seletivo.</t>
   </si>
   <si>
     <t>103447</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103447/55-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103447/55-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que adquira para a rede municipal de saúde o anticoncepcional CICLO 21, tendo em vista que muitas munícipes queixaram-se de que estaria em falta na rede de saúde.</t>
   </si>
   <si>
     <t>103448</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>REGINALDO LUIZ PARENTE</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103448/56-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103448/56-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize visita social.</t>
   </si>
   <si>
     <t>103473</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103473/57-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103473/57-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade de denominar um próprio público, via ou logradouro com o nome de Wilson Alves, podendo, após análise em conjunto com os moradores, denominar a Praça do Bairro Paulista.</t>
   </si>
   <si>
     <t>103477</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103477/ind_58-2020_rafael_-_21a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103477/ind_58-2020_rafael_-_21a_so_ok.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade de denominar campanha municipal de caráter educativo em memória ao cão BOLOTA/DIMAS/BOLINHA.</t>
   </si>
   <si>
     <t>103478</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103478/ind_59-2020_janete_-_21a_so.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103478/ind_59-2020_janete_-_21a_so.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade de instalar um redutor de velocidade - lombada - na Avenida Vereador Olivio Turato, no Residencial Monte Verde.</t>
   </si>
   <si>
     <t>103542</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103542/60-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103542/60-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito denominar uma via, logradouro ou próprio público do município com o nome do Sr. Antônio Amâncio dos Santos, funcionário público municipal por cerca de 60 anos, que faleceu fatalmente vítima da doença COVID19.</t>
   </si>
   <si>
     <t>103544</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103544/ind_61_patricia_-_23a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103544/ind_61_patricia_-_23a_so_ok.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a sanitização do prédio da 4ª Cia da Polícia Militar e proceda o teste de detecção da doença COVID-19 em todos os policiais militares, tendo em vista que houve casos positivos de COVID-19 entre os policiais.</t>
   </si>
   <si>
     <t>103545</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103545/ind_62_rafael_-_23a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103545/ind_62_rafael_-_23a_so_ok.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda a estudos junto ao departamento de trânsito visando delimitar os horários para a circulação de grandes caminhões no Centro Comercial do nosso município.</t>
   </si>
   <si>
     <t>103563</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103563/ind_63_patricia_-_23a_so.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103563/ind_63_patricia_-_23a_so.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar a melhoria na iluminação e instalação de bancos no parquinho infantil localizado no início do Residencial Monte Verde, tendo em vista que o local necessita dessas melhorias.</t>
   </si>
   <si>
     <t>103564</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103564/ind_64_patricia_-_23a_so.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103564/ind_64_patricia_-_23a_so.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar uma vistoria na Avenida Vereador Olívio Turato, altura do numeral 890, com o intuito de podar algumas árvores que estão com os galhos atingindo a fiação aérea.</t>
   </si>
   <si>
     <t>103580</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103580/065-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103580/065-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito efetuar as gestões visando disponibilizar cabine de proteção aos mesários que estarão trabalhando nas eleições municipais que ocorrerão em 15 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>103624</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103624/66-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103624/66-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder a estudos visando a instalação de câmera de monitoramento na Rua São João, na altura do numeral 746.</t>
   </si>
   <si>
     <t>103625</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103625/67-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103625/67-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar estudos visando a entrega de kits compostos por Sulfato de Zinco, Vitamina D e Ivermectina aos profissionais que atuam na linha de frente do novo Coronavírus, a exemplo do realizado no município de  Pompéia/SP.</t>
   </si>
   <si>
     <t>103626</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103626/68-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103626/68-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder a estudos visando instalar em pelo menos mais 2 portões da Feira Livre, pias nos moldes da que está instalada na Praça Rui Barbosa visando não gerar aglomeração de pessoas em uma entrada só.</t>
   </si>
   <si>
     <t>103659</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103659/69-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103659/69-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Diretor Executivo do SAAE que normalize com urgência o fornecimento de água aos finais de semana no Jardim Paineiras, tendo em vista que muitos moradores do bairro tem se queixado que a falta de água aos finais de semana é recorrente.</t>
   </si>
   <si>
     <t>103709</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103709/70-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103709/70-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize com maior frequência a varrição das ruas do bairro São Rafael, tendo em vista haver a necessidade de maior periodicidade deste serviço.</t>
   </si>
   <si>
     <t>103710</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103710/71-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103710/71-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize os estudos necessários visando a instalação de sistemas de captação de águas pluviais para uso nos próprios públicos onde se aplicar.</t>
   </si>
   <si>
     <t>103711</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103711/72-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103711/72-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize uma campanha de conscientização para que a população reutilize as águas pluviais, com armazenamento correto, diminuindo assim o consumo de água tratada.</t>
   </si>
   <si>
     <t>103712</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103712/73-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103712/73-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize com maior frequência a varrição da rua das Flores entre as ruas Maria Izabel com Francisco da Silva Braga tendo em vista que no local há muitas mongubas plantadas, as quais produzem muita sujidade devido às suas folhas e frutos que caem no chão, desta forma havendo necessidade de maior periodicidade deste serviço.</t>
   </si>
   <si>
     <t>103737</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103737/74-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103737/74-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda ao levantamento das vias que não possuem placas ou estão com as mesmas apagadas e realize a colocação de novas placas.</t>
   </si>
   <si>
     <t>103769</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103769/75-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103769/75-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que disponibilize mais ventiladores no setor de fisioterapia.</t>
   </si>
   <si>
     <t>103770</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103770/76-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103770/76-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize as melhorias necessárias no calçamento da estrada do Rio da Garça.</t>
   </si>
   <si>
     <t>103771</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103771/77-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103771/77-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que estude a possibilidade de fazer uma pequena barragem nas proximidades do Córrego do Barreiro para que na época das chuvas o excesso de água não traga prejuízo a vegetação ciliar.</t>
   </si>
   <si>
     <t>103786</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Fabinho Polisinani</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103786/78-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103786/78-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que estude a possibilidade de denominar a praça  defronte ao Cemitério Municipal de José Roberto Tivo.</t>
   </si>
   <si>
     <t>103810</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103810/79-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103810/79-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder à poda da árvore localizada defronte a residência da Rua Miguel Chiquini nº 05, Bairro Takeo Toyota.</t>
   </si>
   <si>
     <t>103811</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103811/80-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103811/80-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder à erradicação da árvore localizada na Rua Augusto Alvim da Silva, altura do número 33, tendo em vista que a mesma está prejudicando a fiação elétrica.</t>
   </si>
   <si>
     <t>103812</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103812/81-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103812/81-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder à limpeza da Rua Santana, altura do numeral 150.</t>
   </si>
   <si>
     <t>103836</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103836/82-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103836/82-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade de capinar uma área existente na Rua Mogno próximo ao numeral 1781, no Jardim Paineiras.</t>
   </si>
   <si>
     <t>103837</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103837/83-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103837/83-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade de construir uma creche e uma unidade de saúde para atender a demanda dos moradores dos bairros João Zapata, Residencial Monte Verde e Frei Aurélio.</t>
   </si>
   <si>
     <t>103838</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103838/84-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103838/84-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito estudar a possibilidade de proceder à troca das lâmpadas da Praça da Emei Victor Hugo Guanaes de Freitas, pelas de led.</t>
   </si>
   <si>
     <t>103839</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103839/085-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103839/085-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder à retirada de uma árvore seca que está invadindo a via, localizada na Rua Alcides Moreno Carrenho, 04.</t>
   </si>
   <si>
     <t>103840</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103840/086-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103840/086-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize as manutenções necessárias no poste localizado na Rua Santa Lúcia, 414, tendo em vista que o mesmo necessita de reparos com urgência.</t>
   </si>
   <si>
     <t>103841</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103841/087-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103841/087-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que disponibilize tambores grandes ou lixeiras na praça da Igreja Nossa Senhora Aparecida no distrito de Jafa.</t>
   </si>
   <si>
     <t>103842</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103842/088-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103842/088-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que tome as providências necessárias quanto a residência localizada na Rua Guarantã, 740 tendo em vista que a mesma encontra-se com muito lixo depositado na calçada e também pneus que podem servir de criadouros do mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>103843</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103843/089-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103843/089-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda com urgência os contatos necessários junto a CPFL para que sejam realizados os reparos na iluminação pública na Rua Oswaldo Moreti entre as ruas Delfino Alves e Cezarino Cardinale,</t>
   </si>
   <si>
     <t>103844</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103844/090-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103844/090-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize o plantio de uma árvore de pequeno porte (quaresmeira) defronte a residência localizada na Rua Ana Maria Murari Marques, 268.</t>
   </si>
   <si>
     <t>103869</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103869/ind_91-2020_-_frabetti_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103869/ind_91-2020_-_frabetti_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito a instalação de um redutor de velocidade na Rua José Urbano Bonfim, na altura do numeral 234.</t>
   </si>
   <si>
     <t>103870</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103870/ind_92-2020_-_parente.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103870/ind_92-2020_-_parente.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar uma averiguação, o mais rápido possível, de árvores existentes em nosso município que possam colocar em risco a vida das pessoas.</t>
   </si>
   <si>
     <t>103871</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103871/ind_93-2020_-_pmm_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103871/ind_93-2020_-_pmm_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito a instalação de um redutor de velocidade na Rua Brasil Joly, na altura do numeral 83.</t>
   </si>
   <si>
     <t>103886</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103886/ind_094-2020_fabio_-_36a_so_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103886/ind_094-2020_fabio_-_36a_so_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder com urgência os contatos necessários junto à CPFL para que proceda à verificação da iluminação defronte a capela do Cemitério Municipal, bem como da iluminação em toda a área do Cemitério Municipal, uma vez que diversas lâmpadas se encontram apagadas.</t>
   </si>
   <si>
     <t>103887</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103887/ind_095-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103887/ind_095-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder ao recapeamento de trecho da Rua da Liberdade no distrito de Jafa.</t>
   </si>
   <si>
     <t>103888</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103888/ind_096-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103888/ind_096-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder ao recapeamento de trecho da Rua 7 de setembro no distrito de Jafa.</t>
   </si>
   <si>
     <t>103889</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103889/ind_097-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103889/ind_097-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder ao recapeamento de trecho da Rua São Paulo no Distrito de Jafa.</t>
   </si>
   <si>
     <t>103890</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103890/ind_098-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103890/ind_098-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder ao recapeamento de trecho da Rua Júlio Bertolucci no Distrito de Jafa.</t>
   </si>
   <si>
     <t>103891</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103891/ind_099-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103891/ind_099-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder ao recapeamento de trecho da Rua Jorge M. Yamauchi no Distrito de Jafa.</t>
   </si>
   <si>
     <t>103892</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103892/ind_100-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103892/ind_100-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder a estudos visando à instalação de "olhos de gato" nas principais vias do Distrito de Jafa.</t>
   </si>
   <si>
     <t>103893</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103893/ind_101-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103893/ind_101-2020_rodrigo_-_36a_so_ok_impresso.doc</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito proceder aos reparos necessários nos aparelhos da academia ao ar livre do Distrito de Jafa.</t>
   </si>
   <si>
     <t>103926</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103926/102-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103926/102-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda o recapeamento da Rua XV de Novembro, na altura dos numerais 325/345.</t>
   </si>
   <si>
     <t>103944</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103944/103-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103944/103-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que denomine uma rua de João Medina Ortiz.</t>
   </si>
   <si>
     <t>103946</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103946/104-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103946/104-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que realize um acabamento de cimento na torneira da rua Capitão Isaías Rodrigues Martins, atendendo a pedido de frequentadores do local.</t>
   </si>
   <si>
     <t>103972</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103972/105-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103972/105-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito realizar um mutirão para a coleta de resíduos eletro-eletrônicos a fim de mitigar os danos causados por este tipo de poluição.</t>
   </si>
   <si>
     <t>103973</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103973/106-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103973/106-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda a uma visita social à família residente na Rua Alcides Cação nº 44, Jardim Mondrian e à família residente na Rua Ipê nº 156, Jardim Paineiras.</t>
   </si>
   <si>
     <t>103974</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103974/107-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103974/107-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que efetue os reparos necessários no passeio público da Praça Rui Barbosa/Igreja Matriz São Pedro Apóstolo.</t>
   </si>
   <si>
     <t>103989</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103989/108-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103989/108-2020.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Prefeito que proceda a uma visita social à família residente na Rua Delfino Alves nº 224, Jardim Paulista.</t>
   </si>
   <si>
     <t>103606</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Parecer da Comissão de Planejamento, Uso, Ocupação e Parcelamento do Solo nº 12/2020 – Oferecendo voto contrário ao Projeto de Lei nº 25/2020, de autoria do Prefeito, que institui o serviço municipal de remoção, recolha, guarda, e depósito de veículos automotores apreendidos em decorrência de procedimentos de infração de trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>103736</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103736/1444.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103736/1444.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento, Finanças, Contabilidade, Obras e Serviços Públicos nº 33/2020, oferecendo voto contrário ao Projeto de Lei nº 24/2020, de iniciativa do vereador Antônio Franco dos Santos “Bacana” — Altera a Lei nº 2.627, de 29 de abril de 1991 (Código de Posturas Municipais), bem como a Lei nº 4.584, de 04 de janeiro de 2011, no tocante aos procedimentos de apreensão e depósitos de animais.</t>
   </si>
   <si>
     <t>103768</t>
   </si>
   <si>
     <t>Parecer da Comissão de Planejamento, Uso, Ocupação e Parcelamento do Solo nº 16/2020, oferecendo voto contrário ao Projeto de Lei nº 33/2020, de iniciativa do Prefeito — Altera o Parágrafo Único do artigo 2º da Lei nº 3.534/2001, que autoriza a outorga de concessão do serviço de transporte coletivo urbano e dá outras providências.</t>
   </si>
   <si>
     <t>102827</t>
   </si>
   <si>
     <t>PTC</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
     <t>Encaminhando o processo de prestação de contas e respectivo parecer prévio emitido pela E. Segunda Câmara, em sessão de 06/08/2019, nos termos do artigo 33, inciso XIII, da Constituição do Estado, combinado com o artigo 2º, inciso II da Lei Complementar nº 709/93, de 14 de janeiro de 1993, Lei Orgânica do Tribunal de Contas do Estado, relativos às contas do exercício 2017, apresentadas pelo Executivo Municipal.</t>
   </si>
   <si>
     <t>103868</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103868/encaminhando_processo_tribunal.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103868/encaminhando_processo_tribunal.pdf</t>
   </si>
   <si>
     <t>Encaminhando o processo de prestação de contas da Prefeitura Municipal de Garça, exercício de 2018, para os fins previstos no artigo 31, § 2°, da Constituição Federal, combinado com o artigo 150 da Constituição do Estado de São Paulo.</t>
   </si>
   <si>
     <t>102829</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102829/pdl_01-2020_wagner.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102829/pdl_01-2020_wagner.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO BENEMÉRITO AO SR. "DR. PAULO DE TARSO NOGUEIRA DE ALMEIDA".</t>
   </si>
   <si>
     <t>103042</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103042/projeto_de_decreto_legislativo_no_02-2020_-comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103042/projeto_de_decreto_legislativo_no_02-2020_-comp.pdf</t>
   </si>
   <si>
     <t>Aprova, com ressalvas, as Contas da Prefeitura Municipal referente ao exercício de 2017.</t>
   </si>
   <si>
     <t>103204</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103204/projeto_de_decreto_legislativo_no_03-2020_-_wagner.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103204/projeto_de_decreto_legislativo_no_03-2020_-_wagner.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sustação do inciso XII do artigo 2º do Decreto nº 9.042, de 21 de março de 2020.</t>
   </si>
   <si>
     <t>103499</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103499/pdl_04-2020_wagner.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103499/pdl_04-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Sustação do Decreto nº 9.094, de 07 de julho de 2020.</t>
   </si>
   <si>
     <t>103971</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103971/pdl_05-2020_contas.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103971/pdl_05-2020_contas.pdf</t>
   </si>
   <si>
     <t>Aprova, com ressalvas, as Contas da Prefeitura Municipal referente ao exercício de 2018.</t>
   </si>
   <si>
     <t>102855</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102855/projeto_de_lei_complementar_no_01-2020_-_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102855/projeto_de_lei_complementar_no_01-2020_-_completo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 003/2014 e suas alterações, que dispõe sobre a estrutura administrativa da Prefeitura Municipal de Garça e de suas autarquias e dá outras providências.</t>
   </si>
   <si>
     <t>102856</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102856/projeto_de_lei_complementar_no_02-2020_-_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102856/projeto_de_lei_complementar_no_02-2020_-_completo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 48/2018 e suas alterações, que dispõe sobre a reorganização do Estatuto e do Plano de Carreira do Magistério Público Municipal de Garça e dá outras providências.</t>
   </si>
   <si>
     <t>102900</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102900/projeto_de_lei_complementar_no_03-2020_-_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102900/projeto_de_lei_complementar_no_03-2020_-_completo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 48/2018 E SUAS ALTERAÇÕES, QUE DISPÕE SOBRE A REORGANIZAÇÃO DO ESTATUTO E DO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102965</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102965/plc_04-2020_-_comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102965/plc_04-2020_-_comp.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003/2014 E SUAS ALTERAÇÕES, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE GARÇA E DE SUAS AUTARQUIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103202</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103202/projeto_de_lei_complementar_no_05-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103202/projeto_de_lei_complementar_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 003/2014 e suas alterações, que dispõe sobre a Estrutura Administrativa da Prefeitura Municipal de Garça e de suas Autarquias e dá outras providências.</t>
   </si>
   <si>
     <t>103970</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103970/projeto_de_lei_complementar_no_06-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103970/projeto_de_lei_complementar_no_06-2020.pdf</t>
   </si>
   <si>
     <t>102828</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102828/projeto_de_lei_no_01-2020_-_comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102828/projeto_de_lei_no_01-2020_-_comp.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O ESTACIONAMENTO TEMPORÁRIO DE VEÍCULOS DEFRONTE ÀS FARMÁCIAS, DROGARIAS E CLÍNICAS VETERINÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102854</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102854/projeto_de_lei_no_02-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102854/projeto_de_lei_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.681/1991, que "dispõe sobre a concessão de aposentadoria aos servidores municipais, pensão aos seus dependentes, institui o fundo de aposentadoria e pensão e dá outras providências."</t>
   </si>
   <si>
     <t>102857</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102857/pl_03-2020_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102857/pl_03-2020_completo.pdf</t>
   </si>
   <si>
     <t>Obriga as instituições financeiras situadas no Município de Garça a instalarem placas orientativas acerca da prova de vida dos beneficiários do INSS.</t>
   </si>
   <si>
     <t>102872</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102872/projeto_de_lei_no_04-2020_-_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102872/projeto_de_lei_no_04-2020_-_completo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.780/2012, a fim de conceder recomposição anual dos vencimentos aos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>102873</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102873/projeto_de_lei_no_05-2020_-_comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102873/projeto_de_lei_no_05-2020_-_comp.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a revisão geral anual dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais.</t>
   </si>
   <si>
     <t>102874</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102874/projeto_de_lei_no_06-2019_-_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102874/projeto_de_lei_no_06-2019_-_completo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.715/2011 e alterações, que dispõe sobre a concessão de vale alimentação.</t>
   </si>
   <si>
     <t>102886</t>
   </si>
   <si>
     <t>Paulo André Faneco, Pedro Santos</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102886/pl_07-2020_-_paulo_andre_e_pedro_santos.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102886/pl_07-2020_-_paulo_andre_e_pedro_santos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre normas relativas à livre iniciativa e ao livre exercício da atividade econômica e dá outras providências.</t>
   </si>
   <si>
     <t>102898</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102898/pl_08-2020_-_pm_03-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102898/pl_08-2020_-_pm_03-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE MOTOTÁXI NO MUNICÍPIO DE GARÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102899</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102899/projeto_de_lei_no_09-2020_-_comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102899/projeto_de_lei_no_09-2020_-_comp.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5290/2019, QUE AUTORIZA O MUNICÍPIO A RECEBER ÁREA EM DOAÇÃO.</t>
   </si>
   <si>
     <t>102917</t>
   </si>
   <si>
     <t>Antonio Franco dos Santos - Bacana, Fabinho Polisinani</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102917/projeto_de_lei_no_10-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102917/projeto_de_lei_no_10-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "PAÇO LEGISLATIVO ANTÔNIO MARANGÃO" A SEDE DA CÂMARA MUNICIPAL DE GARÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102963</t>
   </si>
   <si>
     <t>João Carlos dos Santos, PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102963/pl_11-2020_-_pm_05-2020_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102963/pl_11-2020_-_pm_05-2020_completo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei nº 5.164, de 19 de outubro de 2017 (PPA) e altera o anexo IIA da Lei nº 5.231, de 22 de junho de 2018 (LDO) - Autorizando a abertura de crédito especial no montante de R$ 30.000,00 (trinta mil reais) objetivando a aquisição de material de distribuição gratuita na vigilância em saúde.</t>
   </si>
   <si>
     <t>102964</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102964/pl_12-2020_-_pm_06-2020_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102964/pl_12-2020_-_pm_06-2020_completo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei nº 5.164, de 19 de outubro de 2017 (PPA) e altera o anexo IIA da Lei nº 5.231, de 22 de junho de 2018 (LDO) - Autorizando a abertura de crédito especial no montante de R$ 18.000,00 (dezoito mil reais) objetivando a aquisição de material de distribuição gratuita na atenção básica.</t>
   </si>
   <si>
     <t>102967</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102967/pl_13-2020_-_bacana.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102967/pl_13-2020_-_bacana.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.238, de 06 de julho de 2018, no tocante ao procedimento de doação de áreas nos distritos empresariais do município de Garça e dá outras providências.</t>
   </si>
   <si>
     <t>103024</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103024/projeto_de_lei_no_14-2020_-_comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103024/projeto_de_lei_no_14-2020_-_comp.pdf</t>
   </si>
   <si>
     <t>Aprova a revisão do Plano Municipal para a infância e adolescência do município de Garça/SP - Decênio 2015-2024 - Lei nº 4969/2014.</t>
   </si>
   <si>
     <t>103025</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103025/projeto_de_lei_no_15-2020_comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103025/projeto_de_lei_no_15-2020_comp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial a pessoas com fibromialgia, no âmbito do município de Garça e dá outras providências.</t>
   </si>
   <si>
     <t>103028</t>
   </si>
   <si>
     <t>João Carlos dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103028/projeto_de_lei_no_16-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103028/projeto_de_lei_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.134/2017 e alterações, que reformula o Comitê de Vigilância às Mortes Materna, Infantil e Fetal.</t>
   </si>
   <si>
     <t>103043</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103043/pl_17-2020_completo.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103043/pl_17-2020_completo.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 10 da Lei Municipal nº 5.304, de 25 de junho de 2019, que dispõe sobre as diretrizes orçamentárias para a elaboração da Lei Orçamentária do exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>103093</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103093/pl_18-2020_-_pm_10-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103093/pl_18-2020_-_pm_10-2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Engenheiros, Arquitetos e Agrônomos de Garça.</t>
   </si>
   <si>
     <t>103116</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103116/pl_19-2020_-_pm_11-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103116/pl_19-2020_-_pm_11-2020.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Diretor Municipal de Controle de Erosão Rural e dá outras providências.</t>
   </si>
   <si>
     <t>103150</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103150/pl_20-2020_pm_12-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103150/pl_20-2020_pm_12-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei nº 5.164/2017, de 19 de outubro de 2017 (PPA) e Altera o Anexo IIA da Lei nº 5.304, de 25 de junho de 2019 (LDO) - autorizando a abertura de crédito especial no montante de R$ 252.300,00 (duzentos e cinquenta e dois mil e trezentos reais), objetivando a aquisição de 01 (um) trator agrícola e 01 (uma) varredora coletora rebocavél.</t>
   </si>
   <si>
     <t>103151</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103151/pl_21-2020_pm_13-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103151/pl_21-2020_pm_13-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da lei nº 5.164/2017, de 19 de outubro de 2017 (PPA) e altera o Anexo IIA da Lei nº 5.304, de 25 de junho de 2019 (LDO) - autorizando a abertura de crédito especial no montante de R$ 100.00,00 (cem mil reais), recursos de emenda parlamentar para aplicação na área de educação – ensino fundamental, objetivando a aquisição de equipamentos.</t>
   </si>
   <si>
     <t>103152</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103152/pl_22-2020_pm_14-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103152/pl_22-2020_pm_14-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da lei nº 5.164/2017, de 19 de outubro de 2017 (PPA) e altera o Anexo IIA da Lei nº 5.304, de 25 de junho de 2019 (LDO) - autorizando a abertura de crédito especial no montante de R$149.930,00 (cento e quarenta e nove mil e novecentos e trinta reais ), recursos de emenda parlamentar para aplicação na área de saúde – atenção básica.</t>
   </si>
   <si>
     <t>103153</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103153/pl_23-2020_-_mesa_diretora_-_fixa_subsidios_20a_legislatura_-_prefeito_vice_e_secretarios.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103153/pl_23-2020_-_mesa_diretora_-_fixa_subsidios_20a_legislatura_-_prefeito_vice_e_secretarios.doc</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>103188</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103188/projeto_de_lei_no_24-2020_-_bacana.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103188/projeto_de_lei_no_24-2020_-_bacana.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.627, de 29 de abril de 1991 (Código de Posturas Municipais), bem como a Lei nº 4.584, de 04 de janeiro de 2011, no tocante aos procedimentos de apreensão e depósitos de animais.</t>
   </si>
   <si>
     <t>103201</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103201/pl_25-2020_-_pm_15-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103201/pl_25-2020_-_pm_15-2020.pdf</t>
   </si>
   <si>
     <t>Institui o serviço municipal de remoção, recolha, guarda e depósito de veículos automotores apreendidos em decorrência de procedimentos de infração de trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>103203</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103203/pl_26-2020_-_pm_16-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103203/pl_26-2020_-_pm_16-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária do exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>103252</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103252/pl_27-2020_-_pm_17-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103252/pl_27-2020_-_pm_17-2020.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei nº 5.164, de 19 de outubro de 2017 (PPA) e altera o anexo IIA da Lei nº 5.304, de 25 de junho de 2019 (LDO) - Autorizando a abertura de crédito especial no montante de R$ 1.500.000,00 (um milhão e quinhentos mil reais), recursos de emenda parlamentar para aplicação na área de saúde - atendimento ambulatorial e hospitalar das ações e serviços de assistência  integral à saúde da comunidade e, em caso de necessidade nas ações para o enfrentamento do COVID-19.</t>
   </si>
   <si>
     <t>103332</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103332/pl_28-2020_-_pm_18-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103332/pl_28-2020_-_pm_18-2020.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei nº 5.164, de 19 de outubro de 2017 (PPA) e altera o anexo IIA da Lei nº 5.304, de 25 de junho de 2019 (LDO) - Autorizando a abertura de crédito especial no montante de R$ 100.000,00 (cem mil reais), para ações de saúde animal (castração).</t>
   </si>
   <si>
     <t>103338</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103338/pl_29-2020_-_pm_19-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103338/pl_29-2020_-_pm_19-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a suspender os recolhimentos previdenciários do RGPS e RPPS e dá outras providências.</t>
   </si>
   <si>
     <t>103367</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103367/pl_30-2020_-_paulo_andre.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103367/pl_30-2020_-_paulo_andre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vedações na contratação de estagiários no âmbito do município de Garça e dá outras providências.</t>
   </si>
   <si>
     <t>103395</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103395/pl_31-2020_-_pm_20-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103395/pl_31-2020_-_pm_20-2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação às vias públicas localizadas no Residencial "Le Sorelle".</t>
   </si>
   <si>
     <t>103421</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103421/pl_32-2020_-_pm_21-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103421/pl_32-2020_-_pm_21-2020.pdf</t>
   </si>
   <si>
     <t>Altera  a Ementa da Lei Municipal nº 5.363, de 18 de junho de 2020.</t>
   </si>
   <si>
     <t>103449</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103449/projeto_de_lei_pm_23-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103449/projeto_de_lei_pm_23-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 2" DA LEI N" 3.534/2001, QUE AUTORIZA A OUTORGA DE CONCESSÃO DO SERVIÇO DE TRANSPORTE COLETIVO URBANO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>103450</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103450/pl_34-2020_-_pm_22-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103450/pl_34-2020_-_pm_22-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.681/1991, que dispõe sobre a concessão de aposentadoria aos servidores municipais, pensão aos seus dependentes, institui o Fundo de Aposentadoria e dá outras providências.</t>
   </si>
   <si>
     <t>103461</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103461/pl_36-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103461/pl_36-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.161/2017, que consolida a legislação municipal referente às datas comemorativas do Município de Garça, instituindo a Semana Municipal de Conscientização do Transtorno do Espectro Autista (TEA) e dá outras providências.</t>
   </si>
   <si>
     <t>103510</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103510/pl_37-2020_-_pm_25-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103510/pl_37-2020_-_pm_25-2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação às vias públicas localizadas no "Jardim Vista Verde".</t>
   </si>
   <si>
     <t>103543</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103543/pl_38-2020_-_pm_26-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103543/pl_38-2020_-_pm_26-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Municipal nº 5.164/2017, de 19 de outubro de 2017 (PPA) e Altera o Anexo IIA da Lei nº 5.304, de 25 de junho de 2019 (LDO) - Autorizando a abertura de crédito especial no montante de R$ 49.200,00 (quarenta e nove mil e duzentos reais), para contratação de serviços de tecnologia da informação.</t>
   </si>
   <si>
     <t>103579</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103579/pl_39-2020_-_pm_27-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103579/pl_39-2020_-_pm_27-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei nº 5.164, de 19 de outubro de 2017 (PPA) e Altera o Anexo IIA da Lei nº 5.304, de 25 de junho de 2019 (LDO) - Autorizando a abertura de crédito especial no montante de R$ 150.000,00 (cento e cinquenta mil reais), para custeio e investimento nas ações de saúde.</t>
   </si>
   <si>
     <t>103667</t>
   </si>
   <si>
     <t>Fabinho Polisinani, PATRÍCIA MORATO MARANGÃO</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103667/pl_40-2020_-_patricia.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103667/pl_40-2020_-_patricia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas de empregos para as mulheres vítimas de violência doméstica familiar nas empresas beneficiadas com incentivos fiscais municipais e/ou área em forma de concessão no município de Garça e dá outras providências.</t>
   </si>
   <si>
     <t>103693</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103693/pl_41-2020__-_altera_o_codigo_do_verde_-_pa_e_pedro.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103693/pl_41-2020__-_altera_o_codigo_do_verde_-_pa_e_pedro.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.308, de 11 de março de 1999, que institui o Código de Proteção ao Verde do município de Garça, o tocante ao procedimentos de autorização para poda de árvores.</t>
   </si>
   <si>
     <t>103744</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103744/pl_42-2020_-_pm_28-2020_comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103744/pl_42-2020_-_pm_28-2020_comp.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>103745</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103745/pl_43-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103745/pl_43-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos gêneros alimentícios adquiridos e disponibilizados pela Administração Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>103773</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103773/pl_44-2020_-_pm_29-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103773/pl_44-2020_-_pm_29-2020.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei nº 5.164, de 19 de outubro de 2017 (PPA) e altera o anexo II da Lei nº 5.304, de 25 de junho de 2019 (LDO) - Autorizando a abertura de crédito especial no montante de R$ 17.867,00 (dezessete mil e oitocentos e sessenta e sete reais), para desapropriação de área.</t>
   </si>
   <si>
     <t>103793</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103793/pl_45-2020_-_pm_30-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103793/pl_45-2020_-_pm_30-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.627/1991, QUE INSTITUI O CÓDIGO DE POSTURAS MUNICIPAIS, EM RELAÇÃO A "LOJAS DE CONVENIÊNCIA".</t>
   </si>
   <si>
     <t>103794</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103794/pl_46-2020_-_pm_31-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103794/pl_46-2020_-_pm_31-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.878/2005, QUE DISPÕE SOBRE A SONORIDADE DECORRENTE DE ATIVIDADES INDUSTRIAIS, DO COMÉRCIO, RELIGIOSAS, SOCIAIS OU RECREATIVAS, DE REPRODUÇÃO DE MÚSICA E SONS DE QUALQUER NATUREZA, INCLUSIVE AS REFERENTES ÀS PROPAGANDAS SONORAS, COFNORME ESPECIFICA.</t>
   </si>
   <si>
     <t>103828</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103828/pl_47-2020_-_pm_32-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103828/pl_47-2020_-_pm_32-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.195/2008, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, cria o Conselho Municipal dos Direitos da Criança e do Adolescente, o Conselho Tutelar, o Fundo Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>103930</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103930/pl_48-2020_-_pm_33-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103930/pl_48-2020_-_pm_33-2020.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.987, de 20 de março de 2015.</t>
   </si>
   <si>
     <t>103931</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103931/pl_49-2020_-_pm_34-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103931/pl_49-2020_-_pm_34-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal  nº 2.785/1992, que cria o Instituto de Aposentadoria e Pensão dos servidores públicos do município de Garça - IAPEN.</t>
   </si>
   <si>
     <t>103149</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103149/projeto_de_resolucao_no_01-2020_-_comp.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103149/projeto_de_resolucao_no_01-2020_-_comp.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 365, de 30 de maio de 2017, no tocante ao Sistema de Deliberação Remota e à possibilidade de suspensão da sessões ordinárias nos casos de emergência epidemiológica e calamidade pública.</t>
   </si>
   <si>
     <t>103219</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103219/projeto_de_resolucao_no_02-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103219/projeto_de_resolucao_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento de doações de bens móveis e de serviços de pessoas físicas ou jurídicas de direito privado pela Câmara Municipal de Garça.</t>
   </si>
   <si>
     <t>103263</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103263/pr_03-2020_-_paulo_andre.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103263/pr_03-2020_-_paulo_andre.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 365, de 30 de maio de 2017, e a Resolução nº 369, de 09 de fevereiro de 2018, no tocante à lideranças de governo e da oposição e dá outras providências.</t>
   </si>
   <si>
     <t>103314</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103314/pr_04-2020_-_paulo_andre.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103314/pr_04-2020_-_paulo_andre.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 365, de 30 de maio de 2017, no tocante às prerrogativas das lideranças partidárias e dá outras providências.</t>
   </si>
   <si>
     <t>103899</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103899/pr_05-2020_-_mesa.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103899/pr_05-2020_-_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Processo Legislativo Eletrônico no âmbito da Câmara Municipal de Garça e dá outras providências.</t>
   </si>
   <si>
     <t>103908</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103908/pr_06-2020_-_rafael.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103908/pr_06-2020_-_rafael.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 365, de 30 de maio de 2017, no tocante ao horário da Sessão Solene de Instalação de Legislatura e do registro das chapas ou de candidaturas avulsas para eleição da Mesa Diretora e dá outras providências.</t>
   </si>
   <si>
     <t>103262</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Antonio Franco dos Santos - Bacana, Fabinho Polisinani, PATRÍCIA MORATO MARANGÃO, Paulo André Faneco, Pedro Santos</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103262/pelom_01-2020_-_prerrogativa_vereadores_-_lom_-_patricia_bacana_fabio_pa_pedro.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103262/pelom_01-2020_-_prerrogativa_vereadores_-_lom_-_patricia_bacana_fabio_pa_pedro.doc</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do município de Garça, no tocante às prerrogativas dos vereadores.</t>
   </si>
   <si>
     <t>103376</t>
   </si>
   <si>
     <t>Antonio Franco dos Santos - Bacana, Fabinho Polisinani, PATRÍCIA MORATO MARANGÃO, Paulo André Faneco, Pedro Santos, Wagner Luiz Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103376/pelom_02-2020.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103376/pelom_02-2020.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE GARÇA, REDUZINDO PARA NOVE O NÚMERO DE VEREADORES NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>103945</t>
   </si>
   <si>
     <t>JANETE CONESSA, MARCÃO DO BASQUETE, Rafael Frabetti, Rodrigo Gutierres, Wagner Luiz Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103945/pelom_03-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103945/pelom_03-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do município de Garça, no tocante ao processo legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>103378</t>
   </si>
   <si>
     <t>RECUR</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103378/1_recurso_pelom_01-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103378/1_recurso_pelom_01-2020.pdf</t>
   </si>
   <si>
     <t>Recurso ao Parecer nº 44/2020, de autoria da Comissão de Constituição Justiça e Redação, que manifestou voto pela ilegalidade e inconstitucionalidade da Proposta de Emenda à Lei Orgânica Municipal nº 01/2020, de autoria dos vereadores Patrícia Morato Marangão, Antonio Franco dos Santos “Bacana”, Fábio José Polisinani, Paulo André Faneco e Pedro Santos – Altera a Lei Orgânica do Município de Garça, no tocante às prerrogativas dos vereadores.</t>
   </si>
   <si>
     <t>102830</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102830/001-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102830/001-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de reparar a pavimentação asfáltica da Avenida Dr. Labieno da Costa Machado entre os numerais 2.000 e 2.370.</t>
   </si>
   <si>
     <t>102831</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102831/002-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102831/002-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de tomar as providências cabíveis em relação ao terreno localizado atrás da Biblioteca de Jafa.</t>
   </si>
   <si>
     <t>102832</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102832/003-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102832/003-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma via ou próprio público de "Izoleta de Almeida Martins".</t>
   </si>
   <si>
     <t>102833</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102833/004-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102833/004-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar como está sendo ofertado o serviço de ambulâncias no Distrito de Jafa.</t>
   </si>
   <si>
     <t>102834</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102834/005-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102834/005-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre vagas em berçários.</t>
   </si>
   <si>
     <t>102839</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102839/006-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102839/006-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente desta Casa de Leis, para que através da Procuradoria Legislativa da Câmara elabore Parecer no que tange aos aspectos legais, em relação ao custeio do transporte escolar de alunos da rede estadual com recursos próprios.</t>
   </si>
   <si>
     <t>102840</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102840/007-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102840/007-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil (AHBB) que forneça informações quanto aos repasses feitos pela Municipalidade à instituição.</t>
   </si>
   <si>
     <t>102841</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102841/008-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102841/008-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se há a possibilidade de providenciar uma fila com atendimento prioritário na farmácia central para pessoas com deficiência, idosos, gestantes, lactantes, pessoas com crianças de colo e obesos, bem como também proceda à instalação de bancos prioritários, de acordo com a legislação vigente.</t>
   </si>
   <si>
     <t>102842</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102842/009-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102842/009-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de conceder 15% de desconto no IPTU para imóveis que possuam sistema de energia solar fotovoltaica, visando incentivar e aumentar substancialmente a participação de energias renováveis na matriz energética municipal.</t>
   </si>
   <si>
     <t>102843</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102843/010-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102843/010-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Comissão Organizadora do Cerejeiras Festival para que informe a possibilidade de incluir no rol   de apresentações, pelo menos, um show gospel.</t>
   </si>
   <si>
     <t>102844</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102844/011-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102844/011-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe o que será feito em área próxima à pista de Skate do Lago Artificial J. K. Williams, além do calçamento.</t>
   </si>
   <si>
     <t>102845</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102845/012-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102845/012-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito informar se há moradores de rua residindo nas dependências da feira livre municipal.</t>
   </si>
   <si>
     <t>102846</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102846/013-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102846/013-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar à Câmara Municipal uma cópia do apontamento feito pelo Tribunal de Contas no que diz respeito à proibição do pagamento de transporte escolar para estudantes do 6º ano do Ensino Fundamental da rede estadual.</t>
   </si>
   <si>
     <t>102847</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102847/014-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102847/014-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um semáforo na confluência das ruas Melchiades Nery e Carlos Ferrari.</t>
   </si>
   <si>
     <t>102848</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102848/015-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102848/015-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil informar se o serviço de limpeza do Hospital São Lucas foi terceirizado.</t>
   </si>
   <si>
     <t>102849</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102849/016-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102849/016-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando  um voto de congratulações e aplausos à senhora Andressa Dumont Franco pelos 10 (dez) anos de serviço (2009 à 2019) dedicados às crianças e aos adolescentes garcenses como membro do CONSELHO TUTELAR DE GARÇA.</t>
   </si>
   <si>
     <t>102850</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102850/017-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102850/017-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de mudar a forma como vem sendo feita a entrega das listas de materiais nas escolas da rede municipal, passando de anual para semestral.</t>
   </si>
   <si>
     <t>102851</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102851/018-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102851/018-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual a justificativa para a redução substancial do valor dos serviços técnicos especializados de engenharia cartográfica, aerolevantamento, perfilamento a laser aerotransportado, mapeamento e atualização cadastral imobiliária e implantação de sistema de Informação Geográfica – SIG.</t>
   </si>
   <si>
     <t>102852</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102852/019-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102852/019-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações quanto as piscinas públicas do Distrito de Jafa.</t>
   </si>
   <si>
     <t>102853</t>
   </si>
   <si>
     <t>Silvio Ruela</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102853/020-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102853/020-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Rua Salvador Zago consta no cronograma de recapeamento de 2020.</t>
   </si>
   <si>
     <t>102858</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102858/021-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102858/021-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de implantar o Programa "Pedala Servidor", no âmbito do Município de Garça.</t>
   </si>
   <si>
     <t>102859</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102859/022-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102859/022-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar brinquedos inclusivos em praça pública do município.</t>
   </si>
   <si>
     <t>102860</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102860/023-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102860/023-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar com urgência a manutenção e roçagem de mato alto em toda extensão da estrada da Roça Grande.</t>
   </si>
   <si>
     <t>102861</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102861/024-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102861/024-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível realizar com urgência a manutenção e/ou melhoria nas condições de iluminação pública da Praça "Engenheiro Guilherme Voss".</t>
   </si>
   <si>
     <t>102862</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102862/025-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102862/025-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando foi realizada a última compra de luvas e vassoura de piaçava para os varredores.</t>
   </si>
   <si>
     <t>102863</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102863/026-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102863/026-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a limpeza geral, reforma do prédio, conserto do alambrado e demais melhorias necessárias no centro comunitário do Jardim Morada do Sol.</t>
   </si>
   <si>
     <t>102864</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102864/027-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102864/027-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de  realizar uma visita social e fornecer fraldas à criança R. L. B.</t>
   </si>
   <si>
     <t>102865</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102865/028-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102865/028-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a limpeza e demais providências em relação aos bueiros da Praça Shigueiro Kudo.</t>
   </si>
   <si>
     <t>102866</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102866/029-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102866/029-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe quem são os atuais membros da JARI e se algum deles é filiado a partido político.</t>
   </si>
   <si>
     <t>102867</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102867/030-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102867/030-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de proceder a pintura dos sinais de "PARE" e da faixa de pedestres na via de acesso aos bairros Jardim Paulista e Frei Aurélio, no Parque Linear Nascentes do Tibiriçá.</t>
   </si>
   <si>
     <t>102868</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102868/031-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102868/031-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil (AHBB) que informe a possibilidade de substituir a tela existente na sala de espera da UPA por uma maior.</t>
   </si>
   <si>
     <t>102869</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102869/032-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102869/032-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que encaminhe cópia do apontamento feito pelo Tribunal de Contas com relação ao custeio de transporte escolar com recursos próprios.</t>
   </si>
   <si>
     <t>102870</t>
   </si>
   <si>
     <t>MARCÃO DO BASQUETE, Paulo André Faneco</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102870/033-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102870/033-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando a prorrogação, por mais 120 dias, da Comissão Parlamentar de Inquérito (CPI) nº 04/2019, instaurada com a finalidade de apurar eventuais irregularidades nos repasses efetivados, gestão administrativa e alocação dos recursos, bem como despesas realizadas pelo Instituto de Aposentadoria e Pensão dos Servidores Públicos do Município de Garça - IAPEN, após a criação da segregação de massas, instituída pela Lei Municipal nº 4.754, de 07 de março de 2012.</t>
   </si>
   <si>
     <t>102871</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102871/034-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102871/034-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando a direção regional da Vivo que informe a possibilidade de melhorar o sinal de telefonia móvel no Distrito de Jafa.</t>
   </si>
   <si>
     <t>102875</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102875/035-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102875/035-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar uma placa com nome da Rua Geni dos Santos, no distrito de Jafa.</t>
   </si>
   <si>
     <t>102876</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102876/036-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102876/036-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a esta Casa de Leis o resultado financeiro de recursos próprios no período de janeiro a dezembro de 2019.</t>
   </si>
   <si>
     <t>102877</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102877/037-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102877/037-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que esclareça a esta Casa de Leis se procede a informação que a Prefeitura vem contratando professores temporários para salas livres preterindo o direito dos professores concursados.</t>
   </si>
   <si>
     <t>102878</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102878/038-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102878/038-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se está havendo aquisição de combustível (etanol, gasolina, diesel) com recursos do financiamento para as obras do Distrito Empresarial.</t>
   </si>
   <si>
     <t>102879</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102879/039-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102879/039-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se vem sendo observada a periodicidade da troca de óleo do maquinário da Prefeitura, bem como de toda sua frota.</t>
   </si>
   <si>
     <t>102880</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102880/040-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102880/040-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a substituição dos bancos localizados na rodoviária do distrito de Jafa.</t>
   </si>
   <si>
     <t>102881</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102881/041-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102881/041-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar uma placa com nome da Rua Jorge M. Yamauchi no Distrito de Jafa.</t>
   </si>
   <si>
     <t>102882</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102882/042-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102882/042-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar uma fiscalização em todos os terrenos com obras inacabadas e que estejam com ferros das colunas a mostra, a fim de notificar os proprietários para que tomem providências visando solucionar o problema.</t>
   </si>
   <si>
     <t>102883</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102883/043-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102883/043-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos  ao CHG Esporte, pela sua exitosa participação e conquistas na copa São Paulo, categorias sub-10 e sub-13.</t>
   </si>
   <si>
     <t>102884</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102884/044-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102884/044-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar uma reforma geral no parquinho da EMEI Professora Maria Helena Santos Miranda.</t>
   </si>
   <si>
     <t>102885</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102885/045-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102885/045-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos  ao senhores Hussein Ali Chehade – “Salim”, Luís Santos e demais pessoas que contribuíram para a aquisição de estofados destinados à Unidade de Pronto Atendimento “Mário Nunes Miranda”.</t>
   </si>
   <si>
     <t>102888</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102888/046-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102888/046-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de conscientizar os estabelecimentos comerciais responsáveis pela recarga de extintores quanto à necessidade de esvaziar os mesmos e não somente proceder a troca do lacre.</t>
   </si>
   <si>
     <t>102889</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102889/047-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102889/047-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar um Núcleo de Ensino Infantil – NEI de Clara Marques de Souza.</t>
   </si>
   <si>
     <t>102890</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102890/048-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102890/048-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de disponibilizar aos professores efetivos em dois cargos vale-refeição dobrado ou algum adicional equivalente.</t>
   </si>
   <si>
     <t>102891</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102891/049-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102891/049-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar manutenção e colocação de cascalho na Rua Guilherme Voss Filho, no Bairro Adrianita (antiga Rua C).</t>
   </si>
   <si>
     <t>102892</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102892/050-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102892/050-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil – AHBB, para que informe a possibilidade de disponibilizar mais 2 (dois) funcionários para atuarem no acolhimento e pós-consulta do Centro de Especialidades, tendo em vista que a quantidade de servidores existentes atualmente não é suficiente para garantir a celeridade da demanda ali existente. Em caso afirmativo, qual a previsão? Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>102893</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102893/051-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102893/051-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) Qual o valor a ser repassado à Associação Hospitalar Beneficente do Brasil – AHBB – através do convênio firmado para manutenção do Serviço de Atendimento Móvel de Urgência – SAMU? 2) Existe a contratação da equipe com médico para atuação com o SAMU?</t>
   </si>
   <si>
     <t>102894</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102894/052-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102894/052-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar “bueiro inteligente” em pontos críticos de nosso município visando reduzir o acúmulo de lixo nas bocas de lobo e as enchentes.</t>
   </si>
   <si>
     <t>102895</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102895/053-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102895/053-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Direção da Coca-Cola FEMSA Marília, para que informe a possibilidade de novamente agraciar nosso município com a passagem da “Caravana Iluminada de Natal” neste ano de 2020.</t>
   </si>
   <si>
     <t>102896</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102896/054-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102896/054-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à AHBB – Associação Hospitalar Beneficente do Brasil, para que informe a possibilidade de solicitar à Diag-Lab aumentar o número de assentos na unidade localizada ao lado da Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>102897</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102897/055-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102897/055-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade e a previsão de proceder à pintura do solo visando à demarcação de estacionamento vertical na Rua das Flores, na quadra da Igreja Batista do Centro de Garça, numeral 626, bairro Labienópolis.</t>
   </si>
   <si>
     <t>102901</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102901/056-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102901/056-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade e a previsão de proceder ao recapeamento asfáltico na Rua Francisco da Silva Braga, mais precisamente nas quadras entre as Ruas José Rosário e Vitória.</t>
   </si>
   <si>
     <t>102902</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102902/057-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102902/057-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade e a previsão de proceder ao recapeamento asfáltico da Rua América, visando melhorar a trafegabilidade do local.</t>
   </si>
   <si>
     <t>102903</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102903/058-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102903/058-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a fertilização in vitro da Senhora Márcia Silvério Pinto Lopes.</t>
   </si>
   <si>
     <t>102904</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102904/059-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102904/059-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por qual motivo está havendo falta de soro e dipirona e qual a previsão para normalização do suprimento desses itens.</t>
   </si>
   <si>
     <t>102905</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102905/060-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102905/060-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governador João Doria sugerindo que institua a gratuidade para a renovação da CNH para idosos no Estado de São Paulo.</t>
   </si>
   <si>
     <t>102906</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102906/061-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102906/061-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações em relação ao Acordo de Cooperação Mútua entre o Município de Garça e a empresa RECICLATRÔNICO INFORMÁTICA para a coleta, transporte, triagem, processamento, beneficiamento e destinação final adequada de lixo eletrônico.</t>
   </si>
   <si>
     <t>102907</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102907/062-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102907/062-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de destinar um local público, por exemplo uma parte do Parque Ecológico Jaime Nogueira Miranda, destinada ao empinamento de motos. Em caso negativo, por quais motivos? Em caso afirmativo qual a previsão?</t>
   </si>
   <si>
     <t>102908</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102908/063-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102908/063-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se pretende reparar a calçada da residência localizada na Rua Bélgica, 16, no Jardim Europa.. Em caso positivo, qual a previsão e por qual motivo não foi feita até o momento? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>102909</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102909/064-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102909/064-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a Lei Municipal nº 5.316/2019, que retroagiu os efeitos da Lei 5.122/2017 a 7 de agosto de 2014.</t>
   </si>
   <si>
     <t>102910</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102910/065-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102910/065-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: a) Por qual motivo não há outra ambulância para atender os pacientes da zona rural?_x000D_
 b) Por qual motivo há ambulância está quebrada há mais de um mês e até o momento não houve a manutenção necessária?_x000D_
 c) Procede a informação de que as ambulâncias estão demorando para receber a manutenção em virtude de atraso de pagamento dos prestadores de serviço?</t>
   </si>
   <si>
     <t>102911</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102911/066-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102911/066-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar  a possibilidade de – em parceria com o Tiro de Guerra 02/014 – limpar o Córrego do Patrimônio (baixada da Rua Gabriela) no próximo 7 de setembro.</t>
   </si>
   <si>
     <t>102912</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102912/067-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102912/067-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar  quando será arrumado o raio x da UPA.</t>
   </si>
   <si>
     <t>102913</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102913/068-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102913/068-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) Há empresa(s) ou ONG(s) recolhendo os animais soltos no Município?_x000D_
 2) Em caso positivo ao item 1, esta(s) empresa(s) e/ou ONG(s) é (são) conveniada(s) com o Município?_x000D_
 3) Em caso positivo ao item 2, qual o nome(s) da(s) empresa(s) ou ONG(s)?_x000D_
 3) Em caso positivo ao item 2, quais os termos do(s) convênio(s) (encaminhar cópia) e o(s) valor(es) repassados para a(s) conveniada(s)?_x000D_
 4) Quais espécies de animais são recolhidos?_x000D_
 5) Qual o porte desses animais?_x000D_
 6) Onde os animais ficam recolhidos?</t>
   </si>
   <si>
     <t>102914</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102914/069-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102914/069-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) Quem é a empresa responsável pelo recolhimento de animais soltos nas ruas?_x000D_
 2) Estão recolhendo cães?_x000D_
 3) Em qual local estão destinando os animais recolhidos?</t>
   </si>
   <si>
     <t>102915</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102915/070-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102915/070-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual a previsão para realização do exame de colonoscopia de uma munícipe.</t>
   </si>
   <si>
     <t>102916</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102916/071-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102916/071-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar à Câmara Municipal os dados, informações e/ou estudos que comprovem a existência de deficit atuarial no Regime Próprio de Previdência do Município (Iapen), justificando assim a necessidade de se aplicar o mesmo índice dos servidores da União (14% a todos servidores municipais).</t>
   </si>
   <si>
     <t>102918</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102918/072-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102918/072-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre repasses à EMCA em 2019 e 2020.</t>
   </si>
   <si>
     <t>102919</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102919/073-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102919/073-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulação e aplauso ao primeiro-sargento ODINEI LEITE DE LIMA pela sua assunção ao posto de chefe de instrução do Tiro de Guerra 02/014 em 14 de janeiro de 2020.</t>
   </si>
   <si>
     <t>102920</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102920/074-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102920/074-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar sobre a possibilidade de firmar parceria com o Tiro de Guerra 02/014 para a realização de mutirão de limpeza no Cemitério Municipal a fim de prevenir a proliferação do mosquito da dengue.</t>
   </si>
   <si>
     <t>102922</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102922/075-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102922/075-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e ao SAAE, para que prestem as seguintes informações em relação ao Garça Atlético Clube: 1) Procede a informação de que o fornecimento de água e energia elétrica dos imóveis que eram utilizados pelo Garça Atlético Clube foram interrompidos ? 2) Os débitos municipais foram quitados pelo Garça Atlético Clube? Em caso negativo, quais providências foram instaladas? 3) A grama plantada pela empresa do Sr. José Paixão no Estádio Municipal Frederico Platzeck, a qual fora autorizada pelo Garça Atlético Clube mesmo sem possuir direito de uso do Estádio Municipal, já foi paga?</t>
   </si>
   <si>
     <t>102923</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102923/076-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102923/076-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) A frota municipal de ambulâncias é composta de quantos veículos? Discriminar marca, ano, modelo, tipo de aplicação (complexidade) e estado de conservação dos veículos (ilustrada com fotos atuais). 2) Quantos, destes veículos, estão em pleno serviço (em perfeito funcionamento)?</t>
   </si>
   <si>
     <t>102924</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102924/077-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102924/077-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível alterar o termo de colaboração com a AHBB estabelecendo a  construção de um corredor ligando a UPA ao Hospital São Lucas, a fim de agilizar os atendimentos e diminuir a chamada de ambulâncias. Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>102925</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102925/078-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102925/078-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por qual motivo os vigias da Prefeitura não recebem adicional de periculosidade.</t>
   </si>
   <si>
     <t>102926</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102926/req_079_janete_-_3a_so_r.odt</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102926/req_079_janete_-_3a_so_r.odt</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual EDUARDO CURY gestões nas secretarias e órgãos competentes do governo do Estado de São Paulo para obtenção de recursos a serem  repassados ao LAR DOS VELHOS “FREDERICO OZANAN” – obra unida Sociedade São Vicente de Paulo.</t>
   </si>
   <si>
     <t>102927</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102927/080-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102927/080-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual REINALDO ALGUZ solicitando-lhe gestões nas secretarias e órgãos competentes do governo do Estado de São Paulo para obtenção de recursos a serem  repassados ao LAR DOS VELHOS “FREDERICO OZANAN” – obra unida Sociedade São Vicente de Paulo.</t>
   </si>
   <si>
     <t>102928</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102928/081-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102928/081-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual ESTEVAM GALVÃO solicitando-lhe gestões nas secretarias e órgãos competentes do governo do Estado de São Paulo para obtenção de recursos a serem  repassados ao LAR DOS VELHOS “FREDERICO OZANAN” – obra unida Sociedade São Vicente de Paulo.</t>
   </si>
   <si>
     <t>102929</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102929/082-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102929/082-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar cópia da sindicância referente à denúncia sobre falsificação de orçamentos para aquisição de calhas, telhas, rufos e serviços correlatos pela Prefeitura Municipal de Garça nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>102930</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102930/083-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102930/083-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: a) Quando vence a licença do atual aterro sanitário junto à CETESB? b) Qual o prazo estimado para que esse consórcio esteja formado e com um novo aterro em pleno funcionamento?</t>
   </si>
   <si>
     <t>102931</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102931/084-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102931/084-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual CAMPOS MACHADO solicitando gestões nas secretarias e órgãos competentes do Governo do Estado de São Paulo visando à aquisição e envio de uma ambulância para o município de Garça.</t>
   </si>
   <si>
     <t>102932</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102932/085-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102932/085-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Dunamis Movement, pela organização do evento missionário The Send Brasil, ocorrido no último sábado dia 12, simultaneamente em três estádios, Morumbi, Allianz Parque e no Mané Garrincha, reunindo milhares de pessoas que foram impactadas com as pregações e canções que falam do amor de Jesus.</t>
   </si>
   <si>
     <t>102933</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102933/086-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102933/086-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível notificar o proprietário do terreno localizado adjacente ao número 452 da Avenida Rafael Marangão (Jardim São Rafael) intimando-o a limpar e roçar o mato alto da referida área.</t>
   </si>
   <si>
     <t>102934</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102934/087-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102934/087-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informar se é possível desentupir a “boca de lobo” localizada defronte ao numeral 328 da Rua Sargento Wilson Abel de Oliveira.</t>
   </si>
   <si>
     <t>102935</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102935/088-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102935/088-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível fazer uma operação tapa buracos na confluência das ruas Agostinho Salesse e Melchides Nery de Castro (Jardim Frei Aurélio di Falco).</t>
   </si>
   <si>
     <t>102936</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102936/089-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102936/089-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de notificar o proprietário do terreno localizado na Rua Prudente de Moraes, entre os numerais 40 e 50 para que realize com urgência a roçagem do mato alto, limpeza geral e tome providências quanto ao arame que se encontra próximo ao passeio público, fato que tem colocado em risco à integridade física dos transeuntes que passam pelo local.</t>
   </si>
   <si>
     <t>102937</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102937/090-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102937/090-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito  informar a possibilidade de realizar a erradicação da árvore de grande porte localizada na Rua Flávio de Almeida Sales, 95, tendo em vista que a mesma está danificando o calçamento do passeio público e o interior da residência.</t>
   </si>
   <si>
     <t>102938</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102938/091-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102938/091-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a quantidade de Agentes de Combate a Endemias e Agentes Comunitários de Saúde é suficiente para a demanda de nosso município. Em caso negativo, há a previsão de contratação de mais profissionais? Se sim, quando?</t>
   </si>
   <si>
     <t>102939</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102939/092-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102939/092-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de reavaliar e atender à reivindicação dos pais em fornecer transporte público aos alunos que tiveram esse benefício cortado.</t>
   </si>
   <si>
     <t>102940</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102940/093-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102940/093-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um braço de iluminação público da Rua Alfredo de Souza castro, próximo ao numeral 900. Em caso positivo, informar a previsão. Em caso negativo, informar por qual motivo.</t>
   </si>
   <si>
     <t>102941</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102941/094-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102941/094-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível reparar e/ou substituir o sistema de iluminação do poste localizado defronte ao numeral 156 da Rua Salvador Armentano.</t>
   </si>
   <si>
     <t>102942</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102942/095-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102942/095-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se o proprietário da sirene localizada no Jardim São Lucas já foi notificado e/ou multado. Em caso positivo, quantas vezes? Encaminhar cópia das notificações/multas.</t>
   </si>
   <si>
     <t>102943</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102943/096-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102943/096-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) A Secretaria Municipal de Educação está ciente da “brincadeira da rasteira”? 2) Em caso positivo ao item anterior, quais as medidas estão sendo adotadas para evitar que a referida prática se dissemine? 3) Em caso negativo ao item 1, a Secretaria poderia realizar um trabalho de conscientização com as famílias, crianças e adolescentes para evitar situações de perigo à integridade física e à própria vida das mesmas.</t>
   </si>
   <si>
     <t>102944</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102944/097-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102944/097-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) É possível contatar a TV TEM para uma tentativa de antecipar a campanha CIDADE LIMPA? 2) Em caso negativo, ou se a TV não puder antecipar o Programa, é possível desenvolver a campanha, excepcionalmente, sem a parceria daquele órgão de imprensa?</t>
   </si>
   <si>
     <t>102945</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102945/098-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102945/098-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) Quantas pessoas, atualmente, são beneficiadas com o aluguel social? 2) É possível fazer visita social à senhora Maria Irene, visando beneficiá-la com o “aluguel social”? 3) Em caso positivo ao item 2, como a munícipe deve proceder para requisitar a visita social? 4) Em caso negativo ao item 2, por qual motivo?</t>
   </si>
   <si>
     <t>102946</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102946/099-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102946/099-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando será reestabelecido o fornecimento do medicamento Carvedilol 6,25 mg. Há a possibilidade de fornecer de forma emergencial o medicamento ao Sr. Aparecido Rodrigues? Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>102947</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102947/100-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102947/100-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre as medidas propostas na CARTA DOS CIDADÃOS GARCENSES pelo munícipe “JOSÉ ANTONIO FRAUSINO”.</t>
   </si>
   <si>
     <t>102948</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102948/101-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102948/101-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se o município possui veneno contra o mosquito transmissor do vírus da dengue “Aedes Aegypti”. Em caso positivo, informar quando será feita a pulverização das casas. Em caso negativo, informar quando será efetuada a compra do mesmo.</t>
   </si>
   <si>
     <t>102949</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102949/102-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102949/102-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se procede a informação de que a Municipalidade teria alugado uma caminhonete para uso dos engenheiros do Setor de Obras da Prefeitura. Em caso afirmativo, qual o valor pago mensalmente pelo aluguel e qual o montante pago até o momento.</t>
   </si>
   <si>
     <t>102950</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102950/103-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102950/103-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de tapar buracos ou vãos entre paredes, telhados e forros da Escola Estadual Profª Nely Carbonieri de Andrade, e outros locais que possam servir de abrigo para as pombas e dessa forma mitigar o aparecimento desses animais no ambiente escolar. Em caso positivo, qual a previsão? Em caso negativo, por quais motivos. Informar ainda a possibilidade de realizar a limpeza geral do pátio e das paredes da escola.</t>
   </si>
   <si>
     <t>102951</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102951/104-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102951/104-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um parquinho infantil, semelhante ao existente no Residencial Monte Verde no Parque Linear Nascentes do Tibiriçá. Em caso afirmativo, qual a previsão? Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>102952</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102952/105-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102952/105-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à direção da Guerino Seiscento informar o que segue: Garça fará parte da rota MARÍLIA – SÃO PAULO? Em caso positivo, para quando está prevista a inclusão? Em caso negativo ao item 1, por qual motivo?</t>
   </si>
   <si>
     <t>102953</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102953/106-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102953/106-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais medidas foram tomadas em 2017, 2018 e 2019 para solucionar o problema do esgotamento da área para sepultamentos do cemitério “Santa Faustina” e quais ações serão executadas até o final de 2020 para o mesmo fim.</t>
   </si>
   <si>
     <t>102954</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102954/107-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102954/107-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há previsão para o início das atividades do Projeto a ser implantado nas piscinas do Distrito de Jafa.</t>
   </si>
   <si>
     <t>102955</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102955/108-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102955/108-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que encaminhe a essa casa de leis, uma planilha com datas e valores das parcelas a serem pagas mensalmente em cada um dos financiamentos contratados.</t>
   </si>
   <si>
     <t>102960</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102960/109-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102960/109-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se a Prefeitura apresentou defesa do apontamento do Tribunal de Contas em relação ao transporte escolar.</t>
   </si>
   <si>
     <t>102969</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102969/110-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102969/110-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações em relação aos casos de dengue em nosso município.</t>
   </si>
   <si>
     <t>102970</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102970/111-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102970/111-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar sobre a possibilidade de instalar um redutor de velocidade na Rua Francisco Jorge Mirala, próximo ao “Mercado do Boi”.</t>
   </si>
   <si>
     <t>102971</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102971/112-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102971/112-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de tapar um buraco de grande porte localizado na Rua João Batista Chaves altura do numeral 74, no Bairro Takeo Toyota.</t>
   </si>
   <si>
     <t>102972</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102972/req_113_fabio_-_4a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102972/req_113_fabio_-_4a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há previsão para construção da calçada ligando a Avenida Presidente Vargas até a FATEC Garça neste ano.</t>
   </si>
   <si>
     <t>102973</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Antonio Franco dos Santos - Bacana, Fabinho Polisinani, JANETE CONESSA, JOSÉ LUIZ MARQUES, MARCÃO DO BASQUETE, PATRÍCIA MORATO MARANGÃO, Paulo André Faneco, Pedro Santos, Rafael Frabetti, REGINALDO LUIZ PARENTE, Rodrigo Gutierres, Silvio Ruela, Wagner Luiz Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102973/114-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102973/114-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar um próprio público de Roberto Parente.</t>
   </si>
   <si>
     <t>102974</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102974/115-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102974/115-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está no cronograma da Municipalidade realizar recapeamento da Rua Sargento Wilson Abel de Oliveira entre os numerais 1071 e 1281. Se sim, qual a previsão? Se não, por qual motivo?</t>
   </si>
   <si>
     <t>102975</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102975/116-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102975/116-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível podar a cerca viva localizada na lateral do Estádio Municipal Frederico Platizeck, na extensão da Rua Joaquim Ramos Mendes.</t>
   </si>
   <si>
     <t>102976</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102976/117-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102976/117-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de proceder à instalação de traves dos gols, cestas de basquete e manutenção na pintura da quadra próxima ao bairro de casas populares em Jafa, atendendo a solicitação de munícipe.</t>
   </si>
   <si>
     <t>102977</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102977/118-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102977/118-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN, nos termos da Lei de Acesso à Informação, para que encaminhe a esta Casa, cópia do demonstrativo analítico (holerite) da remuneração relativa aos proventos de aposentadoria do Sr. Luiz Roberto Lopes de Souza.</t>
   </si>
   <si>
     <t>102978</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102978/119-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102978/119-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está no cronograma de obras o recapeamento das Ruas do Jardim Centenário, em especial as Ruas Dácio Natel e Agostinho Machado.</t>
   </si>
   <si>
     <t>102979</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102979/120-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102979/120-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se  está programado o uso dos campos do CT para alguma atividade. Em caso afirmativo, qual será a finalidade e qual a previsão para o início? Em caso negativo, informar a possibilidade de elaborar projeto para que sejam utilizados.</t>
   </si>
   <si>
     <t>102980</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102980/121-202.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102980/121-202.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a  cadeira do consultório dentário da Unidade Básica de Saúde Região Oeste será consertada ou substituída. Em caso afirmativo, qual a previsão para o retorno do atendimento dentário? Em caso negativo, quais as providências serão tomadas para que os pacientes da unidade não sejam prejudicados pela falta de atendimento?</t>
   </si>
   <si>
     <t>102981</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102981/122-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102981/122-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Prefeitura pode limpar periodicamente a rua de terra localizada na confluência dos Bairros Jardim São Rafael e Vila dos Comerciários (duas vezes por semana, por exemplo). Em caso negativo por quais motivos?</t>
   </si>
   <si>
     <t>102982</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102982/123-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102982/123-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: (1) Por que o medicamento Concerta está em falta? (2) Quando será normalizado o fornecimento do Concerta na rede municipal de saúde? (3) Até que se restabeleça o fornecimento do medicamento, o Município poderá fornecer o medicamento ao jovem João de Macedo?</t>
   </si>
   <si>
     <t>102983</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102983/124-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102983/124-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de passar máquina niveladora e realizar demais melhorias na estrada rural que se inicia no cruzamento da Estrada Municipal Ronoel Pedro Antônio Carvalho de Barros, altura da torre da Embratel.</t>
   </si>
   <si>
     <t>102984</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102984/125-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102984/125-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se o Departamento de Fiscalização de Posturas será beneficiado com a troca dos computadores por modelos novos.</t>
   </si>
   <si>
     <t>102985</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102985/126-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102985/126-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de ser disponibilizada outra sala existente no Núcleo de Educação Infantil Júlio Julinho Marcondes de Moura para que as professoras possam realiza a ATP. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>102986</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102986/127-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102986/127-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é  possível instalar uma cobertura na entrada do Centro de Especialidades. Em caso afirmativo, qual a previsão? Em caso negativo por quais motivos?</t>
   </si>
   <si>
     <t>102987</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102987/128-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102987/128-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito elucidar se procede a informação de que o dentista lotado na USF Asdrúbal Borges de Barros foi demitido. Em caso positivo, informar por quantos dias a referida unidade de saúde ficou sem atendimento.</t>
   </si>
   <si>
     <t>102988</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102988/129-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102988/129-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há possibilidade de reformar o ponto de táxi do Distrito de Jafa. Em caso positivo, qual  a previsão?</t>
   </si>
   <si>
     <t>102989</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>JOSÉ LUIZ MARQUES</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102989/130-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102989/130-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o que pretende fazer para reforçar o combate a dengue em nosso Município, e o que já vem sendo feito. Será reforçado o trabalho de dedetização?</t>
   </si>
   <si>
     <t>102990</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102990/131-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102990/131-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se o medicamento CARBONATO DE LÍTIO está em falta. Em caso negativo, qual a previsão de tempo para normalizar a disponibilidade do medicamento?</t>
   </si>
   <si>
     <t>102991</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102991/132-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102991/132-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à agência local da Caixa Econômica Federal para que informe por qual motivo não está ocorrendo a concessão de empréstimo consignado aos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>102992</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102992/133-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102992/133-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível dispor de uma vaga para o filho da senhora Larissa M. em uma das creches do Município. Em caso positivo, qual a previsão para atender a demanda da munícipe? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>102993</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102993/134-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102993/134-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível instalar lombadas na Rua Brasil (Distrito de Jafa) nas proximidades do Conjunto Habitacional Vista Verde.</t>
   </si>
   <si>
     <t>102994</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102994/135-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102994/135-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual a previsão da instalação de uma academia ao ar livre no Distrito de Jafa. Informar ainda, qual o local previsto.</t>
   </si>
   <si>
     <t>102995</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102995/136-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102995/136-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível denominar via ou próprio municipal de “Dorival Ansanelo”, falecido no mês de fevereiro de 2020.</t>
   </si>
   <si>
     <t>102996</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102996/137-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102996/137-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governador do Estado de São Paulo,  informações sobre as razões para o atraso da entrega de medicamentos de alto custo no Município de Garça (SP).</t>
   </si>
   <si>
     <t>102997</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102997/138-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102997/138-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à direção do Serviço Autônomo de Águas e Esgoto (SAAE) a fim de informar se é possível oferecer o parcelamento de débitos por meio eletrônico (Internet) nos mesmos moldes oferecidos pela CPFL.</t>
   </si>
   <si>
     <t>102998</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102998/139-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102998/139-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível notificar o proprietário do terreno localizado na Rua Antônia Caravato Fernandes, 59 – Parque Real para que o mesmo proceda à limpeza do local.</t>
   </si>
   <si>
     <t>102999</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102999/140-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102999/140-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à direção da Sociedade Beneficente Caminho de Damasco para que informe quantos funcionários foram admitidos e quantos foram demitidos pela entidade desde que ela assumiu a gestão da saúde em nosso Município.</t>
   </si>
   <si>
     <t>103000</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103000/141-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103000/141-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se já foi feito o processo de seleção para o cargo de Enfermeiro/a para a USF Palermo. Em caso positivo, informar o nome do/a profissional que assumirá a unidade a partir de fevereiro. Em caso negativo, quando será feito o processo seletivo?</t>
   </si>
   <si>
     <t>103003</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103003/142-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103003/142-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se já foi feita a contratação de Agentes de Combate a Endemias para atuação na USF Palermo. Em caso positivo, quantos agentes foram contratados? Em caso negativo, há previsão para a contratação desses profissionais? Se há, para quando? Se não há, por quais motivos?</t>
   </si>
   <si>
     <t>103004</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103004/143-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103004/143-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há estudos visando a melhoria no sistema de escoamento de águas pluviais, como a instalação de mais bocas de lobo, na parte baixa da Rua Manoel Joaquim Fernandes, próximo ao cruzamento com Rua Bahia. Em caso positivo, qual a previsão de início das obras. Em caso negativo, há a possibilidade de serem feitas obras emergências visando solucionar o problema?</t>
   </si>
   <si>
     <t>103005</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103005/144-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103005/144-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos ao senhores Diego Vieira, Evandro Mulato e Fernando Martins pela organização da Copa JP de futebol de areia.</t>
   </si>
   <si>
     <t>103006</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103006/145-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103006/145-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de substituir ou instalar um automatizador no portão localizado na garagem da Secretaria Municipal de Planejamento e Desenvolvimento Urbano. Em caso afirmativo, qual a previsão? Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103007</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103007/146-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103007/146-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há   estudos visando solucionar de forma definitiva o problema de drenagem no bairro Parque Real. Em caso afirmativo, o que será feito? Em caso negativo, há a possibilidade de realizar obras emergenciais visando solucionar o problema em questão?</t>
   </si>
   <si>
     <t>103008</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103008/147-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103008/147-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o valor que cada empresa paga mensalmente pelo uso dos barracões locados no Distrito Industrial 'Lúcio Oliveira Lima Sobrinho". O artigo 24 da Lei nº 5.238, de 06 de julho de 2018, vem sendo cumprido? Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103009</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103009/148-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103009/148-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de pesar pelo falecimento do garcense Roberto Reis, ocorrido em 23 de fevereiro último, aos 52 anos.</t>
   </si>
   <si>
     <t>103010</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103010/149-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103010/149-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais medidas serão tomadas para evitar que a lama proveniente das obras realizadas no Conjunto Habitacional João Serapião, destinado a construção de casas da CDHU, invada as casas da Rua Guarantã.</t>
   </si>
   <si>
     <t>103011</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103011/150-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103011/150-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de substituir os brinquedos do parquinho anexo ao conjunto poliesportivo Modesto da Costa, no Distrito de Jafa, pois os mesmos estão degradados pela ação do tempo. Em caso positivo, destacar qual a previsão.</t>
   </si>
   <si>
     <t>103012</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103012/151-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103012/151-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há previsão para realizar operação “tapa-buraco” na rua América. Em caso positivo, para quando? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103013</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103013/152-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103013/152-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar recapeamento asfáltico na Rua Manoel Francisco Barbeiro, Jardim Paulista que se encontra com muitos buracos.</t>
   </si>
   <si>
     <t>103014</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103014/153-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103014/153-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN prestar as seguintes informações: 1. Relação dos aprovados no concurso recentemente realizado pela autarquia; 2. Quando os aprovados serão convocados? 3. Qual o motivo da demora para a convocação dos aprovados? 4. Com a convocação dos aprovados e consequente preenchimento do quadro próprio de servidores por parte da Autarquia, haverá a devolução dos servidores que são do quadro da Prefeitura Municipal? 5. Qual economia mensal que esta medida citada no item anterior proporcionará aos cofres da autarquia?</t>
   </si>
   <si>
     <t>103016</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103016/154-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103016/154-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Deputada Estadual Marta Costa (PSD) gestões nas instâncias competentes do governo do estado de São Paulo a fim de obter recursos do orçamento estadual da ordem de R$ 50.000,00 (cinquenta mil reais) para a Associação dos Pais e Amigos dos Excepcionais (APAE) de Garça.</t>
   </si>
   <si>
     <t>103017</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103017/155-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103017/155-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal Cezinha de Madureira (PSD) solicitando-lhe gestões nas instâncias competentes do governo federal a fim de obter recursos do orçamento estadual da ordem de R$ 50.000,00 (cinquenta mil reais) para a Associação dos Pais e Amigos dos Excepcionais (APAE) de Garça.</t>
   </si>
   <si>
     <t>103018</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103018/156-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103018/156-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal MARCO BERTAIOLLI solicitando-lhe gestões nas instâncias competentes do governo federal a fim de obter recursos do orçamento estadual da ordem de R$ 50.000,00 (cinquenta mil reais) para a Associação dos Pais e Amigos dos Excepcionais (APAE) de Garça.</t>
   </si>
   <si>
     <t>103019</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103019/157-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103019/157-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Alex de Madureira (PSD) solicitando-lhe gestões nas instâncias competentes do governo do estado de São Paulo a fim de obter recursos do orçamento estadual da ordem de R$ 50.000,00 (cinquenta mil reais) para a Associação dos Pais e Amigos dos Excepcionais (APAE) de Garça.</t>
   </si>
   <si>
     <t>103020</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103020/158-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103020/158-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Delegado Seccional da Polícia Civil de Marília para que informe a esta Casa se foi realizada perícia grafotécnica em face das assinaturas constantes nos orçamentos supostamente falsificados tendo por parâmetro os padrões de escrita dos agentes públicos em relação ao inquérito aberto para apurar possíveis irregularidades nos procedimentos destinados à aquisição de calhas, rufos, telhas e outros serviços afins pela Prefeitura Municipal de Garça.</t>
   </si>
   <si>
     <t>103021</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103021/159-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103021/159-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN para que informe seu posicionamento em relação aos valores apresentados em reunião realizada no mês de agosto de 2018, na sede do IAPEN, onde Sr. Prefeito apresentou cálculos que mostram que foram feitos repasses a mais para a autarquia, o que fora contestado verbalmente pelo Diretor do IAPEN. Apresentar explicações sobre seu posicionamento sobre o assunto e planilha de cálculo que demonstre eventual discrepância do cálculo apresentado naquela oportunidade.</t>
   </si>
   <si>
     <t>103022</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103022/160-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103022/160-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de retirar a árvore localizada na Rua Brasil, nas proximidades do numeral 300, no Distrito de Jafa.</t>
   </si>
   <si>
     <t>103023</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103023/161-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103023/161-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a empresa “Rogéria da Silva Pereira – ME efetuará o ressarcimento das melhorias realizadas na área objeto do Projeto de Lei nº 71/2019, aprovado por maioria de votos na 4ª Sessão Ordinária de 2020. Em caso positivo, informar o valor a ser pago, bem como a quantidade de parcelas. Em caso negativo, informar por qual motivo.</t>
   </si>
   <si>
     <t>103026</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103026/162-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103026/162-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à 2ª Promotoria de Justiça de Garça, para que informe as medidas adotadas quanto ao Inquérito nº MP 14.0269.0001303.2019-1.</t>
   </si>
   <si>
     <t>103029</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103029/163-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103029/163-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por qual motivo não foi realizado, até a presente data, estudo atuarial atualizado do Regime Próprio de Previdência, a fim de comprovar a existência, ou não, de déficit atuarial ou financeiro. Informar, ainda, se há possibilidade de realizar tal estudo antes da votação do Projeto de Lei nº 02/2020, encaminhando-o a esta Casa de Leis.</t>
   </si>
   <si>
     <t>103030</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103030/164-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103030/164-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulação e aplausos ao ROTARY CLUBE DE GARÇA pela doação de 50 toucas e 10 pranchas de natação ao PROJETO DE NATAÇÃO da Associação Feminina de Assistência à Infância “Virgília Carvalho” (AFAI).</t>
   </si>
   <si>
     <t>103031</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103031/165-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103031/165-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível substituir os brinquedos do Parque Infantil localizado no Lago Artificial J. K. Williams.</t>
   </si>
   <si>
     <t>103032</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103032/166-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103032/166-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível denominar uma via ou logradouro público de “Antônio Fernandes de Souza”.</t>
   </si>
   <si>
     <t>103033</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103033/167-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103033/167-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN para que encaminhe relação dos saldos por fundo de investimento onde estão alocados os recursos do IAPEN.</t>
   </si>
   <si>
     <t>103034</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103034/168-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103034/168-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) Por qual motivo o munícipe Marcelo Santana, aprovado em 1º lugar no concurso público para padeiro ainda não foi convocado? 2) Há a previsão de convocar? 3) Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103035</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103035/169-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103035/169-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível fazer o recapeamento asfáltico da Rua Guanabara.</t>
   </si>
   <si>
     <t>103036</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103036/170-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103036/170-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar com qual periodicidade o Município faz a manutenção dos parques públicos infantis.</t>
   </si>
   <si>
     <t>103037</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103037/171-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103037/171-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar melhorias na estrada que liga Jafa ao Bairro Nove de Julho, tendo em vista que está cheia de buracos, com o acostamento coberto de mato, sendo objeto de muitas reclamações dos usuários.</t>
   </si>
   <si>
     <t>103038</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103038/172-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103038/172-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de liberar o estacionamento de veículos em um dos lados da Rua Vitor Hugo Boareto.</t>
   </si>
   <si>
     <t>103039</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103039/173-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103039/173-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais providências foram tomadas com relação aos caminhões que atravessam a cidade arrancando a fiação elétrica por onde passam.</t>
   </si>
   <si>
     <t>103040</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103040/174-202.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103040/174-202.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: a) Qual previsão para compra de mobílias para as Casas Terapêuticas? b) Quais providências serão tomadas com relação à Casa 4?</t>
   </si>
   <si>
     <t>103041</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103041/175-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103041/175-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um VOTO DE CONGRATULAÇÃO E APLAUSOS ao senhor MARCO ANTONIO GONÇALVES ROLDÃO pela organização do CAMPEONATO SUÍÇO MASTER, que já se encontra na fase de finais.</t>
   </si>
   <si>
     <t>103044</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103044/176-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103044/176-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Ricardo Madalena (PR) a fim de que ele proponha emenda ao orçamento do governo do estado de São Paulo no valor de R$ 300.000,00 (trezentos mil reais) para reforma do Tiro de Guerra 02-014 de Garça.</t>
   </si>
   <si>
     <t>103045</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103045/177-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103045/177-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar relação das empresas que fizeram solicitação de área no Distrito Empresarial e estão aguardando a disponibilidade das mesmas.</t>
   </si>
   <si>
     <t>103046</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103046/178-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103046/178-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito o envio dos laudos de insalubridade (cópias) dos servidores lotados no Núcleo de Apoio ao Migrante (NAM).</t>
   </si>
   <si>
     <t>103047</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103047/179-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103047/179-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Caixa Econômica Federal informar a possibilidade de realizar a roçagem do mato alto nas ruas do Jardim Aeroporto.</t>
   </si>
   <si>
     <t>103048</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103048/180-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103048/180-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de construir uma academia da terceira idade na praça localizada defronte à Escola Profª Nely Carbonieri de Andrade. Em caso afirmativo qual a previsão?</t>
   </si>
   <si>
     <t>103049</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103049/181-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103049/181-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar radares em pontos estratégicos da Avenida Labieno da Costa Machado e do trecho que leva do final da Avenida Presidente Vargas até o trevo de Bauru. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103050</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103050/182-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103050/182-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Municipalidade ajuizará ação para dirimir o impasse sobre os valores dos aportes financeiros e repasses ao IAPEN.</t>
   </si>
   <si>
     <t>103051</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103051/183-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103051/183-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito  informações sobre a morte de uma mulher de uma das residências terapêuticas nos últimos dias: 1)Ela passava por tratamento 2)No momento do óbito ela estava com algum profissional de saúde? 3)As residências terapêuticas possuem telefone? 4)Proceder a demais informações pertinentes ao assunto.</t>
   </si>
   <si>
     <t>103052</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103052/184-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103052/184-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de fornecer de forma emergencial os medicamentos DESVE 50mg e o TORVAL CR 500mg ao Sr. Ricardo Kiyoshi Kimura, tendo em vista que o mesmo compareceu à farmácia central e lá foi informado que os medicamentos estariam em falta. Em caso negativo por quais motivos?</t>
   </si>
   <si>
     <t>103053</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103053/185-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103053/185-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN que encaminhe a esta Casa cópia do Edital de convocação da audiência pública, bem como sua publicação no Diário Oficial do Município, e da Ata da Audiência realizada no ano de 2019.</t>
   </si>
   <si>
     <t>103054</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103054/186-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103054/186-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de nomear uma rua, logradouro ou próprio público com o nome da Sra. Zaira Ábido Galdino de Carvalho, mãe do Sr. Frederico Ábido Galdino de Carvalho “Lico”, ex-Vice-Prefeito Municipal.</t>
   </si>
   <si>
     <t>103055</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103055/187-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103055/187-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Procuradoria-Geral do Estado de São Paulo a designação de um novo promotor de justiça para ocupar a Vara que encontra-se sem titular e assim e melhorar a dinâmica e celeridade processual.</t>
   </si>
   <si>
     <t>103056</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103056/188-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103056/188-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Conselho de Administração do IAPEN, para que informe sobre a possibilidade de afastamento do diretor superintendente que lá está há tempos, em caso de judicialização por parte do Município, para resolução do impasse existente quanto aos valores de aportes financeiros e repasses realizados, onde a Prefeitura aponta valores a serem ressarcidos e o IAPEN diz não concordar com os cálculos, não apresentando outros que comprovem a legalidade dos repasses recebidos.</t>
   </si>
   <si>
     <t>103057</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103057/189-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103057/189-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por quais motivos os motoristas lotados no setor das ambulâncias recebem horas extras nos pontos facultativos ao contrário dos motoristas lotados no Núcleo de Apoio ao Migrante, que não recebem.</t>
   </si>
   <si>
     <t>103058</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103058/190-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103058/190-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de erradicar a árvore localizada na Avenida Victor Hugo Boareto nº 199 defronte lanchonete Maximus Burguer, com a máxima urgência. Em caso negativo, por quais motivos? Em caso positivo qual a previsão?</t>
   </si>
   <si>
     <t>103059</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103059/191-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103059/191-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de fazer a manutenção da Estrada 200 alqueires, uma vez que o mato alto vem atrapalhando a visibilidade dos motoristas, principalmente nas curvas, podendo causar sério acidente no local.</t>
   </si>
   <si>
     <t>103060</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103060/192-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103060/192-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de fazer a manutenção da iluminação do canteiro central da Av. Labieno da Costa Machado, próximo ao Meu Hotel.</t>
   </si>
   <si>
     <t>103061</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103061/193-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103061/193-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos aos soldados do Corpo de Bombeiros que fizeram o parto de uma bebe na tarde do dia 04/03.</t>
   </si>
   <si>
     <t>103062</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103062/194-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103062/194-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se é possível fazer a capina do mato alto da Creche Inez Marangão.</t>
   </si>
   <si>
     <t>103063</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103063/195-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103063/195-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de fornecer de forma emergencial o medicamento XARELTO 20mg (Rivaroxabana) ao Sr. Rodrigo Sanches Mascarin. Em caso negativo por quais motivos?</t>
   </si>
   <si>
     <t>103064</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103064/196-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103064/196-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se o pórtico do antigo terminal rodoviário será denominado de “JOÃO VIZOTO”. Em caso positivo, qual a previsão da denominação ser efetivada? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103065</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103065/197-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103065/197-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível restaurar a pintura do “Cristo Redentor”.</t>
   </si>
   <si>
     <t>103066</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103066/198-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103066/198-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a instalação de banheiros químicos nas praças da região central do Município.</t>
   </si>
   <si>
     <t>103069</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103069/199-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103069/199-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível limpar a calçada da Rua Borba Gato.</t>
   </si>
   <si>
     <t>103070</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103070/200-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103070/200-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível limpar a calçada da São Francisco de Assis defronte ao número 601.</t>
   </si>
   <si>
     <t>103071</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103071/201-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103071/201-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar melhorias em Vila Cavalcanti.</t>
   </si>
   <si>
     <t>103072</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103072/202-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103072/202-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se este ano será realizada campanha de vacinação anti-rábica em cães e gatos. Em caso afirmativo qual a data prevista. Em caso negativo, por quais motivos e se há a possibilidade de realizar a campanha este ano.</t>
   </si>
   <si>
     <t>103073</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103073/203-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103073/203-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe o que seguem em relação ao novo distrito empresarial que está sendo construído às margens da SP-294: 1)Qual previsão da entrega das obras de infraestrutura do novo distrito empresarial? 2)Haverá necessidade de instalar uma estação de tratamento de esgoto? Qual medida será realizada nessa área? 3) O que será feito em relação ao escoamento de água da chuva? Enviar cópia do estudo. 4) Qual a previsão da entrega do novo distrito com 100% das obras concluídas?</t>
   </si>
   <si>
     <t>103074</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103074/204-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103074/204-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à VIVO informar a possibilidade de melhorar o sinal de telefonia móvel no Distrito de Jafa com urgência.</t>
   </si>
   <si>
     <t>103075</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103075/205-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103075/205-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Prefeitura continuará custeando parte do transporte aos alunos universitários que estudam em Bauru e Marília. Em caso negativo, informar o motivo e a previsão do corte do referido custeio.</t>
   </si>
   <si>
     <t>103076</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103076/206-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103076/206-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar reparo no sofá da sala de espera do CREAS.</t>
   </si>
   <si>
     <t>103077</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103077/207-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103077/207-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual CAMPOS MACHADO solicitando-lhe gestões junto ao Estado a fim de viabilizar recursos na ordem de R$ 300.000,00 (trezentos mil reais) a serem repassados ao LAR DOS VELHOS FREDERICO OZANAN.</t>
   </si>
   <si>
     <t>103078</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103078/208-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103078/208-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual CAMPOS MACHADO solicitando-lhe gestões junto ao Estado a fim de viabilizar recursos na ordem de R$ 300.000,00 (trezentos mil reais) a serem repassados à Associação Feminina de Assistência à Infância - AFAI de Garça.</t>
   </si>
   <si>
     <t>103079</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103079/209-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103079/209-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de efetuar medidas visando o provisionamento de recursos para construção de um corredor ligando a UPA ao Hospital São Lucas. Em caso negativo, informar por quais motivos.</t>
   </si>
   <si>
     <t>103080</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103080/210-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103080/210-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar as obras do Programa Reviva Centro no período noturno tendo em vista não prejudicar as atividades dos comerciantes.</t>
   </si>
   <si>
     <t>103081</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103081/211-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103081/211-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar a esta Casa, relação com nome dos diretores de cada unidade escolar municipal, bem como escala da jornada de trabalho de cada um deles.</t>
   </si>
   <si>
     <t>103082</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103082/212-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103082/212-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de construir um campo de futebol e de vôlei de areia no terreno ao lado da  Escola Samira El Adass, no Jardim Frei Aurélio.</t>
   </si>
   <si>
     <t>103083</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103083/213-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103083/213-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Conseb’s Lago para que informe a possibilidade de incluir no rol de apresentações do Cerejeiras Festival de 2020, pelo menos, um show gospel.</t>
   </si>
   <si>
     <t>103084</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103084/214-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103084/214-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito prestar as seguintes informações sobre o estacionamento de ônibus da Prefeitura, próximo à FAEF: 1)O referido terreno é alugado? 2)Em caso positivo, qual é o valor mensal do aluguel? 3)Quem é o proprietário do terreno?</t>
   </si>
   <si>
     <t>103085</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103085/215-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103085/215-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando será implantada a Atividade Delegada em nosso município.</t>
   </si>
   <si>
     <t>103086</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103086/216-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103086/216-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando será feita a substituição dos pneus do caminhão da prefeitura em péssimo estado e dos demais veículos que estão na mesma situação.</t>
   </si>
   <si>
     <t>103087</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>PATRÍCIA MORATO MARANGÃO, REGINALDO LUIZ PARENTE</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103087/217-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103087/217-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao INTERACT CLUB DE GARÇA REAL pela realização nos dias 06 (sexta) e 07 (sábado) de março do 6° Cineract no Teatro Municipal. Evento que consistiu na realização de  2 (duas) sessões de cinema aberta ao público e arrecadação de 800 Kg de alimentos que beneficiará instituições carentes de nossa cidade.</t>
   </si>
   <si>
     <t>103088</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103088/218-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103088/218-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informe a possibilidade de instalar um bebedouro na pista de caminhada localizada no Parque Linear Nascentes do Tibiriçá do Jardim Frei Aurélio.</t>
   </si>
   <si>
     <t>103089</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103089/219-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103089/219-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o custo mensal para manter o SAMU e qual o percentual de participação no custeio de cada ente federado.</t>
   </si>
   <si>
     <t>103090</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103090/220-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103090/220-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Controlador Geral do Município, para que informe o resultado financeiro de recursos próprios no acumulado de 2019.</t>
   </si>
   <si>
     <t>103091</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103091/221-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103091/221-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade  de realizar a supressão do espécime arbóreo localizado na Rua Flávio de Almeida Sales, 95, desta forma cumprindo a legislação que garante a isenção de despesas ao proprietário caso a vegetação arbórea representar risco de vida ou de danos irremediáveis ao patrimônio público ou privado, fato certificado pelo setor competente. Em caso negativo, por quais motivos? Em caso positivo, qual a previsão?</t>
   </si>
   <si>
     <t>103094</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103094/222-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103094/222-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando aos diretores das escolas da rede municipal de ensino informações sobre a disponibilização e uso de papel higiênico nas escolas.</t>
   </si>
   <si>
     <t>103095</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103095/223-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103095/223-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito, através da Secretaria da Educação, que preste informações sobre a disponibilização e uso de papel higiênico nas escolas.</t>
   </si>
   <si>
     <t>103096</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103096/224-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103096/224-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Direção da EMEF Prof. “João Crisóstomo” informações sobre a falta de papel higiênico e produtos de limpeza.</t>
   </si>
   <si>
     <t>103097</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>MARCÃO DO BASQUETE, Wagner Luiz Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103097/225-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103097/225-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos aos integrantes da equipe `Thunderbirds´ do SESI de Garça: João Marcos Ramos Ribeiro, Thayná Borges de Oliveira (mentora), Luiz Felipe Lourenço, Júlia Siman Lopes, Heloísa Ribeiro da Silva, Luiz Felipe Campos Ribeiro, Luccas Tavares e Victor Hugo Lima, pelo brilhante desempenho no Campeonato Nacional de Robótica organizado pelo Serviço Social da Indústria (SESI), realizado no Pavilhão da Bienal, ocasião em que lograram êxito ficando entre os 21 melhores do Brasil, em meio as 100 equipes participantes, e garantindo classificação para o Campeonato Mundial que será realizado no Rio de Janeiro, no mês de junho.</t>
   </si>
   <si>
     <t>103098</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103098/226-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103098/226-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o horário de atendimento da farmácia central e por quais motivos ela não funcionou no horário divulgado.</t>
   </si>
   <si>
     <t>103099</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103099/227-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103099/227-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Procede a informação de que os munícipes têm que retirar os medicamentos que são administrados via intramuscular e levá-los até a unidade de saúde para que possam ser aplicados pelos profissionais. ? Em caso positivo, qual o procedimento quando a medicação necessita de refrigeração? 2)Há a possibilidade de a medicação ser administrada na UPA ou no Hospital São Lucas, no caso da questão anterior?</t>
   </si>
   <si>
     <t>103100</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103100/228-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103100/228-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao representante do Ministério Público Federal para, caso julgue necessário, adote as medidas cabíveis, visando a apuração dos fatos e a eventual responsabilidade do gestor público em relação aos procedimentos de atribuição de classes aos professores investidos em função de confiança, durante os exercícios de 2017 e 2018.</t>
   </si>
   <si>
     <t>103101</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103101/229-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103101/229-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao representante do Ministério Público da Comarca para que informe se existe algum procedimento ou inquérito civil, em trâmite na Promotoria de Defesa do Patrimônio Público, que investiga o suposto acúmulo ilícito de classes aos professores da Rede Municipal de Ensino. Em caso positivo, que informe o respectivo número de autuação, a fim de que esta Casa possa acompanhar o desenvolvimento dos trabalhos.</t>
   </si>
   <si>
     <t>103102</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103102/230-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103102/230-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se as despesas irregulares, decorrentes do acúmulo ilícito de classes, bem como da contratação da empresa Graboski Advogados Associados, serão objeto de ações corretivas e reparativas pelo Poder Público Municipal, assim como realizado com o transporte escolar de alunos.</t>
   </si>
   <si>
     <t>103103</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103103/231-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103103/231-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governador de São Paulo, para que informe por quais motivos o reajuste concedido aos professores não se estendeu aos diretores das escolas.</t>
   </si>
   <si>
     <t>103104</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103104/232-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103104/232-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma rua ou próprio público com o nome da Senhora Ana Maria Miguel da Silva.</t>
   </si>
   <si>
     <t>103105</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103105/233-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103105/233-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governado do Estado de São Paulo informar a possibilidade de proceder a reparos na iluminação da quadra da Escola Alcyr da Rosa Lima.</t>
   </si>
   <si>
     <t>103106</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103106/234-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103106/234-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de cercar com alambrados o parquinho infantil e instalar uma academia ao ar livre na área institucional do Residencial Monte Verde</t>
   </si>
   <si>
     <t>103107</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103107/235-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103107/235-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando estará disponível na Rede Municipal de Saúde o medicamento Polaramine.</t>
   </si>
   <si>
     <t>103108</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103108/236-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103108/236-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar cópia do pedido administrativo que ensejou a destinação da vaga para a Polícia Militar e cópia do processo e decisão de implantação da referida vaga.</t>
   </si>
   <si>
     <t>103109</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103109/237-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103109/237-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a manutenção da estrada rural do bairro Itiratupã, tendo em vista que em alguns pontos da estrada há necessidade de melhorias. Informar ainda a possibilidade de realizar uma vistoria geral na estrada tendo em vista que foi encontrado uma ponta de ferro enterrada na estrada, fato que pode vir a furar pneus dos veículos ou algum acidente mais grave.</t>
   </si>
   <si>
     <t>103110</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103110/238-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103110/238-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e à Associação Comercial e Industrial de Garça que informe a possibilidade de realizar uma reunião com todos os comerciantes do centro da cidade para tratar sobre a notificação que os comerciantes têm recebido pelo uso de som em seus estabelecimentos sob a alegação de estarem perturbando o sossego público.</t>
   </si>
   <si>
     <t>103117</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103117/239-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103117/239-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar melhorias na área de lazer e de construir um redutor de velocidades na rua Delfino Alves.</t>
   </si>
   <si>
     <t>103118</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103118/req_240_paulo_andre_-_7a_so.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103118/req_240_paulo_andre_-_7a_so.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre aluguel de palanque para eventos particulares.</t>
   </si>
   <si>
     <t>103120</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103120/req_241_patricia_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103120/req_241_patricia_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE, para que informe se foi instaurada sindicância para apurar o fato relatado por uma munícipe que diz que sua casa foi invadida por algum agente da Autarquia para realizar o corte no fornecimento de água e posteriormente notou que a porta da cozinha foi arrombada e furtada uma televisão.</t>
   </si>
   <si>
     <t>103121</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103121/req_242_fabio_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103121/req_242_fabio_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de encaminhar um engenheiro para que proceda a uma verificação geral do prédio da USF Rebelo, tendo em vista que o mesmo encontra-se com muitas rachaduras e vazamento de água e encaminhar um laudo técnico do local e informar quais providências foram tomadas junto à Sociedade Beneficente Caminho de Damasco.</t>
   </si>
   <si>
     <t>103122</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103122/req_243_fabio_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103122/req_243_fabio_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de retirar o banco localizado embaixo do poste de iluminação atrás da Igreja Comunidade São José e realocá-lo em algum outro local no entorno da Praça Shigueiro Kudo, bem como retirar a lixeira que está defronte à Igreja e realocá-la no fundo da mesma e proceder à manutenção dos postes de iluminação da Praça, tendo em vista que três lâmpadas estão queimadas.</t>
   </si>
   <si>
     <t>103123</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103123/req_244_pedro_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103123/req_244_pedro_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há na rede municipal de saúde o medicamento Benzilpenicilina Benzatina 1.200.000 UI.</t>
   </si>
   <si>
     <t>103124</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103124/req_245_pedro_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103124/req_245_pedro_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de serem aproveitados os pneus inservíveis para uso decorativo ou como brinquedos para crianças. Em caso negativo por quais motivos? Em caso positivo, qual a previsão?</t>
   </si>
   <si>
     <t>103125</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103125/req_246_wagner_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103125/req_246_wagner_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre as medidas que a Municipalidade pretende adotar visando o atendimento social das famílias que poderão ser atingidas pelo problema econômico que nosso país poderá atravessar em virtude do COVID-19.</t>
   </si>
   <si>
     <t>103126</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103126/req_247_wagner_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103126/req_247_wagner_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL, para que informe se há possibilidade de durante o período de constante proliferação de casos de Coronavírus, estudar uma forma de não proceder a suspensão no fornecimento de energia elétrica nas residências em virtude no atraso nos pagamentos.</t>
   </si>
   <si>
     <t>103127</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103127/req_248_marcao_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103127/req_248_marcao_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN que encaminhe cópia integral dos autos do Processo n 232/2019, de 19/11/2019, que procedeu a revisão do benefício de aposentadoria do Sr. Luiz Roberto Lopes de Souza.</t>
   </si>
   <si>
     <t>103128</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103128/req_249_fabio_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103128/req_249_fabio_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de a prefeitura fornecer a mão de obra para construção do muro da casa que foi danificada pelas águas pluviais localizada atrás do Bairro João Serapião.</t>
   </si>
   <si>
     <t>103129</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103129/req_250_wagner_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103129/req_250_wagner_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de a colocar em uma via, logradouro ou próprio público o nome do Sr. Nelson Koshe Ichisato, o Pai das Cerejeiras, que faleceu aos 99 anos de idade, no dia 07/06.</t>
   </si>
   <si>
     <t>103130</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103130/req_251_wagner_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103130/req_251_wagner_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de desentupir a “boca de lobo” localizada defronte ao numeral 328 da Rua Sargento Wilson Abel de Oliveira.</t>
   </si>
   <si>
     <t>103131</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103131/req_252_pedro_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103131/req_252_pedro_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações em relação à instalação de uma barraca de cocada no Lago Artificial J. K. Williams.</t>
   </si>
   <si>
     <t>103132</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103132/req_253_fabio_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103132/req_253_fabio_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sindicato do Servidores Públicos de Garça, para que tome as medidas necessárias visando verificar se os servidores municipais que trabalham no NAN - Núcleo de Apoio ao Migrante têm direito de receberem adicional de insalubridade.</t>
   </si>
   <si>
     <t>103133</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103133/req_254_paulo_andre_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103133/req_254_paulo_andre_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais providências a Prefeitura tem tomado em relação aos escorpiões encontrados no antigo prédio do Banco do Brasil.</t>
   </si>
   <si>
     <t>103134</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103134/req_255_parente_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103134/req_255_parente_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder o replantio das árvores localizadas na via que liga o Jardim Frei Aurélio ao Jardim Paulista.</t>
   </si>
   <si>
     <t>103135</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103135/req_256_parente_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103135/req_256_parente_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Rua João Martins Parreira, Bairro Nova Garça, está no cronograma de recapeamento. Se sim, qual a previsão? Se não, há possibilidade de incluir? Em caso negativo, há pelo menos a possibilidade de proceder uma operação tapa buracos no local minimizando os problemas da referida via?</t>
   </si>
   <si>
     <t>103136</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103136/req_257_parente_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103136/req_257_parente_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Comando da 4ª Cia. da Polícia Militar pelas operações de patrulhamento e fiscalização realizadas aos finais de semana no Lago J. K. Williams, visto que tais trabalhos tem trazido tranquilidade e segurança aos frequentadores do local.</t>
   </si>
   <si>
     <t>103137</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103137/req_258_parente_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103137/req_258_parente_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Grupo de Escoteiros Santo Antonio pela conquista do Grupo Padrão Ouro, destacando-se pelo brilhante trabalho desenvolvido em prol da Comunidade, atribuindo valores morais e éticos aos escoteiros, estruturando vidas com a formação do caráter da criança e do adolescente.</t>
   </si>
   <si>
     <t>103138</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103138/259-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103138/259-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Departamento Municipal de Fiscalização pelas operações de patrulhamento e fiscalização realizadas aos finais de semana no lago J. K. Williams, visto que tais trabalhos tem trazido tranquilidade e paz aos frequentadores do local.</t>
   </si>
   <si>
     <t>103139</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103139/req_260_parente_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103139/req_260_parente_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando à empresa Turismar e Expresso de Prata, para que informem a possibilidade de aumentar o número de veículos, em especial nos horários de pico e aos finais de semana, que fazem o trajeto Garça/Marília. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103140</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103140/req_261_fabio_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103140/req_261_fabio_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o NAM - Núcleo de Atendimento ao Migrante.</t>
   </si>
   <si>
     <t>103141</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103141/req_262_bacana_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103141/req_262_bacana_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Presidente da Republica, Sr. Jair Bolsonaro, ao Exmo. Presidente da Câmara dos Deputados, Rodrigo Maia, ao Exmo. Presidente do Senado Federal, Sr. Davi Alcolumbre e ao Exmo. Ministro do Supremo Federal, Sr. Dias Tóffoli para que analisem a possibilidade de utilização dos recursos do Fundo Especial de Financiamento de Campanha, conhecido como Fundão Eleitoral, e do Fundo Especial de Assistência Financeira aos Partidos Políticos, o Fundo Partidário em ações de combate ao coronavírus no Brasil.</t>
   </si>
   <si>
     <t>103142</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103142/req_263_bacana_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103142/req_263_bacana_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informe o que segue em relação a pandemia de COVID-19: 1)O município de Garça possui estrutura para atender os pacientes com COVID-19? 2)Quantos leitos estão destinados ao tratamento de pacientes com COVID-19 em nosso Município, caso haja casos confirmados em nossa cidade?</t>
   </si>
   <si>
     <t>103143</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103143/req_264_bacana_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103143/req_264_bacana_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quantos testes para diagnóstico de Coronavírus (COVID-19) estão disponíveis para uso em nosso Município?</t>
   </si>
   <si>
     <t>103144</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103144/req_265_bacana_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103144/req_265_bacana_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quantos respiradores existem em nosso município?</t>
   </si>
   <si>
     <t>103145</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103145/req_266_bacana_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103145/req_266_bacana_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar como está o andamento do exame de ressonância no joelho esquerdo da Sra Gisele Mendes da Silva, residente a Rua Mário Marangão, 409, atendida na Unidade Básica de Saúde Mariana I, tendo em vista que no mês de abril fará um ano em que a mesma fez o pedido do exame e até o momento não há nenhuma previsão.</t>
   </si>
   <si>
     <t>103146</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103146/req_267_bacana_-_8a_so_r.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103146/req_267_bacana_-_8a_so_r.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar como ficará a situação dos funcionários dos Núcleos de Educação Infantil conveniados à Prefeitura? A Municipalidade adotará medidas visando manter os funcionários para que os mesmos continuem recebendo seus salários neste momento de crise mundial?</t>
   </si>
   <si>
     <t>103147</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103147/req_268_wagner_-_8a_so.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103147/req_268_wagner_-_8a_so.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o que pretende ser feito para reforçar o combate à dengue em nosso município?</t>
   </si>
   <si>
     <t>103148</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103148/req_269_rafael_-_8a_so.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103148/req_269_rafael_-_8a_so.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Templo Budista Honpo Hongwanji e o Grupo de Taiko Hanami Daiko pela iniciativa de cuidar das cerejeiras existente no Lago Artificial J. K. Willians.</t>
   </si>
   <si>
     <t>103154</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103154/270-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103154/270-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder ao agendamento da cirurgia ao Sr. José Antonio Frausino.</t>
   </si>
   <si>
     <t>103155</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103155/271-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103155/271-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o montante que está sendo economizado dos recursos da educação desde quando foram suspensas as aulas em virtude da pandemia de Coronavírus até a presente data.</t>
   </si>
   <si>
     <t>103156</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103156/272-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103156/272-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quantas pessoas utilizaram os leitos das tendas instaladas nos fundos da UPA para atendimento de pacientes contaminados com Coronavírus e quantas estão utilizando atualmente.</t>
   </si>
   <si>
     <t>103157</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103157/273-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103157/273-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL para que informe se o Hospital São Lucas tem contas em atraso. Em caso afirmativo, qual o montante e período em que não foram realizados os pagamentos? Quem é o responsável pelo débito?</t>
   </si>
   <si>
     <t>103158</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103158/274-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103158/274-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Sr. Vanderley Cirilo, proprietário da empresa IPEC, por seu pronunciamento na Rádio Universitária na última semana, onde expôs o sentimento de todos os brasileiros que precisam trabalhar e produzir. Seu posicionamento soa uníssono com todos os trabalhadores e empresários, não só brasileiros como ao redor de todo o planeta.</t>
   </si>
   <si>
     <t>103159</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103159/275-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103159/275-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o contrato nº 16/2020, objetivando a contratação de serviço de criação, implantação e manutenção de plataforma WEB para criação de “VITRINI DIGITAL”. Informar ainda, qual a diferença desta vitrine virtual com a plataforma da Associação Comercial e Industrial de Garça (ACIG).</t>
   </si>
   <si>
     <t>103160</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103160/276-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103160/276-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao prefeito da cidade de Pirajuí, Cesar Fiala, por ter decretado recentemente a reabertura do comércio e de grande parte dos serviços.</t>
   </si>
   <si>
     <t>103161</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103161/277-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103161/277-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se as filhas da Sra. Bruna de Souza de Andréa, Ana Beatriz de Andrea dos Santos e Ana Júlia Ferreira de Souza, alunas matriculadas na Escola Manoel Joaquim Fernandes, possuem direito de receber o kit de gêneros alimentícios do PNAE que serão distribuídos no período de suspensão de aulas devido à pandemia do coronavírus.</t>
   </si>
   <si>
     <t>103162</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103162/278-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103162/278-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar a esta Casa de Leis o empenho das compras realizadas com os recursos recebidos para o combate ao novo coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>103163</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103163/279-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103163/279-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual procedimento adotado com relação a empresa contratada para fornecimento de merenda escolar, uma vez que a mesma foi terceirizada no ano passado, e no momento, as aulas foram suspensas em virtude das medidas de combate ao COVID-19. Informar ainda, se os alunos da rede municipal de ensino estão recebendo algum kit alimentação ou cartão com recursos para garantir à alimentação dos mais necessitados.</t>
   </si>
   <si>
     <t>103164</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103164/280-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103164/280-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o Plano Diretor Municipal de Acessibilidade e Mobilidade Urbana do Município de Garça.</t>
   </si>
   <si>
     <t>103165</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103165/281-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103165/281-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o monitoramento por câmeras do centro comercial.</t>
   </si>
   <si>
     <t>103166</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103166/282-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103166/282-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o pagamento de seus credores.</t>
   </si>
   <si>
     <t>103167</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103167/283-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103167/283-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a instalação dos 10 leitos de UTI no Hospital São Lucas.</t>
   </si>
   <si>
     <t>103168</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103168/284-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103168/284-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE informar a possibilidade de realizar o fechamento dos buracos abertos pela autarquia no bairro Jardim Frei Aurélio.</t>
   </si>
   <si>
     <t>103169</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103169/285-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103169/285-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por qual motivo não foi utilizado o anexo à Santa Casa de Misericórdia de Garça - Hospital São Lucas para a instalação da estrutura para pacientes com sintomas do Covid-19, uma vez que tais adaptações poderiam ficar permanentemente.</t>
   </si>
   <si>
     <t>103170</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103170/286-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103170/286-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a contratação da empresa Olive Comunicação e Marketing para criação da plataforma  “NÃO PARA GARÇA”.</t>
   </si>
   <si>
     <t>103171</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103171/287-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103171/287-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a ação indenizatória por uso indevido de material publicitário com pedido de antecipação da tutela.</t>
   </si>
   <si>
     <t>103172</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103172/288-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103172/288-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder à reavaliação de toda e qualquer autuação efetuada pelos fiscais da Prefeitura durante esse período de pandemia visto tratar-se de uma situação extrema e que merece ser considerada em todos os seus âmbitos.</t>
   </si>
   <si>
     <t>103173</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103173/289-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103173/289-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar melhorias como roçagem, passagem de máquina niveladora, etc, no trecho da Rua Fernando Costa que liga o final da Vila Araceli até a rodovia Comandante João Ribeiro de Barros.</t>
   </si>
   <si>
     <t>103174</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103174/290-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103174/290-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais foram as despesas, e os respectivos valores, feitas sem licitação em decorrência da pandemia de Coronavírus.</t>
   </si>
   <si>
     <t>103175</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103175/291-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103175/291-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da Casa informar: 1)Qual artigo constante no ato da mesa que diz que o vereador é proibido de estar presente na Câmara Municipal durante a realização de sessão ordinária? 2)Um ato da Mesa Diretora tem mais valor que um projeto de lei? 3)Um Ato da Mesa Diretora tem supremacia sobre a decisão do Plenário?</t>
   </si>
   <si>
     <t>103176</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103176/292-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103176/292-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de erradicar a árvore de grande porte localizada na Remideo Formigone, 264. Em caso negativo, por quais motivos? Em caso positivo, qual a previsão?</t>
   </si>
   <si>
     <t>103177</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103177/293-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103177/293-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Mesa Diretora da Câmara Municipal, para que informe a possibilidade de revogar o Ato da Mesa nº 07/2020, para que as sessões ordinárias voltem a ser presenciais.</t>
   </si>
   <si>
     <t>103178</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103178/294-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103178/294-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre as tendas alocadas nos fundos da UPA para atendimento de pacientes com a COVID-19.</t>
   </si>
   <si>
     <t>103179</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103179/295-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103179/295-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de enviar a esta Casa projeto alterando a Lei Municipal nº 5.357/2020, para que seja adotada a tabela progressiva de contribuição previdenciária dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>103180</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103180/296-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103180/296-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de disponibilizar no Portal da Transparência da Prefeitura Municipal de Garça, apenas os nomes, cargos, salários brutos e líquidos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>103181</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103181/297-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103181/297-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de proceder a retirada do Projeto de Lei nº 20/2020, e encaminhar outro projeto mudando os bens a serem adquiridos, de modo que o recurso seja utilizado para melhoria da estrutura de saúde  em nosso Município.</t>
   </si>
   <si>
     <t>103182</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103182/298-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103182/298-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de proceder alteração no Decreto Municipal nº 9.042/2020, visando liberar os cultos religiosos.</t>
   </si>
   <si>
     <t>103183</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103183/299-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103183/299-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de adotar medidas com a finalidade de suspender temporariamente os descontos salariais das parcelas de empréstimo, financiamentos, cartões de crédito e operações de arrendamento mercantil concedidos por instituições financeiras e sociedades de arrendamento mercantil, consignados em folha de pagamento de servidores públicos ativos e de aposentados e pensionistas do IAPEN.</t>
   </si>
   <si>
     <t>103185</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103185/300-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103185/300-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o Termo de Suspensão Parcial, pelo prazo de 60 (sessenta) dias, do Termo de Colaboração com várias entidades do nosso município.</t>
   </si>
   <si>
     <t>103186</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103186/301-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103186/301-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual acompanhamento está sendo realizado com as vítimas em Garça do Covid-19 e seus familiares?</t>
   </si>
   <si>
     <t>103187</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103187/302-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103187/302-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual trabalho está sendo realizado pela Secretaria de Saúde no combate à dengue.</t>
   </si>
   <si>
     <t>103190</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103190/303-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103190/303-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de pesar pelo falecimento do ex-vereador José Maria Piola que prestou inúmeros e relevantes serviços à população de Garça, deixando grandes amigos e admiradores. Estendendo os votos de condolências a todos os familiares.</t>
   </si>
   <si>
     <t>103192</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103192/304-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103192/304-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma via ou próprio público de José Maria Piola, ex-vereador em nosso município, prestou inúmeros e relevantes serviços à população de Garça, deixando grandes amigos e admiradores.</t>
   </si>
   <si>
     <t>103193</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103193/305-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103193/305-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Rotary Club de Garça que essa semana doou 40 máscaras especiais de proteção para os Policiais Militares, 20 máscaras especiais para o Dr. Marcelo Miranda e 40 máscaras especiais para os Bombeiros totalizando 100 máscaras especiais doadas. Na semana passada também foram doadas 200 máscaras especiais para o Lar dos Velhos Frederico Ozanan, demonstrando tamanha empatia e responsabilidade social por parte deste clube tão atuante em nossa cidade.</t>
   </si>
   <si>
     <t>103194</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103194/306-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103194/306-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Conseb’s Lago pelo desenvolvimento da Campanha dos Amigos do Conseb’s Lago, que conseguiu arrecadar 40 cestas básicas entre seus integrantes e amigos e colocou à disposição da Sociedade São Vicente de Paulo, para distribuição aos necessitados.</t>
   </si>
   <si>
     <t>103195</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103195/307-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103195/307-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Mauro Bragato, para que seja autor de emenda ao orçamento estadual na ordem de R$ 1.000.000,00 (1 milhão de reais) a serem utilizados em obras de recapeamento de diversas ruas do município de Garça.</t>
   </si>
   <si>
     <t>103196</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103196/308-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103196/308-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se estão sendo encaminhados aos alunos das escolas estaduais os mantimentos que seriam utilizados na merenda, uma vez que a mesma não está sendo feita em virtude da quarentena.</t>
   </si>
   <si>
     <t>103197</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103197/309-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103197/309-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à gerência da Caixa Econômica Federal , para que informe se já foi contratada empresa para fazer a retomada das obras do Condomínio Residencial Jardim Aeroporto, tendo em vista que o prazo de 6 meses, informado em Audiência Pública , está se esgotando. Em caso negativo, informar como está o andamento.</t>
   </si>
   <si>
     <t>103198</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103198/310-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103198/310-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos à empresa Garen Automação, por se destacar, em mais um ano consecutivo, como líder de exportação de automatizadores (automatizadores para portões, cancelas e portas sociais) na cidade, detendo 80% do valor total das exportações sob o NCM 8479, que representa aproximadamente US$ 7,2 milhões, conquistando cada vez mais o mercado internacional.</t>
   </si>
   <si>
     <t>103199</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103199/311-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103199/311-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos à empresa PPA pelo desenvolvimento de respiradores pulmonares para a utilização em Unidades de Terapia Intensiva - UTI, sendo destaque em toda a imprensa nacional e alvo de grande expectativa no tratamento de pacientes com o novo coronavírus - Covid 19. Tendo em vista o momento delicado em que estamos vivendo, a empresa tem demonstrado tamanha empatia, competência e responsabilidade social, sendo motivo de muito orgulho de toda a população garcense.</t>
   </si>
   <si>
     <t>103200</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103200/312-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103200/312-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a licitação de prestação dos serviços técnicos especializados de engenharia cartográfica, aerolevantamento, perfilamento a laser aerotransportado, mapeamento e atualização cadastral imobiliária e implantação de Sistema de Informação Geográfica – SIG.</t>
   </si>
   <si>
     <t>103205</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103205/313-2019.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103205/313-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a distribuição dos kits escolares.</t>
   </si>
   <si>
     <t>103206</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103206/314-2019.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103206/314-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe qual planejamento para utilização dos recursos, na ordem aproximada de R$5.000.000,00 (cinco milhões de reais), que o município receberá para enfrentamento da pandemia causada pelo novo Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>103207</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103207/315-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103207/315-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre as medidas que vem sendo tomadas visando conter os casos de dengue em nosso município, bem como informar a possibilidade de realizar com urgência o Processo Seletivo para contratação de Agentes Comunitários de Saúde e de Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>103208</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103208/316-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103208/316-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe qual tipo de assistência está sendo prestada aos motoristas de van e perua escolar, tanto os contratados pela Prefeitura quanto os particulares.</t>
   </si>
   <si>
     <t>103209</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103209/317-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103209/317-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando às agências bancárias que informem a possibilidade de realizar ações visando conter a disseminação do coronavírus (COVID-19), tais como: demarcação de solo com distanciamento entre clientes, disponibilização de máscaras e disponibilização de funcionários para organização das filas.</t>
   </si>
   <si>
     <t>103210</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103210/318-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103210/318-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à gerência da Caixa Econômica Federal informar a possibilidade de distribuir gratuitamente máscaras para as pessoas que ficam horas na fila para retirar o Auxílio Emergencial no valor de R$ 600,00 (seiscentos reais)  no período de enfrentamento à crise causada pela pandemia do Coronavírus - COVID 19.</t>
   </si>
   <si>
     <t>103211</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103211/319-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103211/319-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de montar tendas nos moldes do realizado pela Prefeitura de Tupã, visando evitar aglomerações defronte à agência da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>103212</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103212/320-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103212/320-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Superintendente do IAPEN, para que informe a possibilidade de fornecer aos aposentados e pensionistas algum valor a título de auxílio emergencial tendo em vista a grave crise sanitária e financeira que estamos enfrentando em nosso município e que afeta sobremaneira esta parcela da população.</t>
   </si>
   <si>
     <t>103213</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103213/321-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103213/321-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a erradicação da árvore que está morta localizada no passeio público defronte ao imóvel da Rua José Vizoto 599, tendo em vista que a mesma já possui laudo autorizando a erradicação.</t>
   </si>
   <si>
     <t>103214</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103214/322-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103214/322-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder ao necessário reparo na trave de gol do campo de futebol do Bairro Sol Nascente.</t>
   </si>
   <si>
     <t>103215</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103215/323-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103215/323-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar a esta Casa uma relação contendo o nome e endereço de todas as pessoas que foram multadas irregularmente por falta de cartela da zona azul.</t>
   </si>
   <si>
     <t>103216</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103216/324-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103216/324-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de a municipalidade fornecer cestas-básicas aos trabalhadores do transporte escolar, a exemplo da cidade de Belo Horizonte, tendo em vista que devido a epidemia de coronavírus os mesmo não estão trabalhando e consequentemente não possuem recursos para arcar com os custos de vida.</t>
   </si>
   <si>
     <t>103217</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103217/325-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103217/325-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e à gerência da Caixa Econômica Federal que informem se já foi incluso no projeto a passarela e o trevo de acesso ao condomínio Jardim Aeroporto. Em caso negativo o que falta para implantar tais aparelhos indispensáveis ao acesso ao condomínio? Proceder informações necessárias ao entendimento do caso.</t>
   </si>
   <si>
     <t>103218</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103218/326-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103218/326-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Quem é responsável pelo Programa Merenda em Casa em nosso município? 2)Onde estão sendo aplicados os recursos da merenda escolar, tanto do valor repassado para atender os alunos da rede municipal quanto do montante repassado para atender os alunos da rede estadual?</t>
   </si>
   <si>
     <t>103220</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103220/327-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103220/327-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quanto a prefeitura gastou com publicidade (rádio, tv, jornal e plataformas digitais) em cada ano da atual gestão, discriminando ano a ano, incluindo o atual exercício, até a presente data.</t>
   </si>
   <si>
     <t>103221</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103221/328-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103221/328-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a compra feita através do empenho nº 4.962 referente à compra de máscaras.</t>
   </si>
   <si>
     <t>103222</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103222/329-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103222/329-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar uma visita social com o intuito de encaminhar uma cesta básica a Sra. A. M. S. M.</t>
   </si>
   <si>
     <t>103223</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103223/330-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103223/330-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando chegará o medicamento cloridrato de amiodarona e desde quando está em falta.</t>
   </si>
   <si>
     <t>103224</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103224/331-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103224/331-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de fornecer o leite de alto custo “Neocate” para a criança de 3 meses A. C. S.</t>
   </si>
   <si>
     <t>103225</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103225/332-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103225/332-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal e à Polícia Militar informem a possibilidade de tomar providências visando coibir a ação de jovens que frequentemente de madrugada têm se reunindo defronte ao kart, próximo à FATEC, fazendo uso de drogas e bebidas alcóolicas, permanecendo no local até 4h da manhã.</t>
   </si>
   <si>
     <t>103226</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103226/333-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103226/333-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Há a possibilidade de que a Prefeitura, através do setor de comunicação, publique semanalmente um boletim com todos os gastos que o município vem realizando no combate ao Covid-19, bem como todos os recurso que receberá para esse fim? 2)Em caso negativo por quais motivos? 3)Em caso positivo, qual a previsão para início dos informes e em quais locais serão publicados.</t>
   </si>
   <si>
     <t>103227</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103227/334-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103227/334-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Prefeitura tem seguido todos os itens contidos do referido Comunicado do Tribunal de Contas do Estado de São Paulo referente à Transparência dos atos, receitas e despesas destinados ao enfrentamento do Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>103228</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103228/335-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103228/335-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por qual motivo está faltando álcool em gel no posto de saúde da Mariana.</t>
   </si>
   <si>
     <t>103229</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103229/336-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103229/336-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à AHBB para que informe o que segue: 1)Procede o relato da munícipe dizendo que necessitou de atendimento com médico especialista, com urgência, porém mesmo o médico estando presente e sem nenhum atendimento a mesma foi agendada para consulta somente um mês a frente?_x000D_
 2)Como está sendo feito o atendimento e o agendamento de consultas com médicos especialistas?</t>
   </si>
   <si>
     <t>103230</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103230/337-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103230/337-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando aos Diretores das Escolas Municipais informações sobre a adoção de novas metodologias de ensino e aprendizado nesse período de pandemia.</t>
   </si>
   <si>
     <t>103231</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103231/338-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103231/338-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a compra de máscaras descartáveis.</t>
   </si>
   <si>
     <t>103232</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103232/339-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103232/339-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos à Corporação Musical Santa Cecília pela realização da Alvorada em comemoração aos 91 anos da nossa cidade que ocorreu das 5h às 6h30min, do último 05 de maio.</t>
   </si>
   <si>
     <t>103233</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103233/340-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103233/340-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente informar quanto houve de economia com a realização das Sessões Ordinárias à distância.</t>
   </si>
   <si>
     <t>103246</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103246/341-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103246/341-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar uma campanha de testes de imunidade nos munícipes de nossa cidade, com o objetivo de criar uma investigação epidemiológica para identificação do percentual de moradores que apresentam anticorpo para a Covid-19, doença causada pelo novo coronavírus.</t>
   </si>
   <si>
     <t>103247</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103247/342-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103247/342-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar de que forma serão utilizados os 100 testes rápidos de COVID19 doados pelos Rotary para a Unidade de Pronto Atendimento - UPA.</t>
   </si>
   <si>
     <t>103248</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103248/343-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103248/343-2020.pdf</t>
   </si>
   <si>
     <t>103249</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103249/344-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103249/344-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Deputada Estadual Adriana Borgo, solicitando os valorosos préstimos ao nosso município no sentido de ser autora de emenda parlamentar na ordem de 50.000,00 (cinquenta mil reais) a ser destinada à castração de animais em nosso município de Garça/SP.</t>
   </si>
   <si>
     <t>103250</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103250/345-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103250/345-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Quais atividades a Secretaria de Cultura vem realizando durante o período de quarentena? 2)Quantos servidores estão trabalhando na secretaria de cultura? Quantos são efetivos e quantos ocupam cargo comissionado, sem integrarem o quadro de servidores efetivos? 3)Qual o custo mensal total com esses servidores?</t>
   </si>
   <si>
     <t>103251</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103251/346-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103251/346-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a distribuição de gêneros alimentícios adquiridos com os recursos do PNAE.</t>
   </si>
   <si>
     <t>103253</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103253/347-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103253/347-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações referentes a Secretaria de Juventude, Esporte e Lazer - SEJEL.</t>
   </si>
   <si>
     <t>103254</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103254/348-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103254/348-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar uma visita social e uma reforma geral na casa da família da Sra. P. de C. S.</t>
   </si>
   <si>
     <t>103255</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103255/349-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103255/349-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar cópia das gravações de chamadas efetuadas por este Vereador à Secretaria Municipal de Assistência e Desenvolvimento Social, no dia 12/05/2020, às 10:14h (dez horas e quatorze minutos), e às 10:19h (dez horas e dezenove minutos), a fim de instruir expediente parlamentar junto à Edilidade.</t>
   </si>
   <si>
     <t>103256</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103256/350-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103256/350-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o custo total dos banheiros que estão sendo construídos no lago artificial J. K. Willians e qual o valor por m².</t>
   </si>
   <si>
     <t>103257</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103257/351-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103257/351-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder ao recapeamento asfáltico da Rua Paraíba.</t>
   </si>
   <si>
     <t>103258</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>JANETE CONESSA, JOSÉ LUIZ MARQUES, MARCÃO DO BASQUETE, Rafael Frabetti, REGINALDO LUIZ PARENTE, Rodrigo Gutierres, Silvio Ruela</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103258/352-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103258/352-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de reavaliar, em conjunto com a Secretaria Municipal de Assistência e Desenvolvimento Social e Procuradoria Jurídica, e conceder a remissão dos valores cobrados á título de contribuição de melhoria, dos moradores da Rua Ipê, no Jardim Paineiras.</t>
   </si>
   <si>
     <t>103259</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103259/353-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103259/353-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível instalar uma lombada nas imediações ao Supermercado Paineiras, situado na Av. Paineiras, nº 305.</t>
   </si>
   <si>
     <t>103260</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103260/354-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103260/354-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está sendo realizado algum projeto em relação à necessidade do descarte correto dos produtos eletroeletrônicos.</t>
   </si>
   <si>
     <t>103261</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103261/355-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103261/355-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Rotary Club de Garça pela doação de 2 mil máscaras e mais 100 testes rápidos de Covid-19 para a UPA - Unidade de Pronto Atendimento, demonstrando tamanha empatia e responsabilidade social por parte deste clube tão atuante em nossa cidade.</t>
   </si>
   <si>
     <t>103264</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103264/356-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103264/356-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito enviar uma lista de todas as pessoas que receberam cestas básicas nos meses de abril e maio bem como também, uma lista dos pais ou responsáveis dos estudantes das escolas públicas de educação básica que foram beneficiadas com a distribuição de gêneros alimentícios adquiridos com recursos do Programa Nacional de Alimentação Escolar (PNAE) contendo nome e endereço.</t>
   </si>
   <si>
     <t>103266</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103266/357-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103266/357-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1) Foram observadas as recomendações do Ministério da Educação e do Fundo Nacional do Desenvolvimento da Educação no tocante a distribuição equânime dos gêneros alimentícios? Em caso negativo, por quais motivos?_x000D_
 2)Por quais motivos os kits foram distribuídos pela Secretaria de Assistência e Desenvolvimento Social?</t>
   </si>
   <si>
     <t>103267</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103267/358-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103267/358-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por quais motivos as famílias supracitadas não receberam os kits dos gêneros alimentícios do Programa Nacional de Alimentação Escolar (PNAE) e quando lhe serão entregues.</t>
   </si>
   <si>
     <t>103268</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103268/359-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103268/359-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos a todos os policiais que integram a 4ª Companhia da Policia Militar da cidade de Garça, em nome do Capitão Domênico Kulaif de Agostinho pelos relevantes e essenciais trabalhos que desempenham em nosso município, não medindo esforços visando garantir a ordem e segurança de nossa população.</t>
   </si>
   <si>
     <t>103269</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103269/360-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103269/360-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que seja encaminhada cópia da lista de beneficiários encaminhada por vereador, bem como, seja indicado o nome do parlamentar.</t>
   </si>
   <si>
     <t>103270</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103270/361-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103270/361-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na Rua Melchiades Nery de Castro próximo ao número 786.</t>
   </si>
   <si>
     <t>103271</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103271/362-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103271/362-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais projetos de capacitação profissional são oferecidos atualmente pela Secretária de Assistência e Desenvolvimento Social e/ou pelo Fundo Social de Solidariedade do Município.</t>
   </si>
   <si>
     <t>103272</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103272/363-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103272/363-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos à empresa PPA pela doação de protetores faciais para serem utilizados pelos profissionais que atendem ao público nos serviços do PROCON, Posto de Atendimento ao Trabalhador, Banco do Povo e Sala do Empreendedor e também para os profissionais da área da saúde, demonstrado tamanha empatia e responsabilidade social, contribuindo no combate à propagação do coronavírus em nosso município,</t>
   </si>
   <si>
     <t>103273</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103273/364-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103273/364-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar melhorias no bairro Takeo Toyota.</t>
   </si>
   <si>
     <t>103274</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103274/365-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103274/365-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de disponibilizar o prédio do antigo Conseb’s Mariana, localizado na esquina do Hospital André Luiz, para ser utilizado pelos Narcóticos Anônimos - NA para realizarem suas reuniões.</t>
   </si>
   <si>
     <t>103275</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103275/366-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103275/366-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando o Centro de Especialidades voltará a atender os casos emergenciais, tendo em vista que foram suspensos por conta da pandemia do novo coronavírus - Covid-19.</t>
   </si>
   <si>
     <t>103276</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103276/367-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103276/367-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de nas próximas etapas do MIT, revitalizar as praças Pedro de Toledo e a Praça Tancredo Neves, já que ambas já foram pontos turísticos bem frequentados em nosso município.</t>
   </si>
   <si>
     <t>103277</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103277/368-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103277/368-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de construir uma praça ligada à musicalidade ao ar livre, com espaço com uma pequena concha acústica, wi-fi, bancos etc.</t>
   </si>
   <si>
     <t>103278</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103278/369-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103278/369-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos ao senhor Augusto Nardes, Ministro do Tribunal de Contas da União, por autorizar a celebração de contrato para a ampliação da malha ferroviária paulista;</t>
   </si>
   <si>
     <t>103279</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103279/370-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103279/370-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Prefeitura irá disponibilizar em seu site oficial um local para que os munícipes possam ter acesso as câmeras de monitoramento da cidade em tempo real, a exemplo de outras cidades. Em caso negativo por quais motivos? Em caso afirmativo, qual a previsão?</t>
   </si>
   <si>
     <t>103280</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103280/371-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103280/371-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é permitido aos fiscais de trânsito estacionarem suas motocicletas fora dos bolsões. Em caso negativo, tal prática não configura infração ao Código de Trânsito?</t>
   </si>
   <si>
     <t>103281</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103281/372-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103281/372-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a distribuição de máscaras pela Secretaria de Educação.</t>
   </si>
   <si>
     <t>103282</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103282/373-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103282/373-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por qual motivo o Cemitério Santa Faustina encontra-se com um grande acúmulo de entulhos, conforme demonstram fotos anexas? Há a possibilidade de realizar limpeza no local?</t>
   </si>
   <si>
     <t>103283</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103283/374-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103283/374-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a retirada de grande quantidade de areia nas proximidades da antiga estação ferroviária , em área de domínio da concessionária do serviço ferroviário;</t>
   </si>
   <si>
     <t>103284</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103284/375-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103284/375-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se as câmeras instaladas no centro da cidade já estão em funcionamento. Em caso negativo, qual a previsão?_x000D_
 Informar ainda, a possibilidade de criar no município uma guarda municipal. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103285</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103285/376-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103285/376-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar como está sendo feito o acompanhamento pedagógico para os alunos da rede municipal de educação durante o período de quarentena.</t>
   </si>
   <si>
     <t>103286</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103286/377-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103286/377-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade da cozinha piloto, com o apoio das merendeiras, distribuir, no período de frio, sopas às famílias carentes a exemplo da ação realizada pelo Lar Meimei, considerando que a fome é um grande problema às famílias carentes e o desemprego cresceu muito com a crise epidêmica. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103287</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103287/378-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103287/378-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a divulgação no site da prefeitura de que nosso município passaria a contar com leitos de UTI.</t>
   </si>
   <si>
     <t>103288</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103288/379-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103288/379-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações em relação ao atendimento de gestantes: 1)Estão recebendo o atendimento pré-natal normalmente? 2)Estão recebendo o kit maternidade? 3)As que não conseguem amamentar estão recebendo leite apropriado para seus bebês?</t>
   </si>
   <si>
     <t>103289</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103289/380-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103289/380-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a entrega de cestas básicas à população garcense em período de pandemia em virtude do COVID-19.</t>
   </si>
   <si>
     <t>103290</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103290/381-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103290/381-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Procuradoria-Geral do Município, no caso de realmente existir lista de cesta básica com nomes de munícipes fornecida por vereador, parecer jurídico sobre este fato ocorrido em pleno ano eleitoral, com vereador encaminhando lista com dezenas de nomes de munícipes para serem atendidos com cestas básicas.</t>
   </si>
   <si>
     <t>103291</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103291/382-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103291/382-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de admiração e aplausos ao Sr. Luiz Gonzaga Conessa, pela brilhante Governadoria do Distrito LC-8.</t>
   </si>
   <si>
     <t>103292</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103292/383-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103292/383-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito o envio a esta Casa de Leis dos vídeos que comprovam a presença do vereador Antonio Franco dos Santos no Paço Municipal, onde o mesmo alega que foi em busca de `documentos´.</t>
   </si>
   <si>
     <t>103301</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103301/384-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103301/384-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Governador do Estado de São Paulo providências urgentes e necessárias para que durante o período da pandemia COVID-19, os veículos (caminhões) tenham passe livre nas praças de pedágios do estado de São Paulo.</t>
   </si>
   <si>
     <t>103302</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103302/385-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103302/385-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar cópia integral do processo que culminou com a rescisão do contrato da OCPAV PAVIMENTAÇÕES E OBRAS EIRELLI EPP.</t>
   </si>
   <si>
     <t>103303</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103303/386-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103303/386-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o quantitativo e os valores totais dos precatórios expedidos em desfavor do município e que serão incluídos no orçamento do ano que vem para pagamento.</t>
   </si>
   <si>
     <t>103304</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103304/387-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103304/387-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito prestar as seguintes informações: 1) Qual saldo em conta do PNAE? 2) Qual valor mensal recebido de janeiro até maio?</t>
   </si>
   <si>
     <t>103305</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103305/388-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103305/388-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre os 5 contratos de empréstimos efetivados pela atual administração.</t>
   </si>
   <si>
     <t>103306</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103306/389-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103306/389-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a participação do município de Garça no Consórcio Intermunicipal de Gestão e Manejo de Resíduos Sólidos do Centro Oeste Paulista.</t>
   </si>
   <si>
     <t>103307</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103307/390-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103307/390-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil – AHBB e à Sociedade Beneficente Caminho de Damasco – SBCD para que, através dos setores competentes, informem se irão requerer à Prefeitura Municipal de Garça, em momento oportuno, o ressarcimento de eventuais despesas oriundas da sucessão trabalhista da Irmandade da Santa Casa de Misericórdia de Garça, a fim de se preservar o econômico-financeiro da parceria.</t>
   </si>
   <si>
     <t>103308</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103308/391-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103308/391-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Pastor Eliseu Mancuzo Júnior pela realização de uma celebração evangélica no formato Drive-in, no último dia 24/05, no estacionamento do Big Mart, onde reuniu diversas famílias, que, de dentro de seus veículos, puderam louvar e engrandecer o nome do Senhor Jesus.</t>
   </si>
   <si>
     <t>103309</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103309/392-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103309/392-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a poda da árvore localizada na obra da tradicional família Toyota localizada no Lago Artificial J. K. Williams.</t>
   </si>
   <si>
     <t>103310</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103310/393-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103310/393-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar bancos no calçadão do lago artificial J.K. Willians na parte oposta à concha acústica na Rua General Glicério.</t>
   </si>
   <si>
     <t>103311</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103311/394-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103311/394-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual Cauê Macris, para que seja autor de emenda ao orçamento estadual na ordem de R$ 1.000.000,00 (1 milhão de reais) a serem utilizados em obras de recapeamento de diversas ruas do município de Garça.</t>
   </si>
   <si>
     <t>103312</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103312/395-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103312/395-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se os projetos de adequação do prédio onde funcionou o Banco do Brasil estão prontos e quando dará início às obras de reforma. Em caso negativo, qual a previsão de conclusão dos projetos e início das obras.</t>
   </si>
   <si>
     <t>103313</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103313/396-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103313/396-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder à manutenção do parquinho do Lago Artificial J. K. Williams.</t>
   </si>
   <si>
     <t>103315</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103315/397-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103315/397-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de fazer uma pesquisa junto aos comerciantes para verificar se os mesmos continuam de acordo com a realização das obras do Reviva Centro nesse período em que o comércio vem sendo tão afetado com a diminuição de vendas.</t>
   </si>
   <si>
     <t>103316</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103316/398-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103316/398-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações em relação às quadras de tênis localizadas ao lado do Ginásio João Gonzales.</t>
   </si>
   <si>
     <t>103317</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103317/399-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103317/399-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade a municipalidade adquirir e doar cobertores às famílias carentes. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103318</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103318/400-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103318/400-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está sendo feito atendimento com dentistas nas Unidades Básicas de Saúde. Em caso afirmativo como está sendo feito. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103319</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103319/401-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103319/401-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está sendo realizada alguma ação social para os moradores carentes no distrito de Jafa?</t>
   </si>
   <si>
     <t>103320</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103320/402-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103320/402-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE para que informe a possibilidade de realizar os reparos necessários com a máxima urgência na Rua Suécia no Jardim Europa.</t>
   </si>
   <si>
     <t>103321</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103321/403-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103321/403-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e aplausos à empresa Rumo por ter assinado nessa quarta feira dia 27/05/2020 o contrato que visa ampliar a Malha Ferroviária Paulista.</t>
   </si>
   <si>
     <t>103322</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103322/404-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103322/404-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se no Cemitério Municipal estão sendo efetuados enterros dentro de gavetas sob o nível do solo.</t>
   </si>
   <si>
     <t>103323</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103323/405-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103323/405-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a entrega de cestas e demais materiais pela Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>103324</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103324/406-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103324/406-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a destruição de telhas na Escola Edson Puga.</t>
   </si>
   <si>
     <t>103325</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103325/407-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103325/407-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito proceder ao envio das imagens gravadas defronte às câmeras voltadas para a via pública e parte frontal do imóvel do prédio da Secretaria da Assistência e Desenvolvimento Social, situada na rua Vital Soares, 56, nesta, na data de 22/05/2020 no período de 6:30 horas às 7:00 horas, para instruir informação recebida.</t>
   </si>
   <si>
     <t>103326</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103326/408-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103326/408-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual Geninho, solicitando-Ihe gestões junto ao Governo Estadual, a fim de viabilizar recursos do Orçamento do Estado na ordem de R$ 100.000,00 (cem mil reais) a serem destinados para a compra de equipamentos para a área da saúde do nosso município, visando melhorar o atendimento de nossa população.</t>
   </si>
   <si>
     <t>103327</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103327/409-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103327/409-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Estadual Estevam Galvão, solicitando-Ihe gestões junto ao Governo Estadual, a fim de viabilizar recursos do Orçamento do Estado na ordem de R$ 100.000,00 (cem mil reais) a serem destinados para a compra de equipamentos para a área da saúde do nosso município, visando melhorar o atendimento de nossa população.</t>
   </si>
   <si>
     <t>103329</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103329/410-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103329/410-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Deputada Estadual MARIA LÚCIA AMARY, para envide esforços junto ao Governo do Estado, fim de viabilizar recursos do Orçamento do Estado na ordem de R$ 50.000,00 (cinquenta mil reais) para o Hospital São Lucas, com o objetivo de oferecer um melhor atendimento aos assistidos, permitindo a continuação das atividades daquela entidade com a mesma excelência.</t>
   </si>
   <si>
     <t>103330</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103330/411-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103330/411-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual MARCOS ZERBINI, para envide esforços junto ao Governo do Estado, fim de viabilizar recursos do Orçamento do Estado na ordem de R$ 50.000,00 (cinquenta mil reais) para o Hospital São Lucas, com o objetivo de oferecer um melhor atendimento aos assistidos, permitindo a continuação das atividades daquela entidade com a mesma excelência.</t>
   </si>
   <si>
     <t>103331</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103331/412-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103331/412-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual MAURO BRAGATO, para envide esforços junto ao Governo do Estado, fim de viabilizar recursos do Orçamento do Estado na ordem de R$ 50.000,00 (cinquenta mil reais) para o Hospital São Lucas, com o objetivo de oferecer um melhor atendimento aos assistidos, permitindo a continuação das atividades daquela entidade com a mesma excelência.</t>
   </si>
   <si>
     <t>103333</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103333/413-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103333/413-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal EDUARDO CURY, para envide esforços junto ao Governo Federal, fim de viabilizar recursos do Orçamento da União na ordem de R$ 50.000,00 (cinquenta mil reais) para o Hospital São Lucas, com o objetivo de oferecer um melhor atendimento aos assistidos, permitindo a continuação das atividades daquela entidade com a mesma excelência.</t>
   </si>
   <si>
     <t>103334</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103334/414-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103334/414-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal SAMUEL MOREIRA, para envide esforços junto ao Governo Federal, fim de viabilizar recursos do Orçamento da União na ordem de R$ 50.000,00 (cinquenta mil reais) para o Hospital São Lucas, com o objetivo de oferecer um melhor atendimento aos assistidos, permitindo a continuação das atividades daquela entidade com a mesma excelência.</t>
   </si>
   <si>
     <t>103335</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103335/415-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103335/415-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal VANDERLEI MACRIS, para envide esforços junto ao Governo Federal, fim de viabilizar recursos do Orçamento da União na ordem de R$ 50.000,00 (cinquenta mil reais) para o Hospital São Lucas, com o objetivo de oferecer um melhor atendimento aos assistidos, permitindo a continuação das atividades daquela entidade com a mesma excelência.</t>
   </si>
   <si>
     <t>103336</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103336/416-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103336/416-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Carlão Pignatari, para que seja autor de emenda ao orçamento estadual na ordem de R$ 1.000.000,00 (1 milhão de reais) a serem utilizados em obras de recapeamento de diversas ruas do município de Garça.</t>
   </si>
   <si>
     <t>103337</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103337/417-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103337/417-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Marcos Zerbini, para que seja autor de emenda ao orçamento estadual na ordem de R$ 1.000.000,00 (1 milhão de reais) a serem utilizados em obras de recapeamento de diversas ruas do município de Garça.</t>
   </si>
   <si>
     <t>103339</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103339/418-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103339/418-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de retomar a realização dos campeonatos de futebol em nosso município, sem a presença de torcida e com a adoção de medidas de prevenção ao contágio do novo coronavírus. Em caso negativo, qual a previsão de retorno?</t>
   </si>
   <si>
     <t>103340</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103340/0419-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103340/0419-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito  informar quantos cargos em comissão estão ocupados por pessoas que não compõe o quadro de servidores efetivos do funcionalismo público.</t>
   </si>
   <si>
     <t>103341</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103341/420-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103341/420-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o valor gasto em viagens do prefeito, vice-prefeito, secretários e comissionados do ano de 2017 até a presente data discriminando ano a ano.</t>
   </si>
   <si>
     <t>103342</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103342/421-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103342/421-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o que foi feito pela municipalidade para solucionar o caso do jovem R. V. Q. C., que possui problemas em sua uretra, fato que tem lhe causado a perda da função renal quase total em um dos rins e o outro está começando a ser comprometido.A cirurgia já foi marcada? Como está o andamento do caso?</t>
   </si>
   <si>
     <t>103343</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103343/422-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103343/422-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se procede a informação de que o  medicamento cloridrato de fluoxetina não estaria disponível na rede municipal de saúde. Em caso afirmativo, qual a previsão de reestabelecimento do fornecimento.</t>
   </si>
   <si>
     <t>103344</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103344/423-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103344/423-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Governador do Estado de São Paulo, Sr. João Dória, para que informe a possibilidade de envidar os esforços necessários no sentido de que sejam destinadas para o município de Garça 200 moradias, tendo em vista que nosso município não consta na lista de contemplados no programa Nossa Casa, e o vice governador é do mesmo partido político do prefeito do município de Garça, Sr. João Carlos dos Santos.</t>
   </si>
   <si>
     <t>103345</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103345/424-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103345/424-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por quais motivos a Sra. T. M. de S. não recebeu os kits dos gêneros alimentícios do Programa Nacional de Alimentação Escolar (PNAE) e quando lhe será entregue.</t>
   </si>
   <si>
     <t>103346</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103346/425-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103346/425-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de apoio aos policiais que participaram da ocorrência onde um morador de Alphaville aparece num vídeo ameaçando agredir um policial militar: Gesica Márcia de Oliveira Desanti, Daniel Dias do Nascimento e o cabo José Edson Ferreira, que aparece nas imagens sendo ofendido, ambos lotados no 20° Batalhão da PM, pelo brilhantismo com que conduziram a ocorrência, manifestando apoio no exercício deste labor tão importante na manutenção da ordem e tranquilidade da população brasileira.</t>
   </si>
   <si>
     <t>103347</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103347/426-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103347/426-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há algum convênio entre a Prefeitura e a FAEF. Em caso positivo, informar quais são esses convênios e também os nomes das pessoas que recebem pelos mesmos.</t>
   </si>
   <si>
     <t>103348</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103348/427-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103348/427-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito para que através da direção da EMCA, preste informações a respeito da reclamação da Sra. Eloiza e quanto a possibilidade de sua participação no curso de circo.</t>
   </si>
   <si>
     <t>103349</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103349/428-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103349/428-2020.pdf</t>
   </si>
   <si>
     <t>103350</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103350/429-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103350/429-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilmo. Sr. Luiz Roberto Lopes de Souza, Diretor Superintendente do IAPEN, para que informe qual a sua opinião em relação à implementação do art. 9º do LC 173 em Garça.</t>
   </si>
   <si>
     <t>103351</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103351/430-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103351/430-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando aos líderes de bancada desta casa para que informem a possibilidade de assinar em conjunto com este vereador Proposta de Emenda à Lei Orgânica Municipal reduzindo para 9 (nove) o número de cadeiras nesta Casa Legislativa para próxima legislatura.</t>
   </si>
   <si>
     <t>103358</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103358/431-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103358/431-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está em curso gestões com a Empresa Rumo para a instalação de uma estação ferroviária em Garça. Em caso positivo, como estão as negociações? Em caso negativo, informe se há possibilidade de estabelecer contato com esta operadora logística para que se viabilize a instalação de uma estação férrea em nosso Município.</t>
   </si>
   <si>
     <t>103359</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103359/432-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103359/432-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Regional dos Correios de Bauru, para que informe a possibilidade de proceder à adequação e melhorias na prestação de serviços de entrega de correspondências no distrito de Jafa.</t>
   </si>
   <si>
     <t>103360</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103360/433-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103360/433-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Deputado Estadual Vinícius Camarinha e aos Deputados Federais Vinícius Carvalho e Herculano Passos pelo grande apoio dado à saúde de nosso Município.</t>
   </si>
   <si>
     <t>103361</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103361/434-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103361/434-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a área localizada no cruzamento da Rua Lázaro Galvão com a Luis Kruzick é espaço público. Em caso positivo, informar a possibilidade de proceder à melhoria na iluminação bem como a construção de uma praça com academia ao ar livre visando proporcionar maior opção de lazer e atividade física aos moradores dessa região.</t>
   </si>
   <si>
     <t>103362</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103362/435-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103362/435-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma rua do município de Elizeu Fonseca.</t>
   </si>
   <si>
     <t>103363</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103363/436-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103363/436-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se foi ou está sendo elaborado plano de ação social para salvaguardar os moradores de rua e as famílias vivendo em condições precárias tendo em vista a proximidade das frentes frias em nosso município.</t>
   </si>
   <si>
     <t>103364</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103364/437-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103364/437-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há previsão para o retorno  dos campeonatos de futebol suíço em nosso município.</t>
   </si>
   <si>
     <t>103365</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103365/438-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103365/438-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se serão iniciadas novas tratativas junto à Secretaria da Habitação do Estado de são Paulo objetivando viabilizar a implementação de novos núcleos habitacionais em nosso município.</t>
   </si>
   <si>
     <t>103366</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103366/439-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103366/439-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da Câmara que informe a possibilidade de marcar uma reunião com as lideranças de bancada para que seja discutida uma proposta de uma possível redução dos subsídios dos vereadores possibilitando a contribuição com a redução dos gastos de recursos públicos, diminuindo os efeitos econômicos causados pela pandemia do COVID-19, que gerou uma drástica queda de receita. bem como que seja encaminhado ao Executivo Municipal, para que informe a possibilidade de proceder medida semelhante no tocante aos cargos comissionados.</t>
   </si>
   <si>
     <t>103368</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103368/440-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103368/440-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil - AHBB e à Sociedade Beneficente Caminho de Damasco - SBCD, para que informem se estão recolhendo o FGTS - Fundo de Garantia por Tempo de Serviço - de seus funcionários.</t>
   </si>
   <si>
     <t>103369</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103369/441-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103369/441-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos a Sra. Delma Oliveira pelo excelente e louvável trabalho que exerce pela causa animal, recolhendo e cuidando de animais de rua, demonstrando amor e carinho a esses animais abandonados.</t>
   </si>
   <si>
     <t>103370</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103370/442-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103370/442-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de substituir as lâmpadas da Praça Shigueiro Kudo, inclusive a do coreto, e realizar os reparos necessários nas bases de sustentação do coreto, tendo em vista que algumas estão corroídas pela ferrugem.</t>
   </si>
   <si>
     <t>103371</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103371/443-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103371/443-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar os nomes dos integrantes da JARI e se algum deles é afiliado a partido político.</t>
   </si>
   <si>
     <t>103372</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103372/444-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103372/444-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais medidas vão ser tomadas em relação a redução dos subsídios de Prefeito, Vice-Prefeito e Secretários bem como a redução de Secretarias Municipais e de cargos comissionados.</t>
   </si>
   <si>
     <t>103373</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103373/req__445_janete_-_17a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103373/req__445_janete_-_17a_so_ok.doc</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil (AHBB) para que informe a possibilidade de providenciar o credenciamento do Hospital São Lucas junto ao IAMSPE.</t>
   </si>
   <si>
     <t>103374</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103374/req__446_janete_-_17a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103374/req__446_janete_-_17a_so_ok.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações em relação ao novo empreendimento habitacional no município.</t>
   </si>
   <si>
     <t>103375</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103375/req__447_wagner_-_17a_so_ok.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103375/req__447_wagner_-_17a_so_ok.doc</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos a todos os pastores evangélicos pelo Dia do Pastor, comemorado no segundo domingo do mês de junho.</t>
   </si>
   <si>
     <t>103379</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103379/448-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103379/448-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o montante de recursos existentes nos cofres públicos municipais atualmente.</t>
   </si>
   <si>
     <t>103380</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103380/449-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103380/449-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por quais motivos algumas famílias não receberam os kits dos gêneros alimentícios do Programa Nacional de Alimentação Escolar (PNAE).</t>
   </si>
   <si>
     <t>103381</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103381/450-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103381/450-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de autorizar a abertura do cemitério municipal para visitação, tendo em vista que trata-se de um local em que não ocorre aglomeração de pessoas, exceto em enterros, em comparação a outros serviços que estão funcionando e que aglomeram muito mais pessoas como instituições bancárias e supermercados</t>
   </si>
   <si>
     <t>103382</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103382/451-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103382/451-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais os procedimentos adotados e quais os medicamentos administrados às pessoas diagnosticadas com COVID19.</t>
   </si>
   <si>
     <t>103383</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103383/452-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103383/452-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe para quando está previsto o retorno das atividades dos Núcleos de Educação Infantil, tendo em vista que muitas mães já regressaram a seus trabalhos e não têm com quem deixar seus filhos.</t>
   </si>
   <si>
     <t>103384</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103384/453-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103384/453-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que  informe quantas crianças estão matriculadas na rede municipal de ensino do município de Garça.</t>
   </si>
   <si>
     <t>103385</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103385/454-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103385/454-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar possibilidade de efetuar gestões para que seja realizada com urgência a cirurgia nos olhos de um munícipe.</t>
   </si>
   <si>
     <t>103386</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103386/455-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103386/455-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe o que ocasionou a paralisação das obras de uma creche na Vila Cavalcanti e quando serão retomadas, tendo em vista que o prazo de conclusão inicial era de 10 meses.</t>
   </si>
   <si>
     <t>103387</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103387/456-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103387/456-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um parquinho infantil na Praça Frei Aurélio Di Falco, na Vila Araceli.</t>
   </si>
   <si>
     <t>103388</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103388/457-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103388/457-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando a Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo - CDHU que informe se há a possibilidade de proceder a uma maior investigação em relação ao processo de inscrição de pessoas que não atendem aos requisitos para participarem do sorteio visando evitar irregularidades com a transferência de direitos e obrigações após a aquisição do imóvel.</t>
   </si>
   <si>
     <t>103389</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103389/458-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103389/458-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de fechamento/isolamentos das “Academias ao Ar Livre” ou em caso de continuidade do funcionamento quais as medidas preventivas serão adotadas para evitar a propagação do surto do “coronavírus”.</t>
   </si>
   <si>
     <t>103390</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103390/459-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103390/459-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que sejam prestadas as informações solicitadas no Requerimento nº 384/2020.</t>
   </si>
   <si>
     <t>103391</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103391/460-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103391/460-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe quando irá ocorrer o sorteio das casas do conjunto habitacional “Vereador João Serapião”. Caso a data seja muito distante há a possibilidade de a Municipalidade intervir visando garantir que ocorra o mais rápido possível?</t>
   </si>
   <si>
     <t>103392</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103392/461-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103392/461-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL que informe a possibilidade de realizar a mudança de lugar de um poste localizado na Rua Garantã, que se localiza defronte a uma garagem gerando transtornos ao morador.</t>
   </si>
   <si>
     <t>103393</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103393/462-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103393/462-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que  informe o montante das receitas geral e própria, separadamente, nos exercícios de 2016 a 2019, bem como um comparativo entre a previsão e realização de tais receitas, naqueles exercícios.</t>
   </si>
   <si>
     <t>103394</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103394/463-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103394/463-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe por qual motivo os balanços contábeis de anos anteriores não estão disponíveis no portal da transparência da Municipalidade, e se há previsão para disponibilização dos mesmos, nos termos legais.</t>
   </si>
   <si>
     <t>103398</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103398/464-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103398/464-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Conseb’s Lago para que informe a possibilidade de realizar uma transmissão, a qual poderia ser denominada de Cerejeiras Festival Lives, com músicos da nossa cidade se apresentando de forma virtual, visando arrecadar gêneros alimentícios e doações em espécie para as Entidades Assistenciais da nossa comunidade, incluindo a Casa de Apoio aos Pacientes com Câncer de Garça, localizada na cidade de Jaú.</t>
   </si>
   <si>
     <t>103399</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103399/465-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103399/465-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um parquinho infantil no cruzamento da Rua Maria Cristina Zimiane Vicente com a Rua Yolanda Cipriane Bueno.</t>
   </si>
   <si>
     <t>103400</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103400/466-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103400/466-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um parquinho infantil no cruzamento da Rua André Luiz com a Rua João Frabeti.</t>
   </si>
   <si>
     <t>103401</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103401/467-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103401/467-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um parquinho infantil no cruzamento da Rua Rosário Martino com a Rua Salvador Zago.</t>
   </si>
   <si>
     <t>103402</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103402/468-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103402/468-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao diretor do IAMSPE, senhor Wilson Pollara, para que informe a esta Casa a possibilidade de realizar convênio com o Hospital São Lucas de Garça.</t>
   </si>
   <si>
     <t>103404</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103404/469-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103404/469-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe por quais motivos foram retiradas as traves do conhecido campo “terrão” em Vila Araceli.</t>
   </si>
   <si>
     <t>103405</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103405/470-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103405/470-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Grupo de Ação Social (GAS) pelo transcurso de seu 3º aniversário de fundação.</t>
   </si>
   <si>
     <t>103406</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103406/471-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103406/471-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe qual o procedimento adotado com pacientes suspeitos de estarem com a COVID-19. Qual o procedimento em relação aos familiares próximos? Quais medicamentos são administrados?</t>
   </si>
   <si>
     <t>103407</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103407/472-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103407/472-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se há laudos das árvores que estão sendo podadas drasticamente na rua Armando Sales de Oliveira ao lado do “buracão” da feira-livre.</t>
   </si>
   <si>
     <t>103408</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103408/473-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103408/473-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um parquinho infantil no Parque Linear Nascentes do Tibiriçá, no Jardim Frei Aurélio, bem como instalação de bebedouros.</t>
   </si>
   <si>
     <t>103409</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103409/474-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103409/474-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar uma reforma e mudança de local do parquinho infantil localizado na Rua Delfino Alves e realizar a instalação de bebedouro no local.</t>
   </si>
   <si>
     <t>103410</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103410/475-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103410/475-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe informe a possibilidade de instalar um parquinho infantil no Distrito de Jafa, mais precisamente nas proximidades do Conjunto Habitacional de casas populares, proporcionando uma fonte de lazer às crianças residentes nas imediações.</t>
   </si>
   <si>
     <t>103411</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103411/476-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103411/476-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um parquinho infantil no Jardim São Lucas, proporcionando uma fonte de lazer às crianças residentes nas imediações.</t>
   </si>
   <si>
     <t>103412</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103412/477-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103412/477-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE que informe a possibilidade de proceder o reparo no asfalto da Rua São Paulo, Rua Valdomiro dos Santos e Rua Júlio Bertoluci, uma vez que foram realizadas manutenções nessa vias pela autarquia e os trechos encontram-se sem a camada asfáltica.</t>
   </si>
   <si>
     <t>103413</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103413/478-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103413/478-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que  informe a possibilidade de asfaltar o pequeno trecho da via de acesso ao Jardim Adrianita, próxima ao Jardim São Benedito ou efetuar alguma medida que amenize o sofrimento dos moradores da região em virtude da poeira.</t>
   </si>
   <si>
     <t>103414</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103414/479-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103414/479-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar uma cobertura metálica na pista de skate, visando garantir a proteção do sol aos usuários.</t>
   </si>
   <si>
     <t>103415</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103415/480-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103415/480-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que  informe se há vacina anti-rábica na rede municipal e se será realizada este ano campanha de vacinação.</t>
   </si>
   <si>
     <t>103416</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103416/481-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103416/481-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Superintendência dos Correios, informar a possibilidade de disponibilizar mais funcionários no atendimento da agência existente no município de Garça, considerando que a demanda está crescendo sobremaneira, fato que tem gerado enormes filas de espera, o que é desaconselhável no momento devido a epidemia de COVID-19 que a humanidade tem enfrentado.</t>
   </si>
   <si>
     <t>103417</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103417/482-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103417/482-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Diretoria do Instituto Maria Leonor informações sobre van adquirida pela Municipalidade, via emenda parlamentar, que foi direcionada a esta instituição.</t>
   </si>
   <si>
     <t>103418</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103418/483-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103418/483-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao DER e ao Prefeito informações sobre convênio: 1 – Este convênio foi realmente assinado? Se positivo, os valores para tais melhorias foram liberados pelo DER? Qual o total? Foi aberta Licitação? 2 – Em caso negativo, quais foram os motivos alegados à época? 3 – Consta nos arquivos de execuções de obras do DER/SP que a Estrada GAR-030 teve alguma obra realizada a partir de 2.010? 4 – Demais esclarecimentos por parte do DER e Prefeitura Municipal pertinentes ao caso, que intriga os moradores que alegam ter recebido informações públicas referentes à liberação da verba e da constatação pelo próprio órgão estadual, que a pavimentação foi realizada.</t>
   </si>
   <si>
     <t>103420</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103420/484-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103420/484-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é verídica informação passada pela EMEF Profª Samira El Adass com relação à distribuição dos alimentos da merenda escolar.</t>
   </si>
   <si>
     <t>103422</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103422/485-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103422/485-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre tubulação de esgoto, que ao que aparenta, está sendo lançado na nascente do rio que abastece nosso município.</t>
   </si>
   <si>
     <t>103423</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103423/486-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103423/486-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o novo distrito empresarial que está sendo construído às margens da rodovia Comandante João Ribeiro de Barros.</t>
   </si>
   <si>
     <t>103424</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103424/487-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103424/487-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalação de um parquinho infantil e melhorias na iluminação da área localizada no cruzamento das ruas Lázaro Galvão com Luiz Kruzick.</t>
   </si>
   <si>
     <t>103425</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103425/488-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103425/488-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informe se é possível reparar e/ou substituir iluminação do poste localizado defronte ao numeral 156 da Rua Salvador Armentano.</t>
   </si>
   <si>
     <t>103426</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103426/489-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103426/489-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da Comissão Parlamentar de Inquérito nº 03/2019 informações sobre a referida CPI.</t>
   </si>
   <si>
     <t>103427</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103427/490-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103427/490-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos ao Colégio Antares pela realização no sábado, 20 de junho, do primeiro “Arraiá Drive Thru” que contou com a participação dos alunos e seus familiares que comparecem a sede do colégio dentro de seus automóveis onde receberam uma lembrança do evento e puderam realizar doações de alimentos, que culminou com a arrecadação de mais de 300kg de mantimentos que foram doados ao Fundo Social de Solidariedade de Garça.</t>
   </si>
   <si>
     <t>103428</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103428/491-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103428/491-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando o Departamento de Estradas de Rodagem - DER, para que informe a possibilidade de realizar a construção de um trevo de acesso ao novo distrito empresarial de Garça que está sendo construído na rodovia Comandante João Ribeiro de Barros, SP 294 km 421/422.</t>
   </si>
   <si>
     <t>103429</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103429/492-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103429/492-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos aos policiais militares de Marília e de Garça que atenderam grave ocorrência que vitimou uma idosa em nosso município, efetuando a apreensão de vários adolescentes (5) infratores em flagrante.</t>
   </si>
   <si>
     <t>103430</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103430/493-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103430/493-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Superintendente do SAAE que encaminhe à Câmara Municipal as seguintes informações: 1) Relação de todos os cargos existentes na Autarquia indicando (a) quais cargos em comissão estão preenchidos e não preenchidos; (b) quais cargos efetivos estão preenchidos e não preenchidos; (c) a quais departamento/setor pertencem. 2) Quantidade de cargos e o percentual (respectivo) de servidores efetivos lotados em cargo em comissão. 3) Qual o valor da folha total de pagamento, discriminando o valor pago a servidores efetivo e comissionados.</t>
   </si>
   <si>
     <t>103431</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103431/494-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103431/494-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que encaminhe à Câmara Municipal as seguintes informações: 1) Relação de todos os cargos existentes na Prefeitura indicando (a) quais cargos em comissão estão preenchidos e não preenchidos; (b) quais cargos efetivos estão preenchidos e não preenchidos; (c) a quais secretarias pertencem/departamento/setor pertencem. 2) Quantidade de cargos e o percentual (respectivo) de servidores efetivos lotados em cargo em comissão. 3) Qual o valor da folha total de pagamento, discriminando o valor pago a servidores efetivo e comissionados.</t>
   </si>
   <si>
     <t>103432</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103432/495-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103432/495-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que  informe a possibilidade de  efetuar trabalho de divulgação da Lei nº 14.016, de 23 de junho de 2020, que dispõe sobre o combate ao desperdício de alimentos e a doação de excedentes para o consumo humano.</t>
   </si>
   <si>
     <t>103433</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103433/496-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103433/496-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de coloca o nome do Pastor Ramão Cyro Peralta em alguma via, logradouro ou próprio público.</t>
   </si>
   <si>
     <t>103434</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103434/497-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103434/497-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe detalhadamente todos os bens e serviços que foram adquiridos com  recurso do programa PEM / Banco do Brasil, especificando o montante pago em cada item até o presente momento. Informar também todas as licitações que estão em andamento e que serão pagas com esses recursos.</t>
   </si>
   <si>
     <t>103435</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103435/498-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103435/498-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe todas as consultorias e assessorias contratadas pela administração municipal de 2017 a 2020, informando o valor pago para cada uma delas.</t>
   </si>
   <si>
     <t>103436</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103436/499-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103436/499-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar o fechamento de buracos na pavimentação da Rua Floriano Peixoto, tendo em vista que estão acumulando água e servindo de criadouro do mosquito aedes aegypti.</t>
   </si>
   <si>
     <t>103437</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103437/500-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103437/500-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe qual a destinação que será dada às pedras portuguesas que calçavam o passeio público do entorno do Paço Municipal e que foram recentemente retiradas.</t>
   </si>
   <si>
     <t>103438</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103438/501-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103438/501-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se há possibilidade de proceder a remissão da contribuição de melhoria dos moradores residentes na Rua São João e Ribeirão da Garça (casas CDHU), uma vez que os mesmos não tem condições financeiras de pagar a contribuição pelo asfaltamento realizado nas referidas vias.</t>
   </si>
   <si>
     <t>103439</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103439/502-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103439/502-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Serviço Autônomo de Água e Esgoto (SAAE) que informe a possibilidade, e em caso positivo, a previsão, de proceder à manutenção de tubulação de esgoto existente ao final da Rua São João, uma vez que há mais de um ano vem caindo esgoto na nascente existente naquela proximidade.</t>
   </si>
   <si>
     <t>103440</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103440/503-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103440/503-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de colocar em uma via, logradouro ou próprio público o nome do Sr. José Manoel de Carvalho Nogueira.</t>
   </si>
   <si>
     <t>103441</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103441/504-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103441/504-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Superintendente do IAPEN, para que informe o que segue: a) Houve atraso(s) no pagamento de valor(es) consignado(s) em folha de pagamento de servidores e aposentados, como empréstimos, imposto de renda e outros, nos últimos quatros meses? b)  Se positivo, descriminar os valores, tipo de consignados, beneficiados do consignados e meses de referência dos atrasos nos pagamentos. c) Ainda em caso positivo, qual(is) o(s)  motivo(s) que tem levado  a tais atrasos? Qual a previsão de regularização?  d) Tais atrasos têm proporcionado despesa extra à Autarquia, como cobrança de juros?</t>
   </si>
   <si>
     <t>103442</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103442/505-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103442/505-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao empresário Marcelo e sua esposa, e toda sua equipe de colaboradores, pela inauguração no dia 25/06 da segunda unidade do Supermercado Paineiras no bairro Jardim Eco ville.</t>
   </si>
   <si>
     <t>103443</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103443/506-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103443/506-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a manutenção e complemento do parquinho infantil do Jardim Sol nascente,  localizado ao lado da Capela Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>103444</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103444/507-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103444/507-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que a) Há Ação Civil Pública / Inquérito  em face de doações realizadas no Distrito Industrial no período de 2013-2016? _x000D_
 b)Há vereador envolvido ? Qual denúncia? c)Quantos terrenos foram doados no período de 2013-2016? d)Por qual motivo foram doados, mesmo com a ocupação irregular do solo? e)Foram deixados nos cofres municipais pela administração anterior, recursos para serem pagos o terreno, uma vez que o o valor da desapropriação foi contestado na justiça pelo proprietário da área? f)Proceder demais informações sobre o assunto.</t>
   </si>
   <si>
     <t>103452</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103452/508-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103452/508-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se as podas de árvores em Garça estão ou não acontecendo no período da pandemia do Novo Coronavírus - Covid-19.</t>
   </si>
   <si>
     <t>103453</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103453/509-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103453/509-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por qual motivo foi demolida a construção no fundo da Unidade de Saúde de Jafa que provavelmente seria a ampliação da cozinha do referido posto.</t>
   </si>
   <si>
     <t>103454</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103454/510-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103454/510-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o prazo de vigência dos contratos com a Associação Hospitalar Beneficente do Brasil (AHBB) e Sociedade Beneficente Caminho de Damasco (SBCD).</t>
   </si>
   <si>
     <t>103455</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103455/511-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103455/511-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Serviço Autônomo de Água e Esgoto (SAAE), para que através do setor competente da Municipalidade, informe se a caixa d’água instalada na Rua Ribeirão da Garça, que faz fundo com a incubadora, está funcionando. Proceder demais informações pertinentes, como a capacidade da caixa d’água, utilidade, etc.</t>
   </si>
   <si>
     <t>103456</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103456/512-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103456/512-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há funcionários da Prefeitura infectados com o Novo Coronavírus - Covid-19. Em caso positivo, o que está sendo feito com esses servidores e com os demais que trabalharam juntos? Estão em quarentena? Quantos foram testados?</t>
   </si>
   <si>
     <t>103457</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103457/513-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103457/513-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Por qual razão somente no mês de julho foram distribuídos os kits de alimentação aos alunos? 2)Qual a previsão de retorno às aulas na Rede Municipal? 3)Se as aulas não retornarem nesse ano, serão distribuídas cestas ou kits aos alunos da Rede Municipal mais necessitados até dezembro, sem “pular” mês, como já foi feito?</t>
   </si>
   <si>
     <t>103458</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103458/514-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103458/514-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações em relação às câmeras de segurança instaladas para o monitoramento de nosso município.</t>
   </si>
   <si>
     <t>103459</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103459/515-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103459/515-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar cópia das gravações das câmeras de segurança do interior do paço municipal no dia 13/05/2020, a partir das 16:45h e enquanto este Vereador esteve ali presente diligenciando, a fim de instruir expediente parlamentar junto à Edilidade.</t>
   </si>
   <si>
     <t>103460</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103460/516-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103460/516-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o valor gasto em viagens do prefeito, vice-prefeito, secretários e comissionados do ano de 2017 até a presente data, discriminando ano a ano, sob pena de serem adotas as medidas judiciais visando a obtenção das informações requisitadas.</t>
   </si>
   <si>
     <t>103462</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103462/517-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103462/517-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que sejam prestadas as informações solicitadas no Requerimento nº 374/2020.</t>
   </si>
   <si>
     <t>103463</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103463/518-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103463/518-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de implantar uma ciclovia desde o final da Avenida Labieno da Costa Machado cruzando toda cidade e finalizando próximo a FATEC Garça. Em caso negativo, por quais motivos? Em caso positivo, qual a previsão?</t>
   </si>
   <si>
     <t>103464</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103464/519-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103464/519-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual MAURO BRAGATO, para que envide esforços no sentido de ser autor de emendar parlamentar no valor de R$50.000,00 (cinquenta mil reais) destinada a implantação de de uma ciclovia no município de Garça.</t>
   </si>
   <si>
     <t>103465</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103465/520-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103465/520-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao deputado estadual CARLÃO PIGNATARI, para que envide esforços no sentido de ser autor de emendar parlamentar no valor de R$50.000,00 (cinquenta mil reais) destinada a implantação de de uma ciclovia no município de Garça.</t>
   </si>
   <si>
     <t>103466</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103466/521-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103466/521-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e aplausos ao Delegado Dr. Ricardo Luiz de Paula Martines, por ter assumido a diretoria do Deinter- 4 (Departamento de Polícia Judiciária de São Paulo Interior Bauru), desejando votos de profícuo trabalho no comando de Marília e outras 75 cidades da região.</t>
   </si>
   <si>
     <t>103467</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103467/522-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103467/522-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de realizar a instalação de redutores de velocidade e pintura da sinalização de solo na Rua Francisco Jorge Miralla, tendo em vista garantir a melhor fluidez do trânsito no local.</t>
   </si>
   <si>
     <t>103468</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103468/523-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103468/523-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Diretoria da Creche Maria Leonor informações sobre veículo recebido pela entidade.</t>
   </si>
   <si>
     <t>103469</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103469/524-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103469/524-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Superintendência Regional da CPFL, para que sejam tomadas as devidas e urgentes providências para a solução do problema das lâmpadas queimadas na extensão da rua Hajime Takiuti, localizada no Jardim Imperador.</t>
   </si>
   <si>
     <t>103470</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103470/525-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103470/525-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Superintendência Regional da empresa Telefônica, a fim de que sejam tomadas providências definitivas sobre a existência de torre inativa de telecomunicação no início da rua Sergipe, em vila Rebelo, considerando que o local sempre foi utilizado – e continua sendo – por desocupados que geram enorme intranquilidade nos moradores do entorno.</t>
   </si>
   <si>
     <t>103471</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103471/526-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103471/526-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente do Conselho de Administração  informações sobre atitude descabida por parte do Instituto dos Aposentados e Pensionistas de Garça, que vem retendo de maneira totalmente ilegal e imoral os descontos em folha de crédito consignado, o que vem gerando grande desconforto para os inativos, que recebem cobrança indesejada e injusta de instituições financeiras.</t>
   </si>
   <si>
     <t>103472</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103472/527-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103472/527-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos ao brilhante trabalho desenvolvido pelo diretor Fábio Henrique Francisco de Souza, da Secretaria da Habitação, e sua equipe de colaboradores, que esteve durante os últimos dias recolhendo a documentação dos sorteados do Conjunto Habitacional João Serapião. O trabalho dedicado, humanizado e paciencioso foi um diferencial no atendimento aos munícipes, que compareceram para cumprir com o protocolo burocrático exigido por aquele órgão do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>103474</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103474/528-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103474/528-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à direção do IAPEN, para que, informe a possibilidade de proceder à reforma da calçada localizada nas imediações do campo do suíço. Em caso positivo, qual a previsão. Em caso negativo, por qual motivo.</t>
   </si>
   <si>
     <t>103479</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103479/529-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103479/529-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar melhorias no espaço público localizado na esquina da Rua José Maria Marques com a Rua Vereador Plínio Gustavo Aredes Dias, como uma pista de caminhada e iluminação, visando proporcionar uma opção de lazer aos moradores da localidade.</t>
   </si>
   <si>
     <t>103480</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103480/530-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103480/530-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar mesas e bancos (na sombra) e uma academia ao ar livre na Praça onde localiza-se a EMEI Profª Maria Helena Santos Miranda, visando proporcionar mais uma opção de lazer aos moradores da localidade.</t>
   </si>
   <si>
     <t>103481</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103481/531-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103481/531-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar poda das árvores da Praça onde localiza-se a EMEI Profª Maria Helena Santos Miranda, de forma que melhore a iluminação do local, bem como proceder à troca das lâmpadas comuns para as de LED.</t>
   </si>
   <si>
     <t>103482</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103482/532-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103482/532-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o apontamento do Tribunal de Contas do Estado de São Paulo de situação desfavorável à liquidez projetada para o exercício em oposição à projeção de superávit feita pela Municipalidade.</t>
   </si>
   <si>
     <t>103483</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103483/533-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103483/533-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais as providências tomadas pelo Prefeito atender ao disposto no art. 212 da CF, aplicando o percentual correto Recursos Próprios em Ensino com base na Despesa Liquidada?</t>
   </si>
   <si>
     <t>103484</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103484/534-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103484/534-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se houve algum servidor da Secretaria Municipal de Administração dos Serviços Urbanos (DSU) testado positivo para o COVID-19. Em caso positivo, informar quais medidas foram adotadas com os demais servidores. Informar ainda, se houve testagem e/ou afastamento dos demais servidores.</t>
   </si>
   <si>
     <t>103485</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103485/535-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103485/535-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a instalação de um redutor de velocidades na Rua Professor Edson José Puga, nas proximidades da escola Agrícola, tendo por objetivo mitigar o tráfego de veículos em alta velocidade.</t>
   </si>
   <si>
     <t>103486</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103486/536-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103486/536-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais medidas estão sendo adotadas para evitar a aglomeração de pessoas nos parquinhos infantis instalados neste momento de Pandemia.</t>
   </si>
   <si>
     <t>103487</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103487/537-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103487/537-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar como está o andamento do processo licitatório para concessão dos serviços funerários em nosso município.</t>
   </si>
   <si>
     <t>103488</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103488/538-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103488/538-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder a estudos visando melhorar a sinalização de trânsito no Bairro São Rafael.</t>
   </si>
   <si>
     <t>103489</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103489/539-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103489/539-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de retirar a placa de dentro da residência localizada na Rua Antonio Galarga Sobrinho e colocar em um lugar mais visível, bem como melhorar a sinalização de trânsito do local.</t>
   </si>
   <si>
     <t>103490</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103490/540-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103490/540-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há previsão para retorno das atividades no Kartódromo, tendo em vista que alguns munícipes utilizavam o local para a prática de caminhadas e exercícios físicos bem como os amantes do Kart que se reuniam aos finais de semana para treinar.</t>
   </si>
   <si>
     <t>103491</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103491/541-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103491/541-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e aplausos à Empresa Guerino Seiscento por incluir o nosso município em seu itinerário, que terá linhas diretas saindo de Garça para a capital paulista, e também para o estado do Mato Grosso, funcionando com guichê próprio no Terminal Rodoviário, atendendo ao anseio de vários passageiros da nossa cidade.</t>
   </si>
   <si>
     <t>103492</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103492/542-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103492/542-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível à Secretaria Municipal de Assistência e Desenvolvimento Social fazer uma visita social à família que reside na Rua Mário Herédia, 74, face às dificuldades financeiras pelas quais vem passando.</t>
   </si>
   <si>
     <t>103493</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103493/543-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103493/543-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE, para que preste as seguintes informações: 1)Qual procedimento a Autarquia vem adotando com relação aos munícipes que reclamam do aumento excessivo das contas de água? 2)Considerando que este vereador foi procurado por morador da residência localizada na Rua Mário Herédia nº 74, houve algum pedido de análise desse hidrômetro? Há a possibilidade de analisar?</t>
   </si>
   <si>
     <t>103494</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103494/544-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103494/544-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações em relação aos uniformes escolares distribuídos pela municipalidade.</t>
   </si>
   <si>
     <t>103495</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103495/545-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103495/545-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível à Secretaria Municipal de Assistência e Desenvolvimento Social fazer uma visita social urgentemente à família que reside na Rua Cesar Correia Lopes nº 323.</t>
   </si>
   <si>
     <t>103496</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103496/546-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103496/546-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual montante a Secretaria de Assistência e Desenvolvimento Social recebeu em virtude da pandemia de COVID-19 e qual a destinação dada.</t>
   </si>
   <si>
     <t>103497</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103497/547-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103497/547-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil - AHBB e à Sociedade Beneficente Caminho de Damasco -SBCD para que informem se há a contratação de empresa de assessoramento contábil, paga com recursos oriundos das parcerias firmadas com o município, para execução dos serviços de contabilidade e de prestação de contas, das referidas parcerias. Em caso positivo, informar qual empresa, e o respectivo CNPJ.</t>
   </si>
   <si>
     <t>103498</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103498/548-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103498/548-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Qual a fundamentação técnica foi utilizada para reduzir salários de secretários, diretores e demais  cargos comissionados por decreto? Tal informação se faz extremamente necessária para que isso não se torne mais um passivo trabalhista para a Prefeitura para os próximos anos.</t>
   </si>
   <si>
     <t>103500</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103500/549-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103500/549-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos à Igreja Apostólica Renascer em Deus, em nome do Apóstolo Fernando Jorge e da Bispa Nádia Jorge, pelo louvável trabalho que junto com os membros da igreja, vem realizando em nosso município.</t>
   </si>
   <si>
     <t>103501</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103501/550-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103501/550-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos à Companhia Paulista de Força e Luz - CPFL em nome do Sr. Leandro, que atendendo pedido deste Edil através do ofício nº 358/2020, realizou recentemente a substituição dos postes de madeira por postes de concreto no bairro Adrianita.</t>
   </si>
   <si>
     <t>103502</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103502/551-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103502/551-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando informe a possibilidade de remanejar de lugar o ponto de ônibus circular localizado na Rua Francisco Jorge Mirela 200 e de remover a proibição de estacionar no local. Em caso negativo por quais motivos?</t>
   </si>
   <si>
     <t>103503</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103503/552-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103503/552-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se procede a informação de que muitos alunos não receberam os kits. Em caso afirmativo, o kit serão distribuídos a todos os alunos da rede municipal de educação ou somente para alguns? O Conselho de Alimentação Escolar deliberou acerca dos quantitativos a serem distribuídos relativamente aos quatro meses em que a merenda encontra-se suspensa? Caso positivo, encaminhar cópia da ata.</t>
   </si>
   <si>
     <t>103504</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103504/553-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103504/553-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando a Exma. Deputada Estadual DRA. DAMARIS MOURA, para que envide esforços no sentido de ser autora de emenda parlamentar a ser destinada a aquisição de 5 respiradores para o município de Garça, a fim de suprir a demanda crescente por esse equipamento durante a atual pandemia que o mundo vem enfrentando.</t>
   </si>
   <si>
     <t>103505</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103505/554-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103505/554-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quais ações a municipalidade vem tomando em relação as pessoas desocupadas que frequentam assiduamente o espaço localizado ao lado da torre do relógio, defronte as Lojas Cem. Em caso negativo, o que pode ser feito para solucionar o caso?</t>
   </si>
   <si>
     <t>103506</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103506/555-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103506/555-2020.pdf</t>
   </si>
   <si>
     <t>Encaminhando ao Ministério Público informações relativas a publicação de matérias no site oficial da Prefeitura.</t>
   </si>
   <si>
     <t>103507</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103507/556-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103507/556-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN que seja respondido sem devaneios, de forma direta e objetiva, as seguintes indagações:_x000D_
 1)Entre 2013 e 2016, qual o valor recebido das `compensações previdenciárias´ pelo Fundo Financeiro do IAPEN? Descriminar o total, ano a ano._x000D_
 2)Se as mesmas eram insuficientes para cobrir o calote dado pela Prefeitura Municipal à época, de onde veio o montante que suportou o pagamento efetuado aos aposentados e pensionistas no período?_x000D_
 3)Em algum momento, no quadriênio 2013 a 2016, a cota patronal que deveria ser depositada no Fundo Previdenciário, `acabou indo parar´ no Fundo Financeiro?_x000D_
 4)Encaminhar a esta Casa de Leis, os extratos bancários das contas correntes bancárias utilizadas para o pagamento dos inativos de ambos os fundos (financeiro e previdenciário), entre 2013 a 2016_x000D_
 5)Encaminhar à esta Casa de Leis, ainda, a movimentação contábil realizada pelo Instituto para o pagamento dos inativos de ambos os fundos durante o mesmo período</t>
   </si>
   <si>
     <t>103508</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103508/557-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103508/557-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN que sejam respondidas as seguintes indagações:_x000D_
 1)Qual o motivo dos CADPREV´s do Fundo Financeiro não terem/estarem sido depositados no mesmo?_x000D_
 2)Para onde está indo esse valor milionário, que resolveria os problemas alegados – e não comprovados – daquele fundo, que se tornaria superavitário, não havendo a necessidade momentânea de aportes?_x000D_
 3)Encaminhar a esta Casa de Leis, os extratos bancários das contas correntes bancárias utilizadas para o recolhimento de tais CADPREV´s.</t>
   </si>
   <si>
     <t>103509</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103509/558-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103509/558-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao IAPEN-Garça, solicitando o que segue:_x000D_
 1. Informar a origem dos recursos (contas bancárias) utilizados para cobertura dos pagamentos de inativos nos meses de março a junho último, tanto do fundo financeiro, como do fundo previdenciário._x000D_
 2. Encaminhar a esta Casa de Leis, os extratos bancários das contas correntes bancárias utilizadas para o pagamento dos inativos de ambos os fundos (financeiro e previdenciário), nos meses de março a junho/2020._x000D_
 3. Encaminhar à esta Casa de Leis, ainda, a movimentação contábil realizada pelo Instituto para o pagamento dos inativos de ambos os fundos (financeiro e previdenciário), nos meses de março a junho/2020._x000D_
 4. Informar por qual motivo os relatórios disponíveis no portal da transparência do site oficial do Instituto, não estão disponibilizados em conformidade com a legislação vigente.</t>
   </si>
   <si>
     <t>103511</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103511/559-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103511/559-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o andamento da construção da creche do bairro Labienópolis que teve suas obras paralisadas.</t>
   </si>
   <si>
     <t>103512</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103512/560-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103512/560-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil (AHBB), para que informe quais os medicamentos estão sendo administrados aos pacientes com diagnóstico de COVID-19 que tem dado entrada na Unidade de Pronto Atendimento (UPA) e no Hospital São Lucas.</t>
   </si>
   <si>
     <t>103513</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103513/561-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103513/561-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE para que informe se a Autarquia tem ciência do problema de uma enorme erosão atrás do bairro Residencial do Bosque. Caso afirmativo qual ação está programada no sentido de solucionar o problema aproveitando este tempo em que as chuvas estão mais escassas, para que no final do ano, quando a incidência de chuvas aumenta bastante, o problema esteja solucionado.</t>
   </si>
   <si>
     <t>103514</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103514/562-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103514/562-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Sr. Wilson da Silva que conquistou o primeiro lugar na categoria seca natural no 2º Concurso Qualidade do Café da Região de Garça realizado no ano de 2019.</t>
   </si>
   <si>
     <t>103516</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103516/563-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103516/563-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE e ao Prefeito informações sobre a implantação de uma Estação de Tratamento de Esgotos Compacta para atender o esgotamento sanitário do Distrito Empresarial.</t>
   </si>
   <si>
     <t>103517</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103517/564-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103517/564-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: a) Antes da suspensão das aulas havia proteínas (carnes, ovos) em estoque? b) Serão entregues esse tipo de alimento aos alunos? Se sim, qual a previsão? Se não, por qual motivo?</t>
   </si>
   <si>
     <t>103518</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103518/565-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103518/565-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Sargento Neri solicitando-lhe gestões junto ao Governo Estadual, a fim de viabilizar recursos do Orçamento do Estado na ordem de R$ 100.000,00 (cem mil reais) para manutenção e custeio do Hospital Psiquiátrico André Luiz no município de Garça/SP.</t>
   </si>
   <si>
     <t>103520</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103520/566-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103520/566-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e à ACIG, para que informem quais providências poderão ser tomadas em relação ao grande número de pessoas circulando no centro comercial sem o uso da máscara.</t>
   </si>
   <si>
     <t>103521</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103521/567-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103521/567-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos a todos os advogados pelo transcurso do Dia do Advogado, comemorado no dia 11/08, desejando votos de profícuo trabalho a esses profissionais que são representantes da justiça, da liberdade e da cidadania, sendo seu trabalho indispensável para o exercício de uma democracia efetiva. Muito obrigado pela dedicação e empenho de todos os advogados de nosso município.</t>
   </si>
   <si>
     <t>103522</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103522/568-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103522/568-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos a Sra. Marisa Mussi Guimarães Tirolla, pelos relevantes trabalhos que prestou durante sua carreira médica no sistema de saúde do Município.</t>
   </si>
   <si>
     <t>103523</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103523/569-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103523/569-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar o calçamento do passeio público na Rua Gildo Ferrari, no trecho onde há um ponto de ônibus, tendo em vista garantir mais segurança aos transeuntes que trafegam pelo local.</t>
   </si>
   <si>
     <t>103524</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103524/570-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103524/570-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade – lombada – na Rua Alagoas, entre os bairros Rebelo e Frei Aurélio visando garantir a segurança dos motoristas e munícipes que transitam no local.</t>
   </si>
   <si>
     <t>103525</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103525/571-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103525/571-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade – lombada – na Rua Melchiades Nery de Castro entre os bairros Rebelo e Frei Aurélio visando garantir a segurança dos motoristas e munícipes que transitam no local.</t>
   </si>
   <si>
     <t>103526</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103526/572-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103526/572-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar bancos no recente Parquinho Infantil instalado do Jardim Brasil, tendo em vista o grande número de crianças que tem frequentado o local, visando garantir a melhor acomodação, qualidade de vida e conforto aos moradores próximos que usufruem dessa benfeitoria.</t>
   </si>
   <si>
     <t>103527</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103527/573-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103527/573-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: a) Quanto a Prefeitura pagou de precatórios efetivamente nos anos de 2017, 2018 e 2019? _x000D_
 b) Quanto a Prefeitura já pagou e ainda vai pagar de precatórios no ano de 2020?_x000D_
 c) Algum precatório referente a 2020 será lançado para pagamento apenas em 2021? Em caso afirmativo, quais os valores?_x000D_
 e) Passar maiores informações que julgar pertinente ao assunto.</t>
   </si>
   <si>
     <t>103528</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103528/574-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103528/574-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: a) O Georreferenciamento contratado pela administração municipal já foi concluído?_x000D_
 b) Quando estiver concluído, esse trabalho embasará algum projeto de lei alterando alíquotas ou cálculo de IPTU no município?</t>
   </si>
   <si>
     <t>103529</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103529/575-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103529/575-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma rua ou próprio público de Antônio Ferreira do Carmo.</t>
   </si>
   <si>
     <t>103530</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103530/576-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103530/576-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quantas famílias hoje são beneficiadas com aluguel social.</t>
   </si>
   <si>
     <t>103531</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103531/577-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103531/577-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se em Garça em algum caso foi prescrita a cloroquina, em caso positivo, informar o quantitativo.</t>
   </si>
   <si>
     <t>103532</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103532/578-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103532/578-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar como está o sinal da internet em todas as escolas de Garça e quantos kits de multimídia tem na Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>103533</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103533/579-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103533/579-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando foi a última aquisição de livros para as bibliotecas das escolas. Encaminhar empenho e lista dos livros.</t>
   </si>
   <si>
     <t>103534</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103534/580-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103534/580-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual apoio será dado a família da vítima do sexto óbito de Covid em Garça.</t>
   </si>
   <si>
     <t>103535</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103535/581-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103535/581-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se o questionário enviado aos pais sobre a possível volta as aulas será decisivo para a retomada. A Prefeitura poderá ainda realizar reunião virtual com interessados incluindo médicos da rede pública?</t>
   </si>
   <si>
     <t>103536</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103536/582-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103536/582-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o protocolo seguido pela Prefeitura em relação aos casos positivos de Covid-19.</t>
   </si>
   <si>
     <t>103537</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103537/583-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103537/583-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de pesar pelo falecimento do Sr. Antônio Amâncio dos Santos, funcionário público municipal por cerca de 60 anos, que faleceu fatalmente vítima da doença COVID19.</t>
   </si>
   <si>
     <t>103538</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103538/584-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103538/584-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE que informe a possibilidade de realizar o teste de detecção da COVID-19 em todos os servidores que trabalham como leituristas</t>
   </si>
   <si>
     <t>103539</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103539/585-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103539/585-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de lavar as ruas de nossa cidade com água e cloro, principalmente em locais próximos a supermercados, bancos e comércio no geral, no intuito de combater o Covid-19.</t>
   </si>
   <si>
     <t>103540</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103540/586-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103540/586-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da Conselho de Administração do IAPEN informações sobre a rentabilidade dos Fundos de Ações que o IAPEN investiu.</t>
   </si>
   <si>
     <t>103541</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103541/587-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103541/587-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Conselho de Administração do IAPEN, para que encaminhe a esta Casa de Leis cópia das atas das reuniões realizadas pelo referido Conselho, no período de 2013 a 2016.</t>
   </si>
   <si>
     <t>103546</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103546/588-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103546/588-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar uma academia ao ar livre no Jardim João Zapata, visando proporcionar uma opção de lazer e atividade física aos moradores dessa região.</t>
   </si>
   <si>
     <t>103547</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103547/589-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103547/589-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de estudar junto ao setor de trânsito a possibilidade de implantar uma ciclovia em nosso município.</t>
   </si>
   <si>
     <t>103548</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103548/590-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103548/590-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar bebedouros na pista de caminhada do Parque Linear Nascentes do Tibiriçá.</t>
   </si>
   <si>
     <t>103549</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103549/591-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103549/591-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar placa informativa nos parquinhos infantis recém instalados, destacando que os mesmos podem ser utilizados por crianças até 10 anos de idade, bem como informar a possibilidade de instalar bancos nos locais para que os acompanhantes possam monitorar as crianças.</t>
   </si>
   <si>
     <t>103550</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103550/592-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103550/592-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder ao reparo na iluminação da Avenida Labieno da Costa Machado, uma vez que o local é muito frequentado pelos munícipes que fazem caminhada, que têm reclamado que muitas luzes encontram-se apagadas.</t>
   </si>
   <si>
     <t>103551</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103551/593-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103551/593-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar manutenção no calçamento da Estrada do Ouro Branco no Bairro Itiratupã.</t>
   </si>
   <si>
     <t>103552</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103552/594-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103552/594-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar estudos visando sanar o problema da erosão no cruzamento das Ruas Liberdade com Valdomiro dos Santos (início das casas populares do Distrito de Jafa).</t>
   </si>
   <si>
     <t>103553</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103553/595-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103553/595-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de recapear o trecho da Rua José Rosário, entre as ruas Maria Izabel e Luiz Monici, tendo em vista que o local apresenta inúmeros buracos e depressões na pavimentação asfaltica que dificultam sobremaneira o tráfego de veículos, além de ser uma importante via que liga os bairros Labianópolis, Nova Garça, Jardim Brasil e Vila Cavalcanti. Em caso negativo, por quais motivos? Em caso afirmativo, por quais motivos?</t>
   </si>
   <si>
     <t>103554</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103554/596-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103554/596-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de asfaltar ou calçar com bloquetes os trechos finais das ruas Luiz Valsecchi e Professor João Antônio Lucheta, ambas no Jardim Brasil que se ligam a Avenida da Saudade. Em caso afirmativo qual a previsão e caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103555</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103555/597-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103555/597-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar sobre a possibilidade de utilizar esse recurso para cumprir com o pagamento da quota patronal do IAPEN até dezembro de 2020, evitando a necessidade de parcelamento dessa dívida a partir de janeiro de 2021. Caso o atual governo opte por não utilizar tal recurso para honrar suas obrigações previdenciárias, que seja informado qual será a destinação do vultuoso montante.</t>
   </si>
   <si>
     <t>103556</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103556/598-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103556/598-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de intensificar a fiscalização em relação aos motoristas que não vêm respeitando a demarcação existente nas vagas de estacionamento no centro comercial.</t>
   </si>
   <si>
     <t>103557</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103557/599-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103557/599-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quando estará disponível na rede municipal de saúde o medicamento DIACEREINA 50Mg, tendo em vista que esta vereadora foi informada por uma munícipe que este medicamento estaria em falta.</t>
   </si>
   <si>
     <t>103558</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103558/600-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103558/600-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se o proprietário da área localizada entre os bairros João Zapata e Residencial Monte Verde foi notificado para que realizasse o calçamento do passeio público, tendo em vista que há muitas irregularidades que atrapalham o tráfego de transeuntes. Em caso negativo, há a possibilidade de realizar a notificação?</t>
   </si>
   <si>
     <t>103559</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103559/601-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103559/601-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Quando foi implantada a atividade delegada no município? 2)Quais os policiais militares que trabalharam no mês de agosto de 2020? Enviar escala. 3)Quantas o ocorrências de danos e furtos foram registradas desde a instalação do sistema de monitoramento?</t>
   </si>
   <si>
     <t>103560</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103560/602-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103560/602-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Nelson Antonio Calsavara, Superintendente Executivo de Habitação da Caixa Econômica Federal em Bauru, para que informe de maneira circunstanciada, como está o andamento da concretização das obras do Residencial Jardim Aeroporto.</t>
   </si>
   <si>
     <t>103561</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103561/603-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103561/603-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quantos exames de ultrassom são realizados no pré-natal das gestantes atendidas na rede municipal de saúde.</t>
   </si>
   <si>
     <t>103562</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103562/604-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103562/604-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de repúdio ao youtuber Felipe Neto, por ter divulgado em redes sociais vídeos em total desrespeito a fé dos devotos de Nossa Senhora Aparecida, onde aparece criticando os devotos por terem realizado uma procissão recentemente na cidade de Uberaba e utilizarem fogos de artificio na festividade.</t>
   </si>
   <si>
     <t>103565</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103565/605-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103565/605-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder à pintura da sinalização de solo, principalmente nos trechos recém recapeados no Distrito de Jafa.</t>
   </si>
   <si>
     <t>103566</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103566/606-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103566/606-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a poda drástica de árvores.</t>
   </si>
   <si>
     <t>103567</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103567/607-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103567/607-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o montante recebido de recursos estaduais e federais para serem utilizados no combate à pandemia do Novo Coronavírus - Covid-19.</t>
   </si>
   <si>
     <t>103568</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103568/608-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103568/608-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quantas cestas básicas foram entregues neste ano.</t>
   </si>
   <si>
     <t>103569</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103569/609-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103569/609-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos a todos os médicos, enfermeiros, agentes comunitários de saúde, agentes comunitários de combate a endemias, técnicos, auxiliares, farmacêuticos, assistentes sociais, atendentes e demais funcionários do hospital São Lucas, unidades de saúde, Unidade de Pronto Atendimento, da Secretaria de Saúde e a todos os servidores que trabalham na rede municipal e particular de saúde de nosso município pelo trabalho incansável no combate à pandemia causada pela Covid-19.</t>
   </si>
   <si>
     <t>103570</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103570/610-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103570/610-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há possibilidade de disponibilizar um veículo para transporte exclusivo de pacientes que realizam tratamento oncológico na cidade de Marília, proporcionando maior agilidade no percurso pré e pós procedimento minimizando os sofrimentos dos pacientes que enfrentam o tratamento oncológico.</t>
   </si>
   <si>
     <t>103571</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103571/611-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103571/611-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se as empresas que estão trabalhando nas obras do novo Distrito Empresarial assumiram 100% das obras ou a Prefeitura está executando parte delas? Em caso positivo, destacar quais foram passadas às empresas e quais vem sendo realizadas pela Prefeitura.</t>
   </si>
   <si>
     <t>103572</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103572/612-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103572/612-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de construir uma campinho de futebol de areia e instalar um bebedouro ao lado de onde foi recentemente construído um parquinho infantil no bairro Jardim Brasil, tendo em vista propiciar mais uma opção de lazer aos moradores do bairro.</t>
   </si>
   <si>
     <t>103573</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103573/613-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103573/613-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando a Exma. Deputada Estadual MARIA LÚCIA AMARY, para que envide esforços no sentido de ser autora de emenda parlamentar a ser destinada à compra de máquinas e equipamentos para realização do tratamento de hemodiálise no município de Garça, a fim de suprir a demanda por esse tratamento em nosso município.</t>
   </si>
   <si>
     <t>103574</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103574/614-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103574/614-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual MAURO BRAGATO, para que envide esforços no sentido de ser autor de emenda parlamentar a ser destinada à compra de máquinas e equipamentos para realização do tratamento de hemodiálise no município de Garça, a fim de suprir a demanda por esse tratamento em nosso município.</t>
   </si>
   <si>
     <t>103575</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103575/615-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103575/615-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à TV Record para que informe a possibilidade de sanar o problema de sinal de televisão tendo em vista a reclamação de vários munícipes da nossa cidade.</t>
   </si>
   <si>
     <t>103576</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103576/616-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103576/616-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Conselho de Administração do IAPEN, para que encaminhe a esta Casa de Leis , a relação de fundos de investimentos atualmente com recursos da Autarquia aplicados, com seus respectivos saldos e a descrição dos respectivos segmentos de aplicação dos mesmos (mercado imobiliário, comércio, indústrias, por exemplo), especialmente os fundos de ações. Informar qual o critério adotado para escolha de tais aplicações, bem como a forma como é registrado os rendimentos, positivos e negativos, ao longo de cada mês, no aspecto financeiro e contábil.</t>
   </si>
   <si>
     <t>103581</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103581/617-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103581/617-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Meritíssima Juiza Eleitoral de Garça, Renata Lima Ribeiro Raia, para que informe quais medidas serão adotadas visando proteger os mesários que estarão trabalhando nas eleições municipais deste ano.</t>
   </si>
   <si>
     <t>103582</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103582/618-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103582/618-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de autorizar a ampliação do horário de atendimento dos estabelecimentos comerciais do nosso município, visando reduzir a aglomeração de pessoas.</t>
   </si>
   <si>
     <t>103583</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103583/619-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103583/619-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quantas notificações foram feitas aos proprietários dos terrenos que não possuem calçamento do passeio público na Avenida Victor Hugo Boaretto, bem como que medidas a atual administração pretende tomar quanto ao problema mencionado. Encaminhar cópia das notificações.</t>
   </si>
   <si>
     <t>103584</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103584/620-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103584/620-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a instalação de um redutor de velocidades na Rua Professor Edson José Puga, altura do numeral 100, defronte à escola Agrícola, tendo por objetivo mitigar o tráfego de veículos em alta velocidade.</t>
   </si>
   <si>
     <t>103585</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103585/621-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103585/621-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de disponibilizar os kits de alimentos, distribuídos recentemente, às famílias que não conseguiram retirá-los, tendo em vista que o prazo para retirada foi muito exíguo. Informar ainda, qual a destinação dos kits que não foram retirados.</t>
   </si>
   <si>
     <t>103586</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103586/622-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103586/622-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de complementar a quantidade de leite fornecida através do Programa "Viva Leite", uma vez que em alguns casos a quantidade fornecida pelo Estado não é suficiente.</t>
   </si>
   <si>
     <t>103587</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103587/623-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103587/623-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar uma academia ao ar livre no Jardim Brasil, visando proporcionar uma opção de lazer e atividade física aos moradores dessa região.</t>
   </si>
   <si>
     <t>103588</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103588/624-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103588/624-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar uma academia ao ar livre no Residencial Monte Verde, visando proporcionar uma opção de lazer e atividade física aos moradores dessa região.</t>
   </si>
   <si>
     <t>103589</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103589/625-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103589/625-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar uma academia ao ar livre na Praça defronte à Escola Nely Carbonieri de Andrade, visando proporcionar uma opção de lazer e atividade física aos moradores dessa região.</t>
   </si>
   <si>
     <t>103590</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103590/626-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103590/626-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de implantar nas dependências da APAE - Associação de Pais e Amigos dos Excepcionais um centro de Equoterapia (Equitação terapêutica), proporcionado aos praticantes portadores de necessidades especiais, benefícios físicos, psíquicos, educacionais e sociais.</t>
   </si>
   <si>
     <t>103591</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103591/627-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103591/627-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos à Polícia Civil, Polícia Militar e Corpo de Bombeiros da nossa cidade pelo Dia do Soldado, comemorado no último dia 25 de agosto.</t>
   </si>
   <si>
     <t>103592</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103592/628-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103592/628-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma via ou próprio público do distrito de Jafa de Mariana Jacinto da Silva.</t>
   </si>
   <si>
     <t>103593</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103593/629-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103593/629-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de realizar o teste de detecção da COVID-19 em toda população de nosso município, tendo em vista que foi liberado recurso ao Município para enfrentamento da pandemia.</t>
   </si>
   <si>
     <t>103594</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103594/630-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103594/630-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a pintura do monumento da Garça localizado na rotatória da Avenida Labieno da Costa Machado, cruzamento com Avenida da Saudade e de realizar melhorias na iluminação do local.</t>
   </si>
   <si>
     <t>103595</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103595/631-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103595/631-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual VINÍCIUS CAMARINHA, para que envide esforços no sentido de ser autor de emenda parlamentar a ser destinada à compra de máquinas e equipamentos para realização do tratamento de hemodiálise no município de Garça.</t>
   </si>
   <si>
     <t>103596</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103596/632-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103596/632-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações e Aplausos ao Excelentíssimo Deputado Estadual VINÍCIUS CAMARINHA, pela destinação de emenda ao orçamento do Estado para a instalação de 10 leitos de UTI no hospital São Lucas em nosso município.</t>
   </si>
   <si>
     <t>103597</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103597/633-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103597/633-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito prestar informações precisas a respeito do acostamento que deve ser construído nas proximidades do Residencial Jardim Aeroporto.</t>
   </si>
   <si>
     <t>103598</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103598/634-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103598/634-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual CARLÃO PIGNATARI, para que envide esforços no sentido de ser autor de emenda parlamentar a ser destinada à compra de máquinas e equipamentos para realização do tratamento de hemodiálise no município de Garça.</t>
   </si>
   <si>
     <t>103599</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103599/635-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103599/635-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Deputada Estadual CARLA MORANDO, para que envide esforços no sentido de ser autora de emenda parlamentar a ser destinada a aquisição de 5 respiradores para o município de Garça, a fim de suprir a demanda crescente por esse equipamento durante a atual pandemia que o mundo vem enfrentando.</t>
   </si>
   <si>
     <t>103600</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103600/636-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103600/636-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a reforma da Praça localizada na Rua Marcelino Rossini, próxima ao Supermercado Serve Todos.</t>
   </si>
   <si>
     <t>103601</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103601/637-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103601/637-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Presidência da ACIG que informe qual a posição da Associação em relação ao horário de funcionamento dos estabelecimentos comerciais do nosso município.</t>
   </si>
   <si>
     <t>103602</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103602/638-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103602/638-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar estimativa do valor global resultante da suspensão dos recolhimentos e parcelamentos previdenciários até o final do ano.</t>
   </si>
   <si>
     <t>103603</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103603/639-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103603/639-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder ao recapeamento asfáltico da Rua João Martins Parreira no Jardim Nova Garça. Em caso positivo, qual a previsão?</t>
   </si>
   <si>
     <t>103604</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103604/640-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103604/640-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando á CPFL Paulista para que informe a possibilidade de instalar urgentemente uma lâmpada no poste de iluminação localizado defronte ao Benê Motos, localizado na Avenida Labieno da Costa Machado nº 1351, tendo em vista que o local encontra-se muito escuro e perigoso.</t>
   </si>
   <si>
     <t>103605</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103605/641-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103605/641-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre as obras no novo distrito empresarial.</t>
   </si>
   <si>
     <t>103607</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103607/642-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103607/642-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de tomar providências em relação à árvore localizada na Avenida da Saudade nº 127 que está infestada de cupins. Em caso positivo, qual a previsão? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103608</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103608/643-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103608/643-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Deputada Estadual MARIA LÚCIA AMARY, para que envide esforços no sentido de ser autora de emenda parlamentar a ser destinada a aquisição de 5 respiradores para o município de Garça, a fim de suprir a demanda crescente por esse equipamento durante a atual pandemia que o mundo vem enfrentando.</t>
   </si>
   <si>
     <t>103609</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103609/644-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103609/644-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Sociedade Beneficente Caminho de Damasco, para que informe se está sendo feito atendimento médico domiciliar a pacientes idosos e com problemas de mobilidade.</t>
   </si>
   <si>
     <t>103610</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103610/645-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103610/645-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidades na Rua Vereador Gustavo Plinio Aredes Dias, altura do numeral 587, no Residencial Monte Verde, tendo em vista que é constante o tráfego de veículos em alta velocidade na via, fato que pode vir ocasionar algum acidente grave.</t>
   </si>
   <si>
     <t>103611</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103611/646-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103611/646-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar melhorias na Rua Pastor Lázaro Gomes Rosa, no Jardim Frei Aurélio, tendo em vista que a pavimentação asfáltica está em péssimas condições além de demandar outras melhorias necessárias.</t>
   </si>
   <si>
     <t>103612</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103612/647-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103612/647-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por quais motivos o Ginásio Wilson Martini encontra-se abandonado e o que a municipalidade pretende fazer com esta praça esportiva que tanto trouxe alegria aos munícipes garcenses.</t>
   </si>
   <si>
     <t>103613</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103613/648-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103613/648-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o custo total com as obras de revitalização do estádio Municipal Frederico Platzeck.</t>
   </si>
   <si>
     <t>103614</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103614/649-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103614/649-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quem é o proprietário da quadra existente defronte ao numeral 176, da Rua Salvador Zago, no Jardim Morumbi.</t>
   </si>
   <si>
     <t>103615</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103615/650-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103615/650-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual foi o resultado da pesquisa realizada com os pais de alunos sobre a retomadas das aulas presenciais.</t>
   </si>
   <si>
     <t>103616</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103616/651-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103616/651-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual foi a ultima vez que foi realizada a desratização em nosso município.</t>
   </si>
   <si>
     <t>103617</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103617/652-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103617/652-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se o Programa Saúde na Hora foi implantado em nosso município. Em caso positivo, em quais Unidades de Saúde? Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103618</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103618/653-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103618/653-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quantas pessoas são cadastradas na Secretaria Municipal de Assistência e Desenvolvimento Social, incluindo os CRAS e quantas cestas-básicas foram distribuídas este ano discriminando mês a mês.</t>
   </si>
   <si>
     <t>103619</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103619/654-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103619/654-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de pesar pelo falecimento da Sra. Marta Sartori, que partiu deste mundo no dia 30 de agosto de 2020, data em que comemoraria seu aniversário e também o Dia do Catesquista, ministério que desenvolveu por muitos anos de sua vida com muita dedicação e amor, promovendo a expansão do reino de Deus através do evangelho. A Sra. Marta prestou inúmeros e relevantes serviços à população de Garça, deixando grandes amigos e admiradores.</t>
   </si>
   <si>
     <t>103620</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103620/655-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103620/655-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar alguma via, logradouro ou próprio público do município com o nome do Sr. Sérgio Kerges Bueno.</t>
   </si>
   <si>
     <t>103621</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103621/656-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103621/656-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar alguma via, logradouro ou próprio público do município com o nome do Sr. Hermantino Kerges Bueno.</t>
   </si>
   <si>
     <t>103622</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103622/657-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103622/657-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre os pedidos de remissão dos carnês de cobrança da contribuição de melhoria da Rua Ipê.</t>
   </si>
   <si>
     <t>103623</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103623/658-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103623/658-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder ao recapeamento asfáltico da Rua Guanabara.</t>
   </si>
   <si>
     <t>103628</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103628/659-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103628/659-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de, analisando cada um dos casos, proceder o parcelamento ou a diminuição nos valores das multas expedidas aos proprietários de bares, tendo em vista os reflexos na economia causados pela pandemia do COVID-19.</t>
   </si>
   <si>
     <t>103629</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103629/660-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103629/660-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil (AHBB) informações sobre parto ocorrido na UPA.</t>
   </si>
   <si>
     <t>103630</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103630/661-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103630/661-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a possível interdição dos campos de futebol suíço.</t>
   </si>
   <si>
     <t>103631</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103631/662-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103631/662-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se as escolas municipais estão encaminhando atividades complementares aos alunos. Em caso positivo, informar a periodicidade, bem como quais atividades estão sendo realizadas.</t>
   </si>
   <si>
     <t>103632</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103632/663-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103632/663-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a destinação de possíveis alimentos vencidos na Cozinha Piloto.</t>
   </si>
   <si>
     <t>103633</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103633/664-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103633/664-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito as seguintes informações: (1) Qual o valor empenhado e pago pela Prefeitura de Garça à empresa EMBAPLÁS COMERCIAL E DISTRIBUIDORA DE EMBALAGENS LTDA nos exercícios 2016, 2017, 2018, 2019 e 2020? (2) Quais os itens comprados pela Prefeitura de Garça da EMBAPLÁS COMERCIAL E DISTRIBUIDORA DE EMBALAGENS LTDA nos exercícios 2016, 2017, 2018, 2019 e 2020?</t>
   </si>
   <si>
     <t>103634</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103634/665-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103634/665-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um semáforo no cruzamento das ruas Carlos Ferrari com a Voluntários de 32 (esquina do INSS), tendo em vista que o local é muito movimentado e por diversas vezes houve acidentes no local e um semáforo mitigaria sobremaneira a ocorrência de colisões.</t>
   </si>
   <si>
     <t>103635</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>Solicitando à Direção Regional da Vivo, para que informe qual a previsão para melhoria do sinal de telefonia móvel no Distrito de Jafa e zona rural.</t>
   </si>
   <si>
     <t>103636</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103636/667-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103636/667-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando  à Direção Regional da TIM, para que informe qual a previsão para melhoria do sinal de telefonia móvel no Distrito de Jafa e zona rural.</t>
   </si>
   <si>
     <t>103637</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103637/668-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103637/668-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder à distribuição de máscaras de tecido, pelo menos 3 (três) unidades, a cada aluno da Rede Municipal de Ensino caso haja o retorno das aulas presenciais. Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103638</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103638/669-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103638/669-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de pesar pelo falecimento do Sr. José Roberto Tivo. O “Tivo” como era mais conhecido, foi funcionário público exercendo a função de vigia junto à Prefeitura Municipal de Garça durante muitos anos de sua vida, com muita dedicação e prestatividade, deixando saudades aos amigos e familiares.</t>
   </si>
   <si>
     <t>103639</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103639/670-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103639/670-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o valor total gasto nos últimos 12 meses com consumo de energia elétrica do nosso município.</t>
   </si>
   <si>
     <t>103640</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103640/671-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103640/671-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a varrição do entorno da Praça Pedro de Toledo com utilização de servidores com vassourões, tendo em vista que muitos moradores e empresários têm reclamado do barulho que a máquina de varrição produz.</t>
   </si>
   <si>
     <t>103641</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103641/672-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103641/672-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há algum processo administrativo apurando possíveis irregularidades no departamento de trânsito. Em caso afirmativo encaminhar cópia dos processos.</t>
   </si>
   <si>
     <t>103642</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103642/673-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103642/673-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar na Rede Municipal de Ensino, assim que retornarem as aulas presenciais, um treinamento de conscientização dos alunos em relação ao abuso infantil.</t>
   </si>
   <si>
     <t>103643</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103643/674-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103643/674-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se será instaurada sindicância para apurar a responsabilidade do caso da gestante que teve que fazer o parto no particular por conta da ausência de médico na rede pública. Em caso negativo, quais atitudes serão tomadas pela Municipalidade?</t>
   </si>
   <si>
     <t>103644</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103644/675-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103644/675-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: (1) Por quais motivos V. Exa. não encaminhou ao TCESP remetido o Demonstrativo de Parcelamentos com o RPPS?_x000D_
 (2) Por quais motivos o saldo dos parcelamentos de nº 800 e 909 tiveram variação positiva, ou seja, aumento de passivo?</t>
   </si>
   <si>
     <t>103645</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103645/676-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103645/676-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Associação Hospitalar Beneficente do Brasil (AHBB), para que seja enviada a essa Casa cópia da escala de trabalho dos médicos desde quando fora anunciado que o hospital teria médico 24 horas e informações sobre falta de médico ocorrida recentemente durante o final de semana.</t>
   </si>
   <si>
     <t>103646</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103646/677-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103646/677-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: (1) Houve incidentes com escorpiões no município? Quantos? Há medicamento no combate na picada, disponível no município? (2) Quais as ações efetivas que estão sendo tomadas pela administração?</t>
   </si>
   <si>
     <t>103647</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103647/678-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103647/678-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a quantidade de postes existentes e gasto despendido com iluminação pública em Garça.</t>
   </si>
   <si>
     <t>103648</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103648/679-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103648/679-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o que foi ou será feito com os medicamentos localizados na Unidade Básica de Saúde Palermo, em especial aqueles utilizados no tratamento do tabagismo.</t>
   </si>
   <si>
     <t>103649</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103649/680-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103649/680-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se não houve nascimentos registrados em Garça nos últimos anos (2015 a 2020). Solicitando ainda, que seja enviada cópia da dita circular de que não haveria médico no hospital mencionado pela família de parturiente, cujo relato foi feito em rede social, no qual a família relata não ter conseguido realizar o parto via SUS, durante o final de semana compreendido entre os dias 5 e 6 de Setembro último.</t>
   </si>
   <si>
     <t>103650</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103650/681-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103650/681-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Presidente da Câmara Municipal de Garça, que informe por qual motivo não houve alteração do horário de expediente padronizando com os demais entes municipais.</t>
   </si>
   <si>
     <t>103651</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103651/682-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103651/682-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Bruno Ganem, que efetue gestões junto ao Governo Estadual, a fim de viabilizar recursos do Orçamento do Estado, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103652</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103652/683-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103652/683-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Ataíde Teruel, que efetue gestões junto ao Governo Estadual, a fim de viabilizar recursos do Orçamento do Estado, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103653</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103653/684-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103653/684-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Márcio da Farmácia, que efetue gestões junto ao Governo Estadual, a fim de viabilizar recursos do Orçamento do Estado, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103654</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103654/685-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103654/685-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Zé Aprígio, que efetue gestões junto ao Governo Estadual, a fim de viabilizar recursos do Orçamento do Estado, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103655</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103655/686-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103655/686-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal Roberto de Lucena,que efetue gestões junto ao Governo Federal, a fim de viabilizar recursos do Orçamento da União, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103656</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103656/687-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103656/687-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal Alexandre Leite que efetue gestões junto ao Governo Federal, a fim de viabilizar recursos do Orçamento da União, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103657</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103657/688-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103657/688-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal David Soares, que efetue gestões junto ao Governo Federal, a fim de viabilizar recursos do Orçamento da União, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103658</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103658/689-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103658/689-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal Eli Corrêa Filho, que efetue gestões junto ao Governo Federal, a fim de viabilizar recursos do Orçamento da União, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103660</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103660/690-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103660/690-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal Geninho Zuliani, que efetue gestões junto ao Governo Federal, a fim de viabilizar recursos do Orçamento da União, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103661</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103661/691-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103661/691-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal Kim Kataguiri, que efetue gestões junto ao Governo Federal, a fim de viabilizar recursos do Orçamento da União, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103662</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103662/692-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103662/692-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar cópia do contrato informando qual licitação foi realizada para concessão do serviço de limpeza de terrenos à empresa Maripav.</t>
   </si>
   <si>
     <t>103663</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103663/693-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103663/693-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar manutenção no braço de iluminação do poste localizado defronte ao Bené Motos, localizado na Avenida Labieno da Costa Machado n° 1351, tendo em vista que o local encontra-se muito escuro e perigoso.</t>
   </si>
   <si>
     <t>103664</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103664/694-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103664/694-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Caixa Econômica Federal, para que informe qual o nome da construtora que assumirá as obras do Jardim Aeroporto.</t>
   </si>
   <si>
     <t>103665</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103665/695-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103665/695-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Qual o número de partos realizados no período de 2015 a 2019 em nosso município? 2)Quantos garcenses foram registrados no município mas que nasceram em outra cidade?</t>
   </si>
   <si>
     <t>103666</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103666/696-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103666/696-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: (1)Quais as providências que já estão sendo tomadas e que ainda serão empreendidas para melhorar as condições arquitetônicas, urbanísticas e paisagísticas do imóvel do antigo Banco do Brasil, inclusive a poda de árvores? (2) Quais as providências que já estão sendo tomadas e que ainda serão empreendidas na área social para melhorar a condições de vida das pessoas em situação de vulnerabilidade social e de dependência química que para ali afluem?</t>
   </si>
   <si>
     <t>103668</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103668/0697.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103668/0697.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL que informe a possibilidade de realizar a manutenção do poste de iluminação localizado na Rua Presidente Dutra, na altura do numeral 280.</t>
   </si>
   <si>
     <t>103669</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103669/698-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103669/698-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de realizar a pintura da sinalização de solo dentro do recinto da feria-livre, tendo em vista que a mesma está apagada em alguns locais, dessa forma dificultando aos alunos que fazem aulas para emissão da carteira nacional de habilitação (CNH).</t>
   </si>
   <si>
     <t>103670</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103670/699-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103670/699-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à concessionária Eixo-SP informar a possibilidade de realizar a isenção da tarifa de pedágio aos moradores da cidade de Garça e do distrito de Jafa que necessitam ir até o município de Marília.  Em caso negativo, o que pode ser feito pelos moradores?</t>
   </si>
   <si>
     <t>103671</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103671/700-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103671/700-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a esta Casa qual foi a conclusão da sindicância instaurada pela Portaria nº 33.175/2020. Encaminhar cópia da sindicância.</t>
   </si>
   <si>
     <t>103672</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103672/701-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103672/701-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e à Associação Hospitalar Beneficente do Brasil (AHBB), para que informem a possibilidade de instalar em nosso município um banco de coleta de sangue. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103673</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103673/702-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103673/702-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e à Associação Hospitalar Beneficente do Brasil (AHBB), para que informem se os leitos de UTI inaugurados recentemente em nosso município estão devidamente habilitados nos órgãos de saúde, incluindo a CROOS - Central de Regulação de Oferta de Serviços de Saúde.</t>
   </si>
   <si>
     <t>103674</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103674/703-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103674/703-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade realizar a substituição das lâmpadas do poste de iluminação localizado na Praça da Bíblia atrás do terminal rodoviário, tendo em vista que este vereador constatou que o local está muito escuro fato que vem gerado insegurança aos transeuntes que passam pelo local.</t>
   </si>
   <si>
     <t>103675</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103675/704-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103675/704-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à AHBB - Associação Hospitalar Beneficente do Brasil, para que informe o que segue em relação ao setor de fisioterapia:_x000D_
 1)O setor está atendendo normalmente?_x000D_
 2)Houve restrições no atendimento devido a pandemia de COVID19?_x000D_
 3)Todos os pacientes que procuram por fisioterapia estão sendo atendidos?_x000D_
 4) Há fila de espera para atendimento?</t>
   </si>
   <si>
     <t>103676</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103676/705-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103676/705-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Conselho Municipal de Educação, para que informe:_x000D_
 1)Qual o posicionamento do Conselho em relação ao retorno das aulas presenciais?_x000D_
 2)Qual a previsão para o retorno das aulas presenciais?_x000D_
 3)Quais medidas serão adotadas caso haja o retorno das aulas presenciais?_x000D_
 4)Proceder a demais informações pertinentes ao assunto.</t>
   </si>
   <si>
     <t>103677</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103677/706-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103677/706-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL que informe a possibilidade de retirar o poste localizado na Rua Edgar de Castro Marques 317, bairro José Ribeiro, uma vez que está sem utilidade, já que não passam fiações. Salientando ainda que a localização do poste não respeita o código de posturas, já que está muito próximo da rua.</t>
   </si>
   <si>
     <t>103678</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103678/707-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103678/707-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar a relação de itens comprados com recursos encaminhados exclusivamente para o combate ao novo coronavírus - Covid 19. Encaminhar todos os empenhos.</t>
   </si>
   <si>
     <t>103679</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103679/708-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103679/708-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma rua ou próprio público de José Roberto Tivo.</t>
   </si>
   <si>
     <t>103680</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103680/709-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103680/709-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um parquinho infantil no bairro São Rafael, proporcionando uma opção de lazer às crianças da localidade e atendendo a reivindicação de moradores daquele conhecido bairro garcense. Em caso positivo, qual a previsão? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103681</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103681/710-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103681/710-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder ao encaminhamento de uma munícipe, com urgência, para a realização de cirurgia da hérnia de disco na coluna.</t>
   </si>
   <si>
     <t>103682</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103682/711-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103682/711-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma rua ou próprio público de Jair Moreira de Castro.</t>
   </si>
   <si>
     <t>103683</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103683/712-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103683/712-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por qual motivo o banheiro público localizado defronte às Lojas CEM encontra-se fechado. Informar ainda, se há a possibilidade de proceder à reabertura do mesmo, visando atender à solicitação dos comerciantes locais.</t>
   </si>
   <si>
     <t>103684</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103684/713-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103684/713-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na Rua Santo Antônio altura do numeral 198.</t>
   </si>
   <si>
     <t>103685</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103685/714-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103685/714-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a erradicação da árvore localizada na Rua José Vizoto, 599, tendo em vista que a mesma está na iminência de ruir sobre as residências adjacentes, fato que tem preocupado sobremaneira os moradores do local, que inclusive, relataram que a municipalidade começou o processo de erradicação porém não o concluiu.</t>
   </si>
   <si>
     <t>103686</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103686/715-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103686/715-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos à direção e colaboradores das Escolas Samira El Adass, Manoel Joaquim Fernandes e Silvio Sartori por terem alcançado as metas do IDEB (Índice de Desenvolvimento da Educação Básica), demonstrando total dedicação e empenho que resultou em tão expressiva melhora da qualidade do ensino dessas Instituições de ensino públicas municipais que nos enchem de orgulho.</t>
   </si>
   <si>
     <t>103687</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103687/716-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103687/716-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de realizar o asfaltamento da estrada rural que conduz até a Escola Silvio Sartori, iniciando da rodovia até a escola.</t>
   </si>
   <si>
     <t>103688</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103688/717-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103688/717-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar como é feita a cessão do espaço no lago artificial, utilizado pelo Kaikan.</t>
   </si>
   <si>
     <t>103689</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103689/718-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103689/718-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando a Exma. Deputada Federal Renata Abreu, que efetue gestões junto ao Governo Federal, a fim de viabilizar recursos do Orçamento da União, na ordem de R$ 600.000,00 (seiscentos mil reais) para a reforma do Ginásio Wilson Martini (alvenaria, iluminação, hidráulica, cobertura).</t>
   </si>
   <si>
     <t>103690</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103690/719-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103690/719-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento de Estradas e Rodagens do Estado de São Paulo (DER) informações sobre convênio firmado com a Prefeitura  - Projeto CM 077/2010 (PM 60/2010), que visava a execução das obras e serviços de melhorias e pavimentação da Estrada GAR-030, que é a via de acesso ao Jardim Adrianita.</t>
   </si>
   <si>
     <t>103691</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103691/720-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103691/720-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de congratulações e aplausos ao Sr. Dr. João Sardi Junior, Presidente da Comissão de Defesa dos Direitos da Pessoa com Autismo da OAB-Garça, por ter encaminhado sugestão de Projeto de Lei instituindo a Semana Municipal de Conscientização do Transtorno do Espectro Autista no município de Garça, o qual foi objeto de apreciação e aprovação unânime do Plenário, gerando a Lei Municipal nº 5.372/2020.</t>
   </si>
   <si>
     <t>103692</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103692/721-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103692/721-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente do Conselho de Administração do IAPEN, para que encaminhe a esta Casa cópia da Ata da reunião realizada em 25 de agosto último, bem como informe quais as sugestões deste Conselho em relação ao Projeto que trata da forma de provimento do cargo em Comissão de Diretor Superintendente, justificando cada uma delas.</t>
   </si>
   <si>
     <t>103695</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103695/722-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103695/722-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Governador do Estado de São Paulo, Sr. João Dória, para que informe a possibilidade de reduzir a alíquota do IPVA dos proprietários de veículos que residem em cidades que possuem praças de pedágio,  uma vez que a população do nosso Estado acaba sofrendo uma bitributação ao pagar o IPVA e além disso o pedágio nas rodovias sob concessão.</t>
   </si>
   <si>
     <t>103696</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103696/723-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103696/723-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Gerência Regional da CPFL Paulista que informe a possibilidade de proceder a análise estrutural dos postes de energia elétrica instalados em nosso município substituindo os que estiverem estruturalmente comprometidos e que colocam em risco a vida e o patrimônio dos munícipes garcenses.</t>
   </si>
   <si>
     <t>103697</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103697/724-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103697/724-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar uma limpeza geral no cemitério, tendo em vista que o local se encontra muito sujo.</t>
   </si>
   <si>
     <t>103698</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103698/725-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103698/725-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a compra e fornecimento de APTAMIL.</t>
   </si>
   <si>
     <t>103699</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103699/726-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103699/726-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar por quais motivos está aberto o Pregão Presencial nº 68/2020, que tem por objeto a aquisição de máscaras de tecido, para serem distribuídas aos alunos e professores da Rede Municipal de Ensino, uma vez que as aulas presenciais, no âmbito municipal, foram suspensas, nos termos do Decreto nº 9.141/2020.</t>
   </si>
   <si>
     <t>103700</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103700/727-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103700/727-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito as seguintes informações:  1)A vigilância sanitária foi informada antes do descarte de alimentos no aterro sanitário? 2)Há comprovação da diligência da vigilância sanitária na cozinha piloto para confirmação da infestação de ratos?  3)Há laudo ou documento correlato da vigilância sanitária que autorizou o descarte? Enviar cópia. 4)Houve acionamento de outro setor da prefeitura sobre o fato? 5)Quando foi a última desratização? Se foi realizada por empresa contratada, qual valor?</t>
   </si>
   <si>
     <t>103701</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103701/728-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103701/728-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações quanto ao descarte de alimentos no aterro sanitário.</t>
   </si>
   <si>
     <t>103702</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103702/729-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103702/729-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se os funcionários das escolas e creches municipais continuarão trabalhando presencialmente, tendo em vista que através do Decreto nº 9141/2020, foi mantida a suspensão das aulas presenciais no âmbito municipal até o fim do ano letivo de 2020.</t>
   </si>
   <si>
     <t>103703</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103703/730-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103703/730-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe qual montante  do saldo atual de recursos do QSE.</t>
   </si>
   <si>
     <t>103704</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103704/731-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103704/731-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe: a)	A Vigilância Sanitária foi comunicada sobre a suposta invasão dos ratos na Cozinha Piloto? b)	Houve vistoria da Vigilância Sanitária no local antes de se resolver a questão? c)	Quais orientações foram passadas pela Vigilância Sanitária? Encaminhar documentos. _x000D_
 d)	Os funcionários que foram responsáveis por manipular os alimentos supostamente contaminados utilizaram EPI´s?  e)	A Prefeitura forneceu EPI´s aos funcionários? f)	A Kombi que transportou os alimentos até o Aterro Sanitário foi posteriormente higienizada?</t>
   </si>
   <si>
     <t>103705</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103705/732-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103705/732-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito esclarecimentos quanto à áudio atribuído a Secretária de Administração, no qual a mesma teria afirmado que os alimentos vencidos seriam “trocados” pelos fornecedores.</t>
   </si>
   <si>
     <t>103706</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103706/733-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103706/733-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Prefeitura continuará colaborando com o custeio do transporte de universitários que estudam em Marília e Bauru que retornarão as aulas presenciais no próximo dia 08 de outubro ou se suspenderá o contrato, conforme afirmação do Prefeito em audiência pública ocorrida antes da pandemia.</t>
   </si>
   <si>
     <t>103707</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103707/734-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103707/734-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe por qual motivo a administração municipal está contratando serviço de consultoria (GEPAM) pelo valor de R$ 36.000,00 (trinta e seis mil reais).</t>
   </si>
   <si>
     <t>103708</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103708/735-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103708/735-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a dedetização da Cozinha Piloto.</t>
   </si>
   <si>
     <t>103713</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103713/736-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103713/736-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Plenário um voto de apoio à proposta de Decreto Legislativo apresentada pelo nobre Deputado Estadual Carlos Gianazzi (PSOL) na Assembleia Legislativa de São Paulo, o qual tem por objetivo  anular um decreto estadual que autorizou a instalação das praças de pedágios em nossa região.</t>
   </si>
   <si>
     <t>103714</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103714/737-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103714/737-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Federal Cezinha de Madureira, para que seja autor de emenda parlamentar ao município de Garça, para aparelhamento e custeio dos leitos de UTI inaugurados recentemente em nosso município.</t>
   </si>
   <si>
     <t>103715</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103715/738-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103715/738-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar  se há algum projeto visando a criação de uma incubadora de comércios em nosso município.</t>
   </si>
   <si>
     <t>103716</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103716/739-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103716/739-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Deputado Federal Marco Feliciano, para que seja autor de emenda parlamentar ao município de Garça, para aparelhamento e custeio dos leitos de UTI inaugurados recentemente em nosso município.</t>
   </si>
   <si>
     <t>103717</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103717/740-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103717/740-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar o calçamento do passeio público no trecho que conduz até a FATEC Garça.</t>
   </si>
   <si>
     <t>103718</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103718/741-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103718/741-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade da Municipalidade realizar uma campanha de conscientização dos malefícios do uso de anticoncepcionais e das outras diversas formas de método contraceptivos.</t>
   </si>
   <si>
     <t>103719</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103719/742-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103719/742-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe  a possibilidade de realizar a poda das mangubas localizadas na rua das Flores entre as ruas Maria Izabel com Francisco da Silva Braga. Em caso positivo, informar a previsão.</t>
   </si>
   <si>
     <t>103720</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103720/743-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103720/743-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe quando serão retomados os campeonatos amadores do município, em especial o “Terrão”.  Informar ainda, se as traves do campo do “Terrão” já foram recolocadas.</t>
   </si>
   <si>
     <t>103721</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103721/744-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103721/744-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Agência de Transporte do Estado de São Paulo (ARTESP) e  à concessionária EIXO/SP, para que informem a possibilidade de realizar a isenção e/ou redução da tarifa de pedágio aos  trabalhadores da iniciativa privada e aos funcionários públicos que utilizam a rodovia SP-294 diariamente, tendo em vista que os oneraria sobremaneira.</t>
   </si>
   <si>
     <t>103722</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103722/745-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103722/745-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe quais medidas foram e serão tomadas para melhoria do Índice de Desenvolvimento da Educação Básica (IDEB).</t>
   </si>
   <si>
     <t>103723</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103723/746-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103723/746-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Agência de Transporte do Estado de São Paulo - ARTESP e à concessionária EIXO/SP, para que informem se procede a informação de que será realizada a cobrança para os veículos em apenas um sentido da rodovia, Garça/Marília ou Marília/Garça.</t>
   </si>
   <si>
     <t>103724</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103724/747-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103724/747-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe: a)Por que as instalações da cozinha piloto são inadequadas para o armazenamento de alimentos, uma vez que ela se destina justamente para esta finalidade (dentre outras)? b)Quais  ações  a Prefeitura implementou ao longo dos quase quatro anos de mandato do atual gestor, para resguardar a saúde e bem estar das crianças atendidas pelas escolas municipais no que diz respeito à merenda escolar? c)Quantos quilos de alimentos foram descartados? Encaminhar relação dos mesmos. d)Face ao ocorrido, quais as ações que serão implementadas imediatamente para que fatos como o narrado neste requerimento não se repitam.</t>
   </si>
   <si>
     <t>103725</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103725/748-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103725/748-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao  Exmo. Deputado Estadual MAURO BRAGATO, para que envide esforços no sentido de ser autor de emenda parlamentar ao orçamento do Estado, a ser destinada a construção de uma creche nas imediações dos bairros João Zapata e Residencial Monte Verde no município de Garça.</t>
   </si>
   <si>
     <t>103727</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103727/749-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103727/749-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Exma. Deputada Estadual DRA DAMARIS MOURA, para que envide esforços no sentido de ser autora de emenda parlamentar ao orçamento do Estado, a ser destinada a construção de uma creche nas imediações dos bairros João Zapata e Residencial Monte Verde no município de Garça.</t>
   </si>
   <si>
     <t>103728</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103728/750-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103728/750-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Agência de Transporte do Estado de São Paulo (ARTESP), que informe a possibilidade de realizar a isenção da tarifa de pedágio aos moradores da cidade de Garça e do Distrito de Jafa que necessitam ir até o município de Marília.</t>
   </si>
   <si>
     <t>103729</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103729/751-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103729/751-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a esta Casa a quantidade total dos alimentos da Cozinha Piloto que foram descartados, discriminando item a item, bem como encaminhe um laudo técnico de cada alimento.</t>
   </si>
   <si>
     <t>103730</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103730/752-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103730/752-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe  quando será retomado o programa de anti-tabagismo oferecido no Posto Palermo. Os medicamentos utilizados no tratamento do tabagismo estão dentro do prazo de validade? Houve descarte desses medicamentos durante o período em que foi interrompido o projeto, devido ao vencimento dos medicamentos? Demais informações pertinentes ao assunto.</t>
   </si>
   <si>
     <t>103731</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103731/753-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103731/753-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar uma academia da terceira idade e um parquinho infantil em alguma área institucional de Vila Rebelo.</t>
   </si>
   <si>
     <t>103732</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103732/754-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103732/754-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à concessionária EIXO, para que informe a possibilidade de realizar o plantio de nova muda da espécime arbórea, Baobá, no trevo Garça/Bauru em substituição a que foi erradicada pela empresa recentemente.</t>
   </si>
   <si>
     <t>103733</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103733/755-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103733/755-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Companhia Paulista de Força e Luz (CPFL), para que informe a possibilidade de realizar a substituição das lâmpadas da iluminação pública localizada na Rua Vereador Joaquim Brandão altura do numeral 321, tendo em vista que o local está muito escuro.</t>
   </si>
   <si>
     <t>103734</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103734/756-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103734/756-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a instalação de um braço de iluminação no poste localizado na Rua Vereador Joaquim Brandão altura do numeral 321, tendo em vista que o local está muito escuro.</t>
   </si>
   <si>
     <t>103735</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103735/757-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103735/757-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar bebedouros e bancos em todos os parquinhos infantis que foram instalados recentemente em nosso município.</t>
   </si>
   <si>
     <t>103738</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103738/758-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103738/758-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE que informe:  a) Por qual motivo vem ocorrendo falta de água constantemente em nosso município?_x000D_
 b) Os reservatórios já existentes não são capazes de superar a demanda? c) Quais medidas o SAAE pretende adotar para que situações de desabastecimento deixem de acontecer com frequência em nosso município?</t>
   </si>
   <si>
     <t>103739</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103739/759-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103739/759-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE, para que informe a possibilidade de incluir nos avisos de falta de água nas residências a previsão de normalização do serviço, bem como os possíveis bairros que serão atingidos, evitando a estocagem de água em baldes e bacias, fazendo com que o consumo aumente e diminua mais rapidamente os níveis dos reservatórios.</t>
   </si>
   <si>
     <t>103740</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103740/760-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103740/760-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações sobre possível perfuração de poço para suprir a demanda de abastecimento de água em nosso município.</t>
   </si>
   <si>
     <t>103741</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103741/761-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103741/761-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe: a) A Prefeitura possui sistema para controle de estoque de alimentos e medicamentos nas repartições públicas municipais? b) Em caso positivo, o mesmo vem sendo utilizado? O sistema emite aviso ou relatório de que há alimentos/medicamentos com data de validade próxima ou vencidos? c) Em caso negativo, informar a possibilidade de instalar nas repartições municipais que fazem uso de gêneros alimentícios e medicamentos, sistema informatizado que permita o controle do estoque, evitando o desperdício e promovendo um melhor uso dos recursos públicos.</t>
   </si>
   <si>
     <t>103742</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103742/762-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103742/762-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe quais escolas na rede municipal de ensino estão sem o Auto de Vistoria do Corpo de Bombeiros (AVCB).</t>
   </si>
   <si>
     <t>103743</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103743/763-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103743/763-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre matéria veiculada pela TV TEM quanto a apuração do caso dos alimentos vencidos na Cozinha Piloto.</t>
   </si>
   <si>
     <t>103746</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103746/764-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103746/764-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a limpeza geral e operação tapa buracos na Rua Aroeira, a partir do numeral 143.</t>
   </si>
   <si>
     <t>103747</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103747/765-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103747/765-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE, para que através do setor competente da Autarquia, informe a possibilidade e a previsão para realizar os reparos necessários na pavimentação asfáltica na Rua Aroeira, a partir do numeral 143, tendo em vista que há buracos que foram abertos pela autarquia para reparos no sistema de abastecimentos e até o momento não foram tapados.</t>
   </si>
   <si>
     <t>103748</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103748/766-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103748/766-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se há disponível para distribuição na rede municipal de saúde, através da Farmácia Central, o medicamento OMEPRAZOL.</t>
   </si>
   <si>
     <t>103749</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103749/767-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103749/767-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre reforma da Cozinha Piloto.</t>
   </si>
   <si>
     <t>103750</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103750/768-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103750/768-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar melhorias na pavimentação asfáltica no cruzamento das ruas Alagoas com Rafael Tadaschi no Jardim Frei Aurélio.</t>
   </si>
   <si>
     <t>103751</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103751/769-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103751/769-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de proceder uma nova distribuição dos kits de alimentação, referente aos meses de agosto, setembro e outubro.</t>
   </si>
   <si>
     <t>103752</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103752/770-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103752/770-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre caminhão da frota municipal.</t>
   </si>
   <si>
     <t>103754</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103754/771-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103754/771-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que encaminhe cópia dos documentos de compra, destacando a origem dos recursos para referida compra e do registro da entrada dos alimentos que seriam utilizados na merenda escolar no ano de 2020, bem como registro de doações dos alimentos mencionadas pela Secretária (relação dos alimentos doados com datas e demais informações pertinentes).</t>
   </si>
   <si>
     <t>103755</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103755/772-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103755/772-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se há algum estudo ou ação visando diminuir a incidência de pernilongos em nosso município.</t>
   </si>
   <si>
     <t>103756</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103756/773-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103756/773-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se procede a informação de que está em faltando insulina na rede municipal de saúde.</t>
   </si>
   <si>
     <t>103757</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103757/774-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103757/774-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o Processo Seletivo nº 01/2020, destinado à admissão de Agente Comunitário de Saúde (ACS) e Agente de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>103758</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103758/775-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103758/775-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe quantos garcenses passam por terapia de hemodiálise em Marília.</t>
   </si>
   <si>
     <t>103759</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103759/776-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103759/776-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se é possível substituir as atuais câmeras de segurança que equipam o centro do Município por equipamentos capazes de capturar ininterruptamente imagens em ângulo de 360º e, se isso for impossível ou inviável, informar qual outra medida poderia ser adotada a fim de aumentar a eficiência do monitoramento de segurança na área central do Município, evitando com que se crie “pontos cegos” ao longo do monitoramento.</t>
   </si>
   <si>
     <t>103760</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103760/777-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103760/777-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe quantos empresários manifestaram interesse em área do distrito empresarial e quais os segmentos de negócios que representam.</t>
   </si>
   <si>
     <t>103761</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103761/778-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103761/778-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe quando será concluído o recapeamento de todas as ruas do Jardim São Lucas, conforme fora dito pelo Executivo em resposta ao requerimento 913/2017 desta Casa.</t>
   </si>
   <si>
     <t>103762</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103762/779-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103762/779-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Conselho Tutelar de Garça, para que informe quais medidas foram ou serão tomadas em relação a grande quantidade de alimentos da merenda escolar que foram encontrados vencidos na cozinha piloto e descartados no aterro sanitário.</t>
   </si>
   <si>
     <t>103763</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103763/780-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103763/780-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que encaminhe cópias impressas das notas fiscais de todos os serviços e itens comprados com recursos do Governo Federal destinados ao combate a pandemia de COVID-19.</t>
   </si>
   <si>
     <t>103764</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103764/781-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103764/781-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Vigilância Sanitária que informe se a mesma constatou grande quantidade de salsichas e demais alimentos vencidos, na oportunidade em que estiveram presentes na Cozinha Piloto.</t>
   </si>
   <si>
     <t>103765</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103765/782-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103765/782-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a instalação de um redutor de velocidades na Avenida Vereador Olívio Turato, altura do numeral 780, no residencial Monte Verde, tendo em vista a necessidade deste dispositivo para mitigar o problema de veículos em alta velocidade que trafegam regularmente pelo local.</t>
   </si>
   <si>
     <t>103766</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103766/783-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103766/783-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a instalação de um redutor de velocidades na Avenida Labieno da Costa Machado, altura do numeral 514, tendo em vista a necessidade deste dispositivo para mitigar o problema de veículos em alta velocidade.</t>
   </si>
   <si>
     <t>103767</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103767/784-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103767/784-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de sincronizar os semáforos da cidade.</t>
   </si>
   <si>
     <t>103772</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103772/785-2020_-_janete.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103772/785-2020_-_janete.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o Outubro Rosa.</t>
   </si>
   <si>
     <t>103774</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103774/786-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103774/786-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a inadimplência dos impostos municipais no ano de 2019, arrecadação tributária em 2020 e se a Administração Municipal pretende realizar neste ano o “Programa de Recuperação de Créditos Fiscais (PREFIS).</t>
   </si>
   <si>
     <t>103775</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103775/787-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103775/787-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE que informe qual a solução mais rápida e econômica para atender a demanda de abastecimento de água em nosso município. Informar ainda, se há a possibilidade de se aproveitar a água do Ribeirão Alegre, no bairro Nove de Julho, para suprir essa emergencial demanda por água.</t>
   </si>
   <si>
     <t>103776</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103776/788-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103776/788-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar melhorias na área de lazer de vila Araceli, no conhecido Terrão.</t>
   </si>
   <si>
     <t>103777</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103777/789-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103777/789-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que envie à Câmara uma cópia do conteúdo digital (imagem, som e vídeo) das câmeras de monitoramento da Cozinha Piloto referente ao período compreendido entre os dias 21 e 30 de setembro de 2020.</t>
   </si>
   <si>
     <t>103778</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103778/790-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103778/790-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE, que encaminhe a esta Casa cópias das gravações em vídeo do sistema de segurança patrimonial localizado no prédio do SAAE, da parte interna e externa captadas no dia 05/10/2020 das 11h35 até às 12h15.</t>
   </si>
   <si>
     <t>103779</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103779/791-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103779/791-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de proceder instalação de um redutor de velocidade entre os números 80 e 240 da Rua Olívio Turato, no Jardim Monte Verde.</t>
   </si>
   <si>
     <t>103780</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103780/792-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103780/792-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE que informe: 1)Houve aquisição de geradores para serem instalados na B1? Em caso afirmativo qual o custo total? 2)Houve falta de energia recentemente que ocasionou interrupção da distribuição de água?</t>
   </si>
   <si>
     <t>103781</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103781/793-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103781/793-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar um redutor de velocidades na Rua Oscar Montemor.</t>
   </si>
   <si>
     <t>103782</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103782/794-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103782/794-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de retirar uma monguba localizada na Rua 7 de setembro defronte ao numeral 155 no Distrito de Jafa.</t>
   </si>
   <si>
     <t>103784</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103784/795-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103784/795-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de instalar uma placa identificação na Rua "Geni dos Santos”.</t>
   </si>
   <si>
     <t>103785</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103785/796-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103785/796-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à CAP Arquitetura e Construção,  responsável pelo empreendimento Vista Verde, no Distrito de Jafa, que informe se há possibilidade de instalar mais dois postes de iluminação na Rua Augusto Bucher uma vez que na referida via ficaram dois pontos muito escuros.</t>
   </si>
   <si>
     <t>103787</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103787/797-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103787/797-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a retirada das placas de “proibido estacionar” no entorno do Lago Artificial “J. K. Williams”.</t>
   </si>
   <si>
     <t>103788</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103788/798-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103788/798-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL que informe a possibilidade de realizar a manutenção da iluminação pública no cruzamento das Ruas José Urbano Bonfim e João Batista Chaves, no bairro Takeo Toyota.</t>
   </si>
   <si>
     <t>103789</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103789/799-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103789/799-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações sobre os reservatórios que foram construídos nos últimos anos.</t>
   </si>
   <si>
     <t>103790</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103790/800-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103790/800-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE para que informe qual o custo da captação subterrânea e o da captação de superfície.</t>
   </si>
   <si>
     <t>103791</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103791/801-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103791/801-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE que informe se há estudos para setorização da distribuição de água em nosso município.</t>
   </si>
   <si>
     <t>103792</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103792/802-2020_-rafael.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103792/802-2020_-rafael.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe o que vem sendo feito e/ou estudado em relação a passagem de grandes caminhões no nosso centro comercial, trazendo diversos transtornos.</t>
   </si>
   <si>
     <t>103795</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103795/803-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103795/803-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a notificação do proprietário do terreno localizado no cruzamento das ruas Brasil com Júlio Bertoluci, no distrito de Jafa para que o mesmo faça a construção do muro.</t>
   </si>
   <si>
     <t>103796</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103796/804-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103796/804-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que  informe a possibilidade de realizar a limpeza com urgência da boca de lobo existente no cruzamento das ruas Pinchas Sitnik com Gildo Ferrari no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>103797</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103797/805-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103797/805-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar os reparos necessários na boca de lobo localizada na Rua Pedro Matuliones, 152 tendo em vista que houve a necessidade de quebrar a tampa para resgate de um animal.</t>
   </si>
   <si>
     <t>103798</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103798/806-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103798/806-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a limpeza geral, substituição de lâmpadas e retirada de fiação que está caída na entrada do parque ecológico Jaime Nogueira Miranda.</t>
   </si>
   <si>
     <t>103799</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103799/807-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103799/807-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de proceder a poda de árvore localizada na Rua José Augusto Escobar, na altura do numeral 532. Em caso positivo, informar a previsão.</t>
   </si>
   <si>
     <t>103800</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103800/808-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103800/808-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Nelson Antonio Calsavara, Superintendente Executivo de Habitação da Caixa Econômica Federal em Bauru, informações sobre as obras do "Residencial Jardim Aeroporto".</t>
   </si>
   <si>
     <t>103801</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103801/809-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103801/809-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de retornar as atividades do Projeto de “Patrulha Rural” em nosso município.</t>
   </si>
   <si>
     <t>103802</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103802/810-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103802/810-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se houve a majoração em 30% do Valor da Terra Nua (VTN) no município de Garça e qual metodologia científica adotada pela Prefeitura em que se apurou a valoração massiva e homogênea das aptidões agrícolas existentes na área territorial do município.</t>
   </si>
   <si>
     <t>103803</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103803/811-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103803/811-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe por quais motivos ainda não foi autorizado o funcionamento do trailer localizado na Travessa C.</t>
   </si>
   <si>
     <t>103804</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103804/812-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103804/812-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Mesa Diretora desta Casa para que informe a possibilidade de retomar às sessões presenciais.</t>
   </si>
   <si>
     <t>103805</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103805/813-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103805/813-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a erradicação de uma árvore morta localizada na Rua José Augusto Escobar 1294.</t>
   </si>
   <si>
     <t>103806</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103806/814-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103806/814-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de realizar a erradicação de uma árvore localizada na Rua Peroba, 230, tendo em vista que a mesma está infestada de cupins e em iminente risco de cair sobre a residência.</t>
   </si>
   <si>
     <t>103807</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103807/815-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103807/815-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se o inquérito policial nº 0003249-11.2018.8.26.0201, que tramita perante a 10ª  Câmara de Direito Criminal do TJ/SP, trata de suposto crime praticado, em tese, no exercício do cargo de Prefeito.</t>
   </si>
   <si>
     <t>103808</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103808/816-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103808/816-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe: a)Por quais motivos, no prazo de um ano (2019-2020), não foram regularizadas as pendências de infraestrutura do aeródromo municipal? b)Existe previsão de regularização das pendências até o final de 2020, a fim de evitar a interdição do aeródromo?</t>
   </si>
   <si>
     <t>103809</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103809/817-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103809/817-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe se é possível instalar uma placa de “PROIBIDO ESTACIONAR CAMINHÕES” às imediações do número 342 da Avenida Presidente Vargas.</t>
   </si>
   <si>
     <t>103813</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>JANETE CONESSA, MARCÃO DO BASQUETE</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103813/818-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103813/818-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando protestos de apoio desta Casa de Leis à CONVOCAÇÃO IMEDIATA DOS APROVADOS NO CONCURSO DE SUPERVISOR DE ENSINO, de modo a assegurar aos interessados e aprovados no supracitado certame o direito de ingresso imediato no Quadro do Magistério do Estado de São Paulo, no cargo de Supervisor de Ensino.</t>
   </si>
   <si>
     <t>103814</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103814/819-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103814/819-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de disponibilizar um transporte exclusivo para transportar os pacientes que fazem hemodiálise na Santa Casa de Marília, atendendo ao pedido dos usuários. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103815</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103815/820-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103815/820-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar uma visita social ao jovem A. H. M. A. R.</t>
   </si>
   <si>
     <t>103816</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103816/821-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103816/821-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Conselho Tutelar, para que informe a possibilidade de realizar uma visita social ao jovem A. H. M. A. R.</t>
   </si>
   <si>
     <t>103817</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103817/822-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103817/822-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à concessionária EIXO para que informe a possibilidade de instalar placas em todo o trecho sob sua concessão informando aos motoristas sobre a presença de ciclistas. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103818</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103818/823-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103818/823-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à concessionária EIXO para que informe a possibilidade de realizar a doação de duas espécies arbóreas Baobá a fim de que os munícipes que cultivam a árvore no trecho Garça/Bauru possam plantar em outra localidade, tendo-se em vista que a muda da árvore plantada por eles é de custo elevado.</t>
   </si>
   <si>
     <t>103819</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103819/824-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103819/824-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na Rua Armando Bonini altura do número 84, Bairro Imperador.</t>
   </si>
   <si>
     <t>103820</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103820/825-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103820/825-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar, após o término da pandemia, um parquinho infantil em uma área da Rua Ipê, visando garantir um local de lazer às crianças do Jardim Paineiras. Em caso negativo, por quais motivos?</t>
   </si>
   <si>
     <t>103821</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103821/826-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103821/826-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar no mínimo duas lixeiras na Praça Miguel Mônico. Em caso afirmativo, qual a previsão? Em caso negativo por quais motivos?</t>
   </si>
   <si>
     <t>103822</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103822/827-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103822/827-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se todas as ruas do Bairro Jardim Nova Garça serão recapeadas. Em caso negativo por quais motivos? Quais ruas serão contempladas com o recapeamento? Há a possibilidade de incluir no cronograma todas as ruas do bairro?</t>
   </si>
   <si>
     <t>103823</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103823/828-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103823/828-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de pesar pelo falecimento do Dr. Valdir Tramontini ocorrido no dia 17/10/2020, onde fatalmente um infarto acabou ceifando sua vida. Sua partida deixou toda população garcense consternada e de luto.</t>
   </si>
   <si>
     <t>103824</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103824/829-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103824/829-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de denominar uma rua ou próprio público de Dr. Valdir Tramontini, falecido no dia 17/10 último, aos 56 anos.</t>
   </si>
   <si>
     <t>103825</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103825/830-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103825/830-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar como está sendo feita a distribuição dos Kits de alimentos aos alunos da rede municipal de ensino. Os Kits de alimentos com proteína animal foram distribuídos a todos os alunos?</t>
   </si>
   <si>
     <t>103826</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103826/831-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103826/831-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se procede a informação de que os agentes comunitários de saúde e agentes de combate a endemias receberão adicional de insalubridade no mês de novembro. Em caso afirmativo, o adicional será pago mensalmente?</t>
   </si>
   <si>
     <t>103827</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103827/832-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103827/832-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade - lombada - na Rua Carmen Lopes Ruys entre os numerais 20 a 30.</t>
   </si>
   <si>
     <t>103829</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103829/833-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103829/833-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há previsão para a realização de concurso público de cirurgião dentista. Em caso positivo, para quando. Em caso negativo, por qual motivo.</t>
   </si>
   <si>
     <t>103830</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103830/834-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103830/834-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao SAAE informar: 1) Qual a viabilidade técnica para perfuração de um poço profundo na estação de captação de água B-1? Encaminhar a esta Casa de Leis cópia dos estudos técnicos que justificaram a medida adotada. 2)A perfuração de um poço profundo nas imediações das ETA’s e seus reservatórios foi considerada pela Autarquia quando da contratação dos referidos serviços? Em caso positivo, qual a justificativa técnica para não implementar tal medida?</t>
   </si>
   <si>
     <t>103831</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103831/835-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103831/835-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível realizar uma operação tapa buraco nas imediações da confluência entre as ruas Tucano e Avestruz, no Jardim Ecoville, uma vez que a malha asfáltica se encontra bastante deteriorada, situação que vem causando constantes danos aos veículos que transitam por aquelas vias.</t>
   </si>
   <si>
     <t>103832</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103832/836-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103832/836-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar dois redutores de velocidades na Rua José Bruno da Silva, no Jardim São Lucas, tendo em vista mitigar o tráfego de motoristas em alta velocidade. Em caso negativo por quais motivos?</t>
   </si>
   <si>
     <t>103833</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103833/837-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103833/837-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar o valor licitado e o valor já liquidado (pago) pelas obras de infraestrutura efetuadas no Distrito Empresarial V, bem como a empresa licitante vencedora.</t>
   </si>
   <si>
     <t>103834</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103834/838-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103834/838-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de proceder a melhorias no trânsito, analisando a possibilidade de instalar um redutor de velocidade ou semáforo na Avenida Getúlio Vargas.</t>
   </si>
   <si>
     <t>103835</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103835/839-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103835/839-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de instalar um redutor de velocidade na Rua Ana Maria Murari Marques, no Jardim João Zapata.</t>
   </si>
   <si>
     <t>103845</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103845/840-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103845/840-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se os proprietários dos terrenos localizados na Rua Sete de Setembro, altura do numeral 943, foram notificados para realizar a limpeza e roçagem do mato alto. Em caso negativo, há a possibilidade de realizar a notificação, tendo em vista que devido ao mato alto, o local tem servido de habitat para escorpiões e outros animais peçonhentos.</t>
   </si>
   <si>
     <t>103846</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103846/841-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103846/841-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL Paulista para que proceda com urgência os reparos na iluminação pública na Rua Oswaldo Moreti entre as ruas Delfino Alves e Cezarino Cardinale.</t>
   </si>
   <si>
     <t>103847</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103847/842-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103847/842-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL Paulista para que proceda com urgência os reparos na iluminação pública no poste localizado na Rua Waldomiro dos Santos altura do numeral 302 no distrito de Jafa, tendo em vista que a lâmpada está queimada há algum tempo.</t>
   </si>
   <si>
     <t>103849</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103849/843-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103849/843-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder a melhorias na sinalização de trânsito da Avenida Victor Hugo Boareto.</t>
   </si>
   <si>
     <t>103850</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103850/844-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103850/844-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe a possibilidade de desenvolver um projeto de paisagismo na entrada da cidade próximo à FATEC-Garça.</t>
   </si>
   <si>
     <t>103851</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103851/req_845-2020_marcao_-_34a_so.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103851/req_845-2020_marcao_-_34a_so.doc</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Presidente da República e o Exmo. Sr. Ministro da Saúde, manifestando os protestos de APOIO à incorporação no Sistema Único de Saúde (SUS) do Risdiplam, medicamento indicado para o tratamento de todos os tipos de Atrofia Muscular Espinhal (AME).</t>
   </si>
   <si>
     <t>103852</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103852/req_846-2020_-_rafael_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103852/req_846-2020_-_rafael_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder à iluminação da Praça localizada na Rua Carlos Ferrari próxima ao numeral 700.</t>
   </si>
   <si>
     <t>103853</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103853/req_847-2020_-_rafael_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103853/req_847-2020_-_rafael_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando à CPFL Paulista, para que informe a possibilidade de proceder à manutenção da iluminação da via que liga o bairro Frei Aurélio ao Jardim Paulista.</t>
   </si>
   <si>
     <t>103854</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103854/req_848-2020_-_fabio_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103854/req_848-2020_-_fabio_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a autorização da instalação de rede de água e esgoto nos loteamentos.</t>
   </si>
   <si>
     <t>103855</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103855/req_849-2020_-_fabio_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103855/req_849-2020_-_fabio_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre a ligação da rede de água e de esgoto do Loteamento Parque dos Ipês.</t>
   </si>
   <si>
     <t>103856</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103856/req_850-2020_-_fabio_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103856/req_850-2020_-_fabio_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder à fiscalização da chácara localizada na Rua Ipê nº 620.</t>
   </si>
   <si>
     <t>103857</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103857/req_851-2020_-_fabio_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103857/req_851-2020_-_fabio_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao SAAE, para que informe a possibilidade de proceder ao conserto de um buraco localizado no final da Rua Cícero Guanaes, no bairro Morada do Sol, próximo à Fundação ECOBRASIL.</t>
   </si>
   <si>
     <t>103858</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103858/req_852-2020_-_bacana_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103858/req_852-2020_-_bacana_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na Rua Armando Bonini próximo ao número 74, no Bairro Imperador.</t>
   </si>
   <si>
     <t>103859</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103859/req_853-2020_-_janete_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103859/req_853-2020_-_janete_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um semáforo na esquina da Rua Carlos Ferrari com a Melchiades Nery, visando melhorar o trânsito do local.</t>
   </si>
   <si>
     <t>103860</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103860/req_854-2020_-_wagner_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103860/req_854-2020_-_wagner_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao SAAE informar se foram realizados estudos hidrogeológicos e projetos construtivo referentes à perfuração de poço tubular, próximo à B2. Em caso positivo, encaminhar cópia dos documentos. Em caso negativo, informar a possibilidade de suspender a obra em questão até que sejam realizados  os estudos hidrogeológicos e projetos construtivos.</t>
   </si>
   <si>
     <t>103861</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103861/req_855-2020_-_jose_luiz_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103861/req_855-2020_-_jose_luiz_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE, para que através do setor competente, informe se há a possibilidade de disponibilizar uma linha de telefone 0800 para facilitar o atendimento aos munícipes.</t>
   </si>
   <si>
     <t>103862</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103862/req_856-2020_-_jose_luiz_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103862/req_856-2020_-_jose_luiz_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na entrada do Banespinha.</t>
   </si>
   <si>
     <t>103863</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103863/req_857-2020_-_jose_luiz_-_34aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103863/req_857-2020_-_jose_luiz_-_34aso.doc</t>
   </si>
   <si>
     <t>Solicitando à CPFL Paulista para que proceda ao conserto do poste de iluminação localizado na entrada da FAEF, tendo em vista que o mesmo está ameaçando cair a qualquer momento.</t>
   </si>
   <si>
     <t>103864</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103864/req_858-2020_-_reginaldo.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103864/req_858-2020_-_reginaldo.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito se é possível reparar o poste de iluminação pública situado à Avenida Labieno da Costa Machado, defronte ao comércio BENÊ MOTOS.</t>
   </si>
   <si>
     <t>103865</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103865/req_859-2020_-_reginaldo.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103865/req_859-2020_-_reginaldo.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível instalar câmara de monitoramento na Avenida Melchiades Nery nas proximidades do numeral 700.</t>
   </si>
   <si>
     <t>103866</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103866/req_860-2020_-_reginaldo.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103866/req_860-2020_-_reginaldo.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível determinar ao setor de fiscalização, maior e mais intenso monitoramento de infrações de perturbação do sossego no Jardim Monte Verde decorrentes da circulação de veículos sonorizados que, sobretudo no período noturno (depois das 23 horas), perturbam cotidianamente o sossego dos moradores daquele bairro.</t>
   </si>
   <si>
     <t>103867</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103867/req_861-2020_-_reginaldo.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103867/req_861-2020_-_reginaldo.doc</t>
   </si>
   <si>
     <t>Solicitando à CPFL PAULISTA a instalação de um poste de iluminação pública nas imediações do numeral 15 da rua SALVADOR ZAGO, Jardim Nova Garça.</t>
   </si>
   <si>
     <t>103872</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103872/862-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103872/862-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um bebedouro com água gelada no Núcleo de Educação Infantil “Mário Manchini”, bem como informar se está incluído no cronograma de obras erguer o muro para evitar furtos na referida unidade, informando, em caso negativo, a possibilidade de aumentar a altura do muro.</t>
   </si>
   <si>
     <t>103873</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103873/863-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103873/863-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está prevista a instalação de uma cobertura defronte a unidade de saúde da região Oeste, informando, ainda, em caso negativo, a possibilidade de realizar.</t>
   </si>
   <si>
     <t>103874</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103874/864-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103874/864-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar uma lixeira em algum ponto do passeio público da Rua Borba Gato a fim de permitir o descarte adequado de resíduos sólidos por parte dos moradores daquelas imediações.</t>
   </si>
   <si>
     <t>103875</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103875/865-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103875/865-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à CPFL Paulista e ao Prefeito informarem se é possível mitigarem o risco de acidentes elétricos em razão da existência de espécies vegetais ressequidos e com risco de queda (bambuzal e outros) em trecho da Av. Plínio Gustavo Aredes Dias, no residencial Monte Verde.</t>
   </si>
   <si>
     <t>103876</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103876/866-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103876/866-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de plantar árvores frutíferas na praça localizada no Residencial Monte Verde, atrás do Mercado Monte Verde.</t>
   </si>
   <si>
     <t>103877</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103877/867-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103877/867-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar bebedouro(s) no parquinho infantil da praça localizada no Residencial Monte Verde, atrás do Mercado Monte Verde.</t>
   </si>
   <si>
     <t>103878</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103878/868-2020_retirado.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103878/868-2020_retirado.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar redes de vôlei na praça localizada no Residencial Monte Verde, atrás do Mercado Monte Verde, uma vez que a praça já conta com estrutura metálica que pode servir de mastro para as referidas redes.</t>
   </si>
   <si>
     <t>103879</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103879/869-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103879/869-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar uma academia ao ar livre na praça localizada no Jardim Monte Verde, atrás do Mercado Monte Verde. A benfeitoria visa propiciar aos moradores do bairro mais uma opção de lazer.</t>
   </si>
   <si>
     <t>103880</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103880/870-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103880/870-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na altura do numeral 135 da Rua Princesa Isabel. A instalação do redutor visa mitigar o risco de acidentes em decorrência do tráfego de veículos em alta velocidade naquela via.</t>
   </si>
   <si>
     <t>103881</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103881/871-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103881/871-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um sonorizador de trânsito ou um redutor de velocidade na rotatória localizada nas proximidades da saída para Bauru (extensão da Avenida Presidente Vargas, sentido Centro-Rodovia).</t>
   </si>
   <si>
     <t>103882</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103882/req_872-2020_-_patricia_-_35aso_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103882/req_872-2020_-_patricia_-_35aso_ok_impresso.doc</t>
   </si>
   <si>
     <t>Solicitando ao SAAE informar a possibilidade de consertar a calçada localizada defronte ao numeral 184 da Rua Armando Sales de Oliveira.</t>
   </si>
   <si>
     <t>103883</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103883/req_873-2020_-_silvio_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103883/req_873-2020_-_silvio_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível instalar um estacionamento transversal com recuo na praça localizada na Avenida João Gomes Ballera (Jardim Nova Garça) defronte à OPÇÃO TINTAS.</t>
   </si>
   <si>
     <t>103884</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103884/req_874-2020_-_silvio_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103884/req_874-2020_-_silvio_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível disponibilizar uma equipe médica para atender, exclusivamente, pacientes sequelados pelo novo coronavírus.</t>
   </si>
   <si>
     <t>103885</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103885/875-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103885/875-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar cópia do processo de dispensa de licitação relativo à Justificativa nº 183/2020, autorizando a contratação direta de execução de pavimentação e sarjetão conjugados de concreto, moldada “in loco” no Distrito Empresarial, junto à empresa “KAPA PAVIMENTAÇÃO LTDA.”pelo valor global de R$ 1.911.371,07 (um milhão novecentos e onze mil, trezentos e setenta e um reais e sete centavos), publicado em Diário Oficial do Município no dia 12/11/2020.</t>
   </si>
   <si>
     <t>103894</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103894/req_876-2020_-_rodrigo_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103894/req_876-2020_-_rodrigo_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando à CPFL Paulista para que proceda à manutenção de poste localizado na Rua Brasil, próximo à estação de tratamento de água do Distrito de Jafa, que está correndo o risco de cair.</t>
   </si>
   <si>
     <t>103895</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103895/req_877-2020_-_rodrigo_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103895/req_877-2020_-_rodrigo_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder à substituição das atuais lâmpadas utilizadas na iluminação pública para LED, começando pelas principais ruas do Distrito de Jafa.</t>
   </si>
   <si>
     <t>103896</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103896/req_878-2020_-_rodrigo_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103896/req_878-2020_-_rodrigo_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a previsão para retirada de árvore (mangueira) de grande porte localizado em terreno pertencente ao município, próximo à unidade de saúde do Distrito de Jafa.</t>
   </si>
   <si>
     <t>103897</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103897/req_879-2020_-_rodrigo_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103897/req_879-2020_-_rodrigo_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar uma rotatória próximo à Escola Estadual "Profª. Norma Mônico Truzzi", no Distrito de Jafa, melhorando o fluxo de veículos e proporcionando maior segurança aos alunos e demais pedestres.</t>
   </si>
   <si>
     <t>103898</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103898/req_880-2020_-_rodrigo_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103898/req_880-2020_-_rodrigo_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a reforma do conjunto poliesportivo, incluindo a pintura geral, bem como a reforma do campo de bocha do Distrito de Jafa.</t>
   </si>
   <si>
     <t>103900</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103900/req_881-2020_-_bacana_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103900/req_881-2020_-_bacana_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre os serviços de pavimentação do novo distrito industrial.</t>
   </si>
   <si>
     <t>103901</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103901/req_882-2020_bacana_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103901/req_882-2020_bacana_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder à erradicação da árvore localizada na Rua Brás Cubas, nº 39.</t>
   </si>
   <si>
     <t>103902</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103902/req_883-2020_paulo_andre_-_36aso_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103902/req_883-2020_paulo_andre_-_36aso_ok_impresso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito encaminhar à Edilidade cópia dos autos da Sindicância instaurada através da Portaria n° 30.032/2017, por meio da qual a Secretaria Municipal de Assistência e Desenvolvimento Social verificou supostas irregularidades no pagamento do “Aluguel Social” da beneficiária, Sra. Lúcia Helena Lima, referente ao imóvel localizado na Av. Paineiras nº 1084, casa 04.</t>
   </si>
   <si>
     <t>103903</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103903/req_884-2020_paulo_andre_-_36aso_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103903/req_884-2020_paulo_andre_-_36aso_ok_impresso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE para que, através do setor competente, informe se a nova Estação Elevatória de Esgoto no Distrito de Jafa irá atender o loteamento denominado "JARDIM VISTA VERDE".</t>
   </si>
   <si>
     <t>103904</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103904/req_885-2020_paulo_andre_-_36aso_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103904/req_885-2020_paulo_andre_-_36aso_ok_impresso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE para que, através do setor competente, informe se o novo poço artesiano profundo do Distrito de Jafa irá abastecer o loteamento denominado "JARDIM VISTA VERDE"</t>
   </si>
   <si>
     <t>103905</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103905/req_886-2020_-_fabio_-_36aso_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103905/req_886-2020_-_fabio_-_36aso_ok_impresso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar alteração no decreto que regulamenta a quarentena no município de Garça, com medidas de enfrentamento da pandemia provocada pelo Covid-19, visando permitir o uso de provadores nas lojas de vestuário do comércio, atendendo à solicitação de munícipes.</t>
   </si>
   <si>
     <t>103906</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103906/req_887-2020_-_fabio_-_36aso_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103906/req_887-2020_-_fabio_-_36aso_ok_impresso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se o conserto do alambrado da quadra poliesportiva vereador “João Alexandre Colombani”, que está rompido, faz parte do cronograma de obras da secretaria competente.</t>
   </si>
   <si>
     <t>103907</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103907/req_888-2020_-_fabio_-_36aso_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103907/req_888-2020_-_fabio_-_36aso_ok_impresso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações com relação à melhorias necessárias nas dependências do Cemitério Municipal.</t>
   </si>
   <si>
     <t>103909</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103909/req_889-2020_-_fabio_-_36aso_ok_impresso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103909/req_889-2020_-_fabio_-_36aso_ok_impresso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível instalar uma lixeira do tipo industrial na AABB.</t>
   </si>
   <si>
     <t>103910</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103910/req_890-2020_-_rafael_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103910/req_890-2020_-_rafael_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de efetuar gestões visando construir uma pista no Parque Ecológico Jayme Nogueira Miranda destinada à prática de esportes com motocicleta, tais como freestyle e wheeling para proporcionar maior segurança aos praticantes, inibindo a prática nas ruas da nossa cidade.</t>
   </si>
   <si>
     <t>103911</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103911/req_891-2020_-_rafael_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103911/req_891-2020_-_rafael_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de aproveitar o espaço do Parque Ecológico Jayme Nogueira Miranda, envidando esforços para a construção de uma pista de motocross, tendo em vista o grande número de praticantes desta atividade em nosso município.</t>
   </si>
   <si>
     <t>103912</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103912/req_892-2020_-_rafael_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103912/req_892-2020_-_rafael_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade envidar esforços no sentindo de buscar parceria com a ONG “Arca de Fé” afim de regulamentar a situação dos animais de rua em nosso município.</t>
   </si>
   <si>
     <t>103913</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103913/req_893-2020_-_rafael_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103913/req_893-2020_-_rafael_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de tomar providências visando inibir a passagem de caminhões de grande porte no centro da cidade, que causam grandes prejuízos aos comerciantes, arrancando fios e estragando a malha asfáltica.</t>
   </si>
   <si>
     <t>103914</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103914/req_894-2020_-_rafael_-_36aso.doc</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103914/req_894-2020_-_rafael_-_36aso.doc</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder a melhorias na Rua Luiz Monici, próximo ao numeral 900, com calçamento e aplicação de bloquetes ou outro material proporcionando melhores condições de trafegabilidade aos transeuntes.</t>
   </si>
   <si>
     <t>103920</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103920/895-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103920/895-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre poda de árvore localizada na Rua José Seraguci, na altura do numeral 202.</t>
   </si>
   <si>
     <t>103921</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103921/896-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103921/896-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre poda de árvore localizada na Rua Santa Lúcia, na altura do numeral 691.</t>
   </si>
   <si>
     <t>103922</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103922/897-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103922/897-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre o Ginásio João Gonzáles.</t>
   </si>
   <si>
     <t>103923</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103923/898-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103923/898-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor Executivo do SAAE informações sobre a interrupção do serviço de limpeza de caixas de gordura a partir de janeiro de 2021.</t>
   </si>
   <si>
     <t>103924</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103924/899-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103924/899-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre os parquinhos infantis instalados em diversos bairros de nosso município.</t>
   </si>
   <si>
     <t>103925</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103925/900-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103925/900-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe qual a previsão para erradicação de duas árvores, localizas defronte ao Grêmio Teatral Leopoldo Fróes, que já possuem laudo técnico recomendando sua retirada.</t>
   </si>
   <si>
     <t>103927</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103927/901-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103927/901-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está previsto a instalação de redutores de velocidade nas ruas Ana Maria Murari Marques e Maria do Carmo Ábido, ambas localizadas no Jardim João Zapata.</t>
   </si>
   <si>
     <t>103928</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103928/902-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103928/902-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe em que dia do mês de dezembro será entregue os 95% (noventa e cinco por cento) das obras do Novo Distrito Empresarial, conforme divulgado durante o pleito eleitoral.</t>
   </si>
   <si>
     <t>103929</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103929/903-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103929/903-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito que informe em qual data será entregue o terceiro kit de alimentos da merenda escolar (proteínas) para os alunos da EMEIF Prof.ª. Cláudia Maria Rodrigues Aronne.</t>
   </si>
   <si>
     <t>103932</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103932/904-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103932/904-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando um voto de Congratulações a Aplausos pelos 31 (trinta e um) anos de existência da Sociedade Cultural e Educacional de Garça (FAEF).</t>
   </si>
   <si>
     <t>103933</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103933/905-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103933/905-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a municipalidade pretende adequar  a proposta de Lei Orçamentária para o exercício de 2021 a fim de incluir um reajuste, ou apenas correção inflacionária, aos servidores municipais ativos e inativos.</t>
   </si>
   <si>
     <t>103934</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103934/906-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103934/906-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é permitido por lei a colocação de barreira na entrada do novo bairro Le Sorelle.</t>
   </si>
   <si>
     <t>103935</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103935/907-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103935/907-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual a previsão para entrega das casas do Projeto Reconstruindo Vidas Borba Gato.</t>
   </si>
   <si>
     <t>103936</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103936/908-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103936/908-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1)Está nos planos da municipalidade realizar a recomposição das perdas do Vale Alimentação dos servidores inativos, devido a suspensão nos pagamentos do vale? Em caso positivo, como a Administração pretende recompor esse valor? Encaminhar demais esclarecimentos necessários a elucidação do caso.</t>
   </si>
   <si>
     <t>103937</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103937/909-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103937/909-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de tornar o trecho da Rua Ricardo Rodrigues de Barros próximo a ponte que liga até a Rua Fernando Costa em sentido único de direção, com o intuito de aumentar a segurança no local.</t>
   </si>
   <si>
     <t>103938</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103938/910-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103938/910-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar uma limpeza geral e demais melhorias no bambuzal localizado na Ribeirão da Garça, altura do numeral 702 tendo em vista que está causando transtornos aos transeuntes e moradores além de estar encostando na fiação elétrica.</t>
   </si>
   <si>
     <t>103939</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103939/911-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103939/911-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar qual o montante despendido pela municipalidade para manutenção da UTI do Hospital São Lucas durante os 30 primeiros dias de seu funcionamento.</t>
   </si>
   <si>
     <t>103940</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103940/912-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103940/912-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um bebedouro no Parquinho Infantil do Jardim Nova Garça, localizado na esquina da Rua Salvador com a Rosário Martino.</t>
   </si>
   <si>
     <t>103941</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103941/913-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103941/913-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na Rua Alagoas, trecho onde foi asfaltado recentemente.</t>
   </si>
   <si>
     <t>103947</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103947/914-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103947/914-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se os servidores municipais receberão alguma bonificação no mês de dezembro de 2020, além do décimo terceiro salário.</t>
   </si>
   <si>
     <t>103948</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103948/915-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103948/915-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se está prevista a instalação de uma academia ao ar livre próximo à EMEIF “Manoel Joaquim Fernandes”.</t>
   </si>
   <si>
     <t>103949</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103949/916-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103949/916-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informações sobre os empreendimentos imobiliários que estão em construção em nosso Município.</t>
   </si>
   <si>
     <t>103950</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103950/917-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103950/917-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de efetuar melhorias na Vila Cavalcante, tais como, a instalação de redutor de velocidade na Rua João Correia Leite de Moraes, bem como a instalação de torneira, bancos e iluminação no parquinho infantil.</t>
   </si>
   <si>
     <t>103951</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103951/918-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103951/918-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar melhorias na iluminação da Praça localizada defronte à Escola Estadual Profª. “Nely Carbonieri de Andrade”.</t>
   </si>
   <si>
     <t>103952</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103952/919-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103952/919-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e à AHBB para que informem, de forma detalhada, quais os atendimentos que a UTI - Unidade de Tratamento Intensivo está prestando aos pacientes de Garça e Região.</t>
   </si>
   <si>
     <t>103953</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103953/920-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103953/920-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de proceder ao conserto da calçada da EMEF Profª Norma Mônico Truzzi.</t>
   </si>
   <si>
     <t>103954</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103954/921-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103954/921-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar  se há a contratação de empresa de assessoramento contábil paga com recursos oriundos das parcerias firmadas com o município, para execução dos serviços de contabilidade e de prestação de contas das parcerias firmadas com a Associação Hospitalar Beneficente do Brasil - AHBB e Sociedade Beneficente Caminho de Damasco -SBCD.</t>
   </si>
   <si>
     <t>103955</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103955/922-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103955/922-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de instalar um redutor de velocidade na Rua Capitão Isaías Rodrigues Martins.</t>
   </si>
   <si>
     <t>103956</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103956/923-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103956/923-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à 4ª Cia. de Polícia Militar de Garça que envide esforços visando intensificar a ronda policial no centro comercial de Garça.</t>
   </si>
   <si>
     <t>103957</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103957/924-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103957/924-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar: 1-) Quando um paciente dá entrada na UPA e necessita de tratamento em uma Unidade de Terapia Intensiva o mesmo é imediatamente transferido para a UTI do Hospital São Lucas ou entra no Sistema CROSS (Central de Regulação de Oferta de Serviços de Saúde)? 2-) As vagas para a UTI do Hospital São Lucas são disponibilizadas pelo Sistema CROSS?</t>
   </si>
   <si>
     <t>103958</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103958/925-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103958/925-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de ser construído um redutor de velocidades no trecho da Rua Ludovico Álvaro Ferrari compreendido na Praça Shigueiro Kudo.</t>
   </si>
   <si>
     <t>103959</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103959/926-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103959/926-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se a Rua XV de novembro encontra-se em cronograma de recapeamento. Em caso positivo, informar qual a previsão. Em caso negativo, informar a possibilidade de incluir.</t>
   </si>
   <si>
     <t>103960</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103960/927-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103960/927-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de autorizar a permissão de uso da casa localizada no Conjunto Poliesportivo Manoel Gouveia Chagas (campos do suíço) que encontra-se desocupada ou de algum outro imóvel do município disponível, por tempo determinado, a um servidor municipal que se propõe a vigiar e realizar a manutenção da casa nos termos da lei.</t>
   </si>
   <si>
     <t>103961</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103961/928-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103961/928-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja convocada a Secretária Municipal de Saúde, Sra. Nátali Gaiato Cruz, para prestar esclarecimentos técnicos sobre o funcionamento da UTI recentemente implantada no Hospital São Lucas, durante a realização da 39ª Sessão Ordinária de 2020, a ser realizada no dia 14 de dezembro de 2020, às 17:15h.</t>
   </si>
   <si>
     <t>103962</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103962/929-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103962/929-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja convocado o Diretor Administrativo da Associação Hospitalar Beneficente do Brasil (AHBB), Sr. Dr. Alisson Luís Amoroso de Lima, para prestar esclarecimentos técnicos sobre o funcionamento da UTI recentemente implantada junto ao Hospital São Lucas, durante a realização da 39ª Sessão Ordinária de 2020, a ser realizada no dia 14 de dezembro de 2020, às 17:15h.</t>
   </si>
   <si>
     <t>103963</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103963/930-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103963/930-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar quem compõe o Conselho Municipal da Comunidade Negra e quais atividades que foram desenvolvidas pelo mesmo no último ano.</t>
   </si>
   <si>
     <t>103964</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103964/931-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103964/931-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de instalar um redutor de velocidades na Rua João Gomes Balera, altura do numeral 260 no Jardim Brasil.</t>
   </si>
   <si>
     <t>103965</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103965/932-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103965/932-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se há a possibilidade de realizar os reparos necessários na pavimentação asfáltica no trecho da Rua São José, esquina com a Avenida Presidente Vargas em Vila Araceli.</t>
   </si>
   <si>
     <t>103966</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103966/933-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103966/933-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a extração da árvore localizada na Rua Sebastião Rosa nº40, tendo em vista que já há termo de autorização para supressão de vegetação arbórea expedido pela Secretaria de Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>103967</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103967/934-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103967/934-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar a instalação de bancos e de uma academia ao ar livre, melhorias na iluminação e instalação de poste de energia na área localizada no cruzamento das ruas Rosário Martino com Salvador Zago onde recentemente fora instalado um parquinho infantil. Informar ainda a possibilidade de instalar um redutor de velocidades na Rua Salvador Zago próximo ao numeral 263.</t>
   </si>
   <si>
     <t>103968</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103968/935-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103968/935-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de realizar uma vistoria e os contatos necessários com a empresa que for a responsável pela fiação que está caída na Rua Dom Pedro defronte ao numeral 228 para que providencie o conserto.</t>
   </si>
   <si>
     <t>103975</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103975/936-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103975/936-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível efetuar a poda da árvore localizada à Rua Joaquim Freire, 422 - Vila Rebelo. Em caso positivo, qual o prazo para efetuar o serviço? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103976</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103976/937-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103976/937-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível instalar lixeiras e bebedouro na praça localizada nas proximidades da Incubadora de Empresas. Em caso positivo, qual a previsão para a realização das benfeitorias? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103977</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103977/938-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103977/938-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível instalar um parque infantil na Praça Engenheiro Shigueiro Kudo. Em caso positivo, qual a previsão para a instalação do parque? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103978</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103978/939-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103978/939-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se é possível instalar uma academia ao ar livre na praça da rotatória da Garça, próximo ao supermercado Big Mart ou ainda na parte final da ciclovia localizada nas imediações da imagem de São Pedro. Em caso positivo, há previsão (prazo) para a instalação das benfeitorias? Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103979</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103979/940-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103979/940-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando à Comandante da 4ª Cia. de Polícia Militar de Garça, Capitão Meire Andréa de Moraes para que envide esforços visando intensificar a ronda policial no distrito de Jafa.</t>
   </si>
   <si>
     <t>103980</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103980/941-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103980/941-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar se, no corrente exercício, a Prefeitura fará o pagamento da parcela extra aos Agentes Comunitários de Saúde, além do décimo terceiro salário. Em caso negativo, por qual motivo?</t>
   </si>
   <si>
     <t>103981</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103981/942-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103981/942-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Estevam Galvão solicitando-lhe gestões junto ao Governo Estadual, a fím de viabilizar recursos do Orçamento do Estado na ordem de R$ 500.000,00 (quinhentos mil reais) a serem repassados á PATRULHA JUVENIL DE GARÇA.</t>
   </si>
   <si>
     <t>103982</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103982/943-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103982/943-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Reinaldo Alguz solicitando-lhe gestões junto ao Governo Estadual, a fím de viabilizar recursos do Orçamento do Estado na ordem de R$ 500.000,00 (quinhentos mil reais) a serem repassados ao Lar dos Velhos “Frederico Ozanan”.</t>
   </si>
   <si>
     <t>103983</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103983/944-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103983/944-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal Geninho Zuliani, solicitando-lhe gestões junto ao Governo Federal, a fím de viabilizar recursos do Orçamento da União na ordem de R$ 500.000,00 (quinhentos mil reais) a serem repassados para a Associação dos Pais e Amigos dos Excepcionais (APAE) de Garça.</t>
   </si>
   <si>
     <t>103984</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103984/945-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103984/945-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Eduardo Cury, solicitando-lhe gestões junto ao Governo Estadual, a fím de viabilizar recursos do Orçamento do Estado na ordem de R$ 500.000,00 (quinhentos mil reais) a serem repassados ao Patronato Juvenil Garcense.</t>
   </si>
   <si>
     <t>103985</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103985/946-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103985/946-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Estadual Ricardo Madalena, solicitando-lhe gestões junto ao Governo Estadual, a fím de viabilizar recursos do Orçamento do Estado na ordem de R$ 500.000,00 (quinhentos mil reais) a serem repassados à Associação Feminina de Assistência à Infância - AFAI de Garça.</t>
   </si>
   <si>
     <t>103986</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103986/947-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103986/947-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Deputado Federal David Soares solicitando-lhe gestões junto ao Governo Federal, a fím de viabilizar recursos do Orçamento da União na ordem de R$ 500.000,00 (quinhentos mil reais) a serem repassados à EMCA - Escola Municipal de Cultura Artística da cidade de Garça.</t>
   </si>
   <si>
     <t>103987</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103987/948-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103987/948-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de construir uma galeria de águas pluviais no cruzamento das ruas Manoel Joaquim Fernandes com Rua Bahia visando mitigar os efeitos das fortes enxurradas. Em caso negativo por quais motivos?</t>
   </si>
   <si>
     <t>103988</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103988/949-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103988/949-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito informar a possibilidade de pintar na fachada do prédio o nome do Núcleo de Educação Infantil Andréia Morato Marangão. Caso negativo, a municipalidade autoriza esta Edil proceder referida pintura.</t>
   </si>
   <si>
     <t>102887</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102887/substitutivo_ao_pl_05-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102887/substitutivo_ao_pl_05-2020.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 05/2020.</t>
   </si>
   <si>
     <t>103027</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>Substitutivo ao PLC nº 04/2020 - ALTERA A LEI COMPLEMENTAR Nº 003/2014 E SUAS ALTERAÇÕES, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE GARÇA E DE SUAS AUTARQUIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103092</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103092/substitutivo_ao_pl_17-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103092/substitutivo_ao_pl_17-2020.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PL 17/2020.</t>
   </si>
   <si>
     <t>103184</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103184/substitutivo_pl_18.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103184/substitutivo_pl_18.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 18/2020, que declara utilidade pública a Associação dos Engenheiros, Arquitetos e Agrônomos de Garça - AEAAG.</t>
   </si>
   <si>
     <t>103265</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103265/substitutivo_ao_pl_8-2020.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103265/substitutivo_ao_pl_8-2020.pdf</t>
   </si>
   <si>
     <t>Subsitutivo ao PL nº 08/2020.</t>
   </si>
   <si>
     <t>103328</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103328/ccf_000188.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103328/ccf_000188.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 24/2020.</t>
   </si>
   <si>
     <t>103377</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103377/977.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103377/977.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 29/2020.</t>
   </si>
   <si>
     <t>103419</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103419/ccf_000357.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103419/ccf_000357.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar nº 05/2020</t>
   </si>
   <si>
     <t>103519</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103519/substitutivo_a_proposta_de_emenda_a_lei_organica_no_02.odt</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103519/substitutivo_a_proposta_de_emenda_a_lei_organica_no_02.odt</t>
   </si>
   <si>
     <t>Subsitutivo ao Projeto de Emenda à LOM nº 02/2020</t>
   </si>
   <si>
     <t>103577</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103577/substitutivo_ao_pl_34.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103577/substitutivo_ao_pl_34.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PL 34/2020.</t>
   </si>
   <si>
     <t>103627</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103627/substitutivo_pl_39.pdf</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103627/substitutivo_pl_39.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao PL 39/2020.</t>
   </si>
   <si>
     <t>103694</t>
   </si>
   <si>
-    <t>https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103694/substitutivo_ao_pl_33-2020_-_cj.odt</t>
+    <t>http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103694/substitutivo_ao_pl_33-2020_-_cj.odt</t>
   </si>
   <si>
     <t>Substitutivo ao PL nº 33/2020.</t>
   </si>
   <si>
     <t>103969</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VOTAÇÃO EM DESTAQUE</t>
   </si>
   <si>
     <t>Votação em destaque do artigo 2º  do Projeto de Resolução nº 06/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -13772,68 +13772,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103475/emenda_ao_substitutivo_ao_pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103476/emenda_ao_pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103515/emenda_pl_30-2020_-_rafael.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103578/emenda_pl_29.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103990/emenda_ao_pl_49-2020_bacana.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102835/001-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102836/002-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102837/003-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102838/004-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102921/005-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102956/006-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102957/007-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102958/008-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102959/009-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102961/010-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102962/011-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103001/ind_012_patricia__-_4a_so_r.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103002/ind_013_wagner__-_4a_so_r.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103015/ind_014_wagner__-_5a_so.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103067/015-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103068/016-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103111/017-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103112/018-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103113/019-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103114/020-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103115/021-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103119/ind_022_patricia_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103189/23-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103191/24-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103234/25-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103235/26-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103236/27-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103237/28-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103238/29-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103239/30-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103240/31-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103241/32-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103242/33-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103243/34-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103244/35-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103245/36-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103293/37-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103294/38-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103295/39-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103296/40-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103297/41-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103298/42-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103299/43-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103300/44-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103352/ind_045_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103353/ind_046_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103354/ind_047_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103355/ind_048_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103356/ind_049_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103357/50-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103396/51-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103397/52-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103445/53-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103446/54-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103447/55-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103448/56-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103473/57-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103477/ind_58-2020_rafael_-_21a_so_ok.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103478/ind_59-2020_janete_-_21a_so.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103542/60-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103544/ind_61_patricia_-_23a_so_ok.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103545/ind_62_rafael_-_23a_so_ok.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103563/ind_63_patricia_-_23a_so.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103564/ind_64_patricia_-_23a_so.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103580/065-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103624/66-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103625/67-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103626/68-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103659/69-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103709/70-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103710/71-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103711/72-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103712/73-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103737/74-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103769/75-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103770/76-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103771/77-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103786/78-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103810/79-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103811/80-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103812/81-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103836/82-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103837/83-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103838/84-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103839/085-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103840/086-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103841/087-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103842/088-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103843/089-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103844/090-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103869/ind_91-2020_-_frabetti_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103870/ind_92-2020_-_parente.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103871/ind_93-2020_-_pmm_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103886/ind_094-2020_fabio_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103887/ind_095-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103888/ind_096-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103889/ind_097-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103890/ind_098-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103891/ind_099-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103892/ind_100-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103893/ind_101-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103926/102-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103944/103-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103946/104-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103972/105-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103973/106-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103974/107-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103989/108-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103736/1444.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103868/encaminhando_processo_tribunal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102829/pdl_01-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103042/projeto_de_decreto_legislativo_no_02-2020_-comp.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103204/projeto_de_decreto_legislativo_no_03-2020_-_wagner.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103499/pdl_04-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103971/pdl_05-2020_contas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102855/projeto_de_lei_complementar_no_01-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102856/projeto_de_lei_complementar_no_02-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102900/projeto_de_lei_complementar_no_03-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102965/plc_04-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103202/projeto_de_lei_complementar_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103970/projeto_de_lei_complementar_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102828/projeto_de_lei_no_01-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102854/projeto_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102857/pl_03-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102872/projeto_de_lei_no_04-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102873/projeto_de_lei_no_05-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102874/projeto_de_lei_no_06-2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102886/pl_07-2020_-_paulo_andre_e_pedro_santos.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102898/pl_08-2020_-_pm_03-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102899/projeto_de_lei_no_09-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102917/projeto_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102963/pl_11-2020_-_pm_05-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102964/pl_12-2020_-_pm_06-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102967/pl_13-2020_-_bacana.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103024/projeto_de_lei_no_14-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103025/projeto_de_lei_no_15-2020_comp.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103028/projeto_de_lei_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103043/pl_17-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103093/pl_18-2020_-_pm_10-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103116/pl_19-2020_-_pm_11-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103150/pl_20-2020_pm_12-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103151/pl_21-2020_pm_13-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103152/pl_22-2020_pm_14-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103153/pl_23-2020_-_mesa_diretora_-_fixa_subsidios_20a_legislatura_-_prefeito_vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103188/projeto_de_lei_no_24-2020_-_bacana.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103201/pl_25-2020_-_pm_15-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103203/pl_26-2020_-_pm_16-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103252/pl_27-2020_-_pm_17-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103332/pl_28-2020_-_pm_18-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103338/pl_29-2020_-_pm_19-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103367/pl_30-2020_-_paulo_andre.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103395/pl_31-2020_-_pm_20-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103421/pl_32-2020_-_pm_21-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103449/projeto_de_lei_pm_23-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103450/pl_34-2020_-_pm_22-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103461/pl_36-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103510/pl_37-2020_-_pm_25-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103543/pl_38-2020_-_pm_26-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103579/pl_39-2020_-_pm_27-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103667/pl_40-2020_-_patricia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103693/pl_41-2020__-_altera_o_codigo_do_verde_-_pa_e_pedro.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103744/pl_42-2020_-_pm_28-2020_comp.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103745/pl_43-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103773/pl_44-2020_-_pm_29-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103793/pl_45-2020_-_pm_30-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103794/pl_46-2020_-_pm_31-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103828/pl_47-2020_-_pm_32-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103930/pl_48-2020_-_pm_33-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103931/pl_49-2020_-_pm_34-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103149/projeto_de_resolucao_no_01-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103219/projeto_de_resolucao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103263/pr_03-2020_-_paulo_andre.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103314/pr_04-2020_-_paulo_andre.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103899/pr_05-2020_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103908/pr_06-2020_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103262/pelom_01-2020_-_prerrogativa_vereadores_-_lom_-_patricia_bacana_fabio_pa_pedro.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103376/pelom_02-2020.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103945/pelom_03-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103378/1_recurso_pelom_01-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102830/001-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102831/002-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102832/003-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102833/004-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102834/005-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102839/006-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102840/007-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102841/008-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102842/009-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102843/010-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102844/011-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102845/012-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102846/013-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102847/014-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102848/015-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102849/016-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102850/017-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102851/018-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102852/019-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102853/020-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102858/021-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102859/022-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102860/023-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102861/024-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102862/025-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102863/026-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102864/027-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102865/028-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102866/029-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102867/030-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102868/031-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102869/032-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102870/033-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102871/034-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102875/035-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102876/036-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102877/037-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102878/038-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102879/039-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102880/040-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102881/041-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102882/042-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102883/043-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102884/044-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102885/045-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102888/046-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102889/047-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102890/048-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102891/049-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102892/050-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102893/051-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102894/052-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102895/053-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102896/054-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102897/055-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102901/056-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102902/057-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102903/058-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102904/059-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102905/060-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102906/061-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102907/062-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102908/063-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102909/064-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102910/065-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102911/066-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102912/067-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102913/068-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102914/069-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102915/070-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102916/071-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102918/072-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102919/073-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102920/074-2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102922/075-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102923/076-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102924/077-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102925/078-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102926/req_079_janete_-_3a_so_r.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102927/080-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102928/081-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102929/082-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102930/083-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102931/084-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102932/085-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102933/086-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102934/087-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102935/088-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102936/089-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102937/090-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102938/091-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102939/092-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102940/093-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102941/094-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102942/095-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102943/096-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102944/097-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102945/098-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102946/099-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102947/100-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102948/101-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102949/102-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102950/103-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102951/104-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102952/105-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102953/106-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102954/107-2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102955/108-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102960/109-2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102969/110-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102970/111-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102971/112-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102972/req_113_fabio_-_4a_so_r.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102973/114-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102974/115-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102975/116-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102976/117-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102977/118-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102978/119-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102979/120-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102980/121-202.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102981/122-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102982/123-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102983/124-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102984/125-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102985/126-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102986/127-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102987/128-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102988/129-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102989/130-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102990/131-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102991/132-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102992/133-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102993/134-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102994/135-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102995/136-2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102996/137-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102997/138-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102998/139-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102999/140-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103000/141-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103003/142-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103004/143-2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103005/144-2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103006/145-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103007/146-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103008/147-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103009/148-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103010/149-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103011/150-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103012/151-2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103013/152-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103014/153-2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103016/154-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103017/155-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103018/156-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103019/157-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103020/158-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103021/159-2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103022/160-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103023/161-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103026/162-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103029/163-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103030/164-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103031/165-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103032/166-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103033/167-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103034/168-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103035/169-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103036/170-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103037/171-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103038/172-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103039/173-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103040/174-202.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103041/175-2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103044/176-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103045/177-2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103046/178-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103047/179-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103048/180-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103049/181-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103050/182-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103051/183-2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103052/184-2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103053/185-2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103054/186-2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103055/187-2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103056/188-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103057/189-2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103058/190-2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103059/191-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103060/192-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103061/193-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103062/194-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103063/195-2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103064/196-2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103065/197-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103066/198-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103069/199-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103070/200-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103071/201-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103072/202-2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103073/203-2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103074/204-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103075/205-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103076/206-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103077/207-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103078/208-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103079/209-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103080/210-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103081/211-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103082/212-2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103083/213-2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103084/214-2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103085/215-2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103086/216-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103087/217-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103088/218-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103089/219-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103090/220-2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103091/221-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103094/222-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103095/223-2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103096/224-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103097/225-2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103098/226-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103099/227-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103100/228-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103101/229-2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103102/230-2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103103/231-2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103104/232-2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103105/233-2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103106/234-2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103107/235-2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103108/236-2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103109/237-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103110/238-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103117/239-2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103118/req_240_paulo_andre_-_7a_so.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103120/req_241_patricia_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103121/req_242_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103122/req_243_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103123/req_244_pedro_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103124/req_245_pedro_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103125/req_246_wagner_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103126/req_247_wagner_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103127/req_248_marcao_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103128/req_249_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103129/req_250_wagner_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103130/req_251_wagner_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103131/req_252_pedro_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103132/req_253_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103133/req_254_paulo_andre_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103134/req_255_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103135/req_256_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103136/req_257_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103137/req_258_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103138/259-2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103139/req_260_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103140/req_261_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103141/req_262_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103142/req_263_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103143/req_264_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103144/req_265_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103145/req_266_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103146/req_267_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103147/req_268_wagner_-_8a_so.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103148/req_269_rafael_-_8a_so.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103154/270-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103155/271-2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103156/272-2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103157/273-2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103158/274-2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103159/275-2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103160/276-2020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103161/277-2020.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103162/278-2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103163/279-2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103164/280-2020.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103165/281-2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103166/282-2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103167/283-2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103168/284-2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103169/285-2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103170/286-2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103171/287-2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103172/288-2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103173/289-2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103174/290-2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103175/291-2020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103176/292-2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103177/293-2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103178/294-2020.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103179/295-2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103180/296-2020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103181/297-2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103182/298-2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103183/299-2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103185/300-2020.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103186/301-2020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103187/302-2020.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103190/303-2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103192/304-2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103193/305-2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103194/306-2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103195/307-2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103196/308-2020.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103197/309-2020.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103198/310-2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103199/311-2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103200/312-2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103205/313-2019.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103206/314-2019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103207/315-2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103208/316-2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103209/317-2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103210/318-2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103211/319-2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103212/320-2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103213/321-2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103214/322-2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103215/323-2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103216/324-2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103217/325-2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103218/326-2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103220/327-2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103221/328-2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103222/329-2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103223/330-2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103224/331-2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103225/332-2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103226/333-2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103227/334-2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103228/335-2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103229/336-2020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103230/337-2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103231/338-2020.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103232/339-2020.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103233/340-2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103246/341-2020.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103247/342-2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103248/343-2020.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103249/344-2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103250/345-2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103251/346-2020.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103253/347-2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103254/348-2020.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103255/349-2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103256/350-2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103257/351-2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103258/352-2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103259/353-2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103260/354-2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103261/355-2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103264/356-2020.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103266/357-2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103267/358-2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103268/359-2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103269/360-2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103270/361-2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103271/362-2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103272/363-2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103273/364-2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103274/365-2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103275/366-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103276/367-2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103277/368-2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103278/369-2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103279/370-2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103280/371-2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103281/372-2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103282/373-2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103283/374-2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103284/375-2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103285/376-2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103286/377-2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103287/378-2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103288/379-2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103289/380-2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103290/381-2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103291/382-2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103292/383-2020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103301/384-2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103302/385-2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103303/386-2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103304/387-2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103305/388-2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103306/389-2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103307/390-2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103308/391-2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103309/392-2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103310/393-2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103311/394-2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103312/395-2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103313/396-2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103315/397-2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103316/398-2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103317/399-2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103318/400-2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103319/401-2020.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103320/402-2020.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103321/403-2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103322/404-2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103323/405-2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103324/406-2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103325/407-2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103326/408-2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103327/409-2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103329/410-2020.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103330/411-2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103331/412-2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103333/413-2020.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103334/414-2020.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103335/415-2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103336/416-2020.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103337/417-2020.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103339/418-2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103340/0419-2020.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103341/420-2020.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103342/421-2020.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103343/422-2020.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103344/423-2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103345/424-2020.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103346/425-2020.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103347/426-2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103348/427-2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103349/428-2020.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103350/429-2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103351/430-2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103358/431-2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103359/432-2020.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103360/433-2020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103361/434-2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103362/435-2020.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103363/436-2020.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103364/437-2020.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103365/438-2020.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103366/439-2020.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103368/440-2020.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103369/441-2020.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103370/442-2020.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103371/443-2020.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103372/444-2020.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103373/req__445_janete_-_17a_so_ok.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103374/req__446_janete_-_17a_so_ok.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103375/req__447_wagner_-_17a_so_ok.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103379/448-2020.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103380/449-2020.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103381/450-2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103382/451-2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103383/452-2020.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103384/453-2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103385/454-2020.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103386/455-2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103387/456-2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103388/457-2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103389/458-2020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103390/459-2020.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103391/460-2020.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103392/461-2020.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103393/462-2020.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103394/463-2020.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103398/464-2020.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103399/465-2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103400/466-2020.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103401/467-2020.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103402/468-2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103404/469-2020.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103405/470-2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103406/471-2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103407/472-2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103408/473-2020.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103409/474-2020.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103410/475-2020.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103411/476-2020.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103412/477-2020.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103413/478-2020.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103414/479-2020.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103415/480-2020.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103416/481-2020.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103417/482-2020.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103418/483-2020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103420/484-2020.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103422/485-2020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103423/486-2020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103424/487-2020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103425/488-2020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103426/489-2020.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103427/490-2020.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103428/491-2020.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103429/492-2020.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103430/493-2020.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103431/494-2020.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103432/495-2020.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103433/496-2020.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103434/497-2020.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103435/498-2020.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103436/499-2020.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103437/500-2020.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103438/501-2020.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103439/502-2020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103440/503-2020.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103441/504-2020.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103442/505-2020.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103443/506-2020.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103444/507-2020.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103452/508-2020.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103453/509-2020.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103454/510-2020.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103455/511-2020.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103456/512-2020.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103457/513-2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103458/514-2020.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103459/515-2020.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103460/516-2020.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103462/517-2020.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103463/518-2020.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103464/519-2020.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103465/520-2020.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103466/521-2020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103467/522-2020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103468/523-2020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103469/524-2020.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103470/525-2020.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103471/526-2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103472/527-2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103474/528-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103479/529-2020.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103480/530-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103481/531-2020.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103482/532-2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103483/533-2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103484/534-2020.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103485/535-2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103486/536-2020.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103487/537-2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103488/538-2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103489/539-2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103490/540-2020.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103491/541-2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103492/542-2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103493/543-2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103494/544-2020.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103495/545-2020.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103496/546-2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103497/547-2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103498/548-2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103500/549-2020.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103501/550-2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103502/551-2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103503/552-2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103504/553-2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103505/554-2020.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103506/555-2020.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103507/556-2020.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103508/557-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103509/558-2020.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103511/559-2020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103512/560-2020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103513/561-2020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103514/562-2020.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103516/563-2020.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103517/564-2020.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103518/565-2020.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103520/566-2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103521/567-2020.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103522/568-2020.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103523/569-2020.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103524/570-2020.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103525/571-2020.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103526/572-2020.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103527/573-2020.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103528/574-2020.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103529/575-2020.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103530/576-2020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103531/577-2020.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103532/578-2020.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103533/579-2020.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103534/580-2020.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103535/581-2020.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103536/582-2020.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103537/583-2020.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103538/584-2020.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103539/585-2020.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103540/586-2020.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103541/587-2020.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103546/588-2020.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103547/589-2020.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103548/590-2020.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103549/591-2020.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103550/592-2020.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103551/593-2020.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103552/594-2020.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103553/595-2020.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103554/596-2020.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103555/597-2020.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103556/598-2020.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103557/599-2020.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103558/600-2020.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103559/601-2020.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103560/602-2020.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103561/603-2020.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103562/604-2020.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103565/605-2020.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103566/606-2020.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103567/607-2020.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103568/608-2020.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103569/609-2020.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103570/610-2020.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103571/611-2020.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103572/612-2020.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103573/613-2020.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103574/614-2020.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103575/615-2020.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103576/616-2020.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103581/617-2020.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103582/618-2020.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103583/619-2020.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103584/620-2020.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103585/621-2020.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103586/622-2020.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103587/623-2020.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103588/624-2020.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103589/625-2020.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103590/626-2020.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103591/627-2020.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103592/628-2020.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103593/629-2020.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103594/630-2020.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103595/631-2020.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103596/632-2020.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103597/633-2020.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103598/634-2020.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103599/635-2020.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103600/636-2020.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103601/637-2020.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103602/638-2020.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103603/639-2020.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103604/640-2020.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103605/641-2020.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103607/642-2020.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103608/643-2020.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103609/644-2020.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103610/645-2020.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103611/646-2020.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103612/647-2020.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103613/648-2020.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103614/649-2020.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103615/650-2020.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103616/651-2020.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103617/652-2020.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103618/653-2020.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103619/654-2020.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103620/655-2020.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103621/656-2020.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103622/657-2020.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103623/658-2020.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103628/659-2020.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103629/660-2020.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103630/661-2020.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103631/662-2020.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103632/663-2020.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103633/664-2020.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103634/665-2020.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103636/667-2020.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103637/668-2020.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103638/669-2020.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103639/670-2020.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103640/671-2020.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103641/672-2020.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103642/673-2020.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103643/674-2020.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103644/675-2020.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103645/676-2020.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103646/677-2020.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103647/678-2020.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103648/679-2020.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103649/680-2020.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103650/681-2020.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103651/682-2020.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103652/683-2020.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103653/684-2020.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103654/685-2020.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103655/686-2020.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103656/687-2020.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103657/688-2020.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103658/689-2020.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103660/690-2020.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103661/691-2020.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103662/692-2020.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103663/693-2020.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103664/694-2020.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103665/695-2020.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103666/696-2020.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103668/0697.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103669/698-2020.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103670/699-2020.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103671/700-2020.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103672/701-2020.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103673/702-2020.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103674/703-2020.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103675/704-2020.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103676/705-2020.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103677/706-2020.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103678/707-2020.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103679/708-2020.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103680/709-2020.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103681/710-2020.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103682/711-2020.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103683/712-2020.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103684/713-2020.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103685/714-2020.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103686/715-2020.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103687/716-2020.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103688/717-2020.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103689/718-2020.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103690/719-2020.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103691/720-2020.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103692/721-2020.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103695/722-2020.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103696/723-2020.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103697/724-2020.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103698/725-2020.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103699/726-2020.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103700/727-2020.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103701/728-2020.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103702/729-2020.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103703/730-2020.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103704/731-2020.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103705/732-2020.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103706/733-2020.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103707/734-2020.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103708/735-2020.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103713/736-2020.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103714/737-2020.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103715/738-2020.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103716/739-2020.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103717/740-2020.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103718/741-2020.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103719/742-2020.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103720/743-2020.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103721/744-2020.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103722/745-2020.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103723/746-2020.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103724/747-2020.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103725/748-2020.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103727/749-2020.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103728/750-2020.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103729/751-2020.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103730/752-2020.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103731/753-2020.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103732/754-2020.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103733/755-2020.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103734/756-2020.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103735/757-2020.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103738/758-2020.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103739/759-2020.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103740/760-2020.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103741/761-2020.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103742/762-2020.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103743/763-2020.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103746/764-2020.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103747/765-2020.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103748/766-2020.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103749/767-2020.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103750/768-2020.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103751/769-2020.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103752/770-2020.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103754/771-2020.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103755/772-2020.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103756/773-2020.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103757/774-2020.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103758/775-2020.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103759/776-2020.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103760/777-2020.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103761/778-2020.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103762/779-2020.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103763/780-2020.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103764/781-2020.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103765/782-2020.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103766/783-2020.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103767/784-2020.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103772/785-2020_-_janete.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103774/786-2020.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103775/787-2020.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103776/788-2020.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103777/789-2020.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103778/790-2020.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103779/791-2020.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103780/792-2020.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103781/793-2020.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103782/794-2020.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103784/795-2020.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103785/796-2020.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103787/797-2020.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103788/798-2020.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103789/799-2020.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103790/800-2020.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103791/801-2020.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103792/802-2020_-rafael.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103795/803-2020.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103796/804-2020.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103797/805-2020.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103798/806-2020.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103799/807-2020.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103800/808-2020.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103801/809-2020.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103802/810-2020.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103803/811-2020.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103804/812-2020.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103805/813-2020.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103806/814-2020.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103807/815-2020.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103808/816-2020.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103809/817-2020.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103813/818-2020.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103814/819-2020.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103815/820-2020.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103816/821-2020.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103817/822-2020.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103818/823-2020.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103819/824-2020.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103820/825-2020.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103821/826-2020.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103822/827-2020.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103823/828-2020.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103824/829-2020.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103825/830-2020.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103826/831-2020.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103827/832-2020.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103829/833-2020.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103830/834-2020.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103831/835-2020.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103832/836-2020.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103833/837-2020.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103834/838-2020.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103835/839-2020.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103845/840-2020.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103846/841-2020.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103847/842-2020.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103849/843-2020.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103850/844-2020.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103851/req_845-2020_marcao_-_34a_so.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103852/req_846-2020_-_rafael_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103853/req_847-2020_-_rafael_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103854/req_848-2020_-_fabio_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103855/req_849-2020_-_fabio_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103856/req_850-2020_-_fabio_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103857/req_851-2020_-_fabio_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103858/req_852-2020_-_bacana_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103859/req_853-2020_-_janete_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103860/req_854-2020_-_wagner_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103861/req_855-2020_-_jose_luiz_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103862/req_856-2020_-_jose_luiz_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103863/req_857-2020_-_jose_luiz_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103864/req_858-2020_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103865/req_859-2020_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103866/req_860-2020_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103867/req_861-2020_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103872/862-2020.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103873/863-2020.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103874/864-2020.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103875/865-2020.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103876/866-2020.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103877/867-2020.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103878/868-2020_retirado.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103879/869-2020.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103880/870-2020.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103881/871-2020.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103882/req_872-2020_-_patricia_-_35aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103883/req_873-2020_-_silvio_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103884/req_874-2020_-_silvio_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103885/875-2020.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103894/req_876-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103895/req_877-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103896/req_878-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103897/req_879-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103898/req_880-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103900/req_881-2020_-_bacana_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103901/req_882-2020_bacana_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103902/req_883-2020_paulo_andre_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103903/req_884-2020_paulo_andre_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103904/req_885-2020_paulo_andre_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103905/req_886-2020_-_fabio_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103906/req_887-2020_-_fabio_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103907/req_888-2020_-_fabio_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103909/req_889-2020_-_fabio_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103910/req_890-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103911/req_891-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103912/req_892-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103913/req_893-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103914/req_894-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103920/895-2020.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103921/896-2020.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103922/897-2020.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103923/898-2020.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103924/899-2020.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103925/900-2020.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103927/901-2020.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103928/902-2020.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103929/903-2020.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103932/904-2020.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103933/905-2020.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103934/906-2020.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103935/907-2020.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103936/908-2020.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103937/909-2020.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103938/910-2020.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103939/911-2020.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103940/912-2020.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103941/913-2020.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103947/914-2020.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103948/915-2020.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103949/916-2020.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103950/917-2020.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103951/918-2020.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103952/919-2020.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103953/920-2020.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103954/921-2020.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103955/922-2020.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103956/923-2020.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103957/924-2020.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103958/925-2020.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103959/926-2020.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103960/927-2020.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103961/928-2020.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103962/929-2020.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103963/930-2020.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103964/931-2020.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103965/932-2020.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103966/933-2020.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103967/934-2020.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103968/935-2020.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103975/936-2020.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103976/937-2020.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103977/938-2020.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103978/939-2020.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103979/940-2020.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103980/941-2020.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103981/942-2020.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103982/943-2020.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103983/944-2020.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103984/945-2020.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103985/946-2020.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103986/947-2020.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103987/948-2020.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103988/949-2020.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102887/substitutivo_ao_pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103092/substitutivo_ao_pl_17-2020.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103184/substitutivo_pl_18.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103265/substitutivo_ao_pl_8-2020.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103328/ccf_000188.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103377/977.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103419/ccf_000357.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103519/substitutivo_a_proposta_de_emenda_a_lei_organica_no_02.odt" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103577/substitutivo_ao_pl_34.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103627/substitutivo_pl_39.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103694/substitutivo_ao_pl_33-2020_-_cj.odt" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.garca.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103475/emenda_ao_substitutivo_ao_pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103476/emenda_ao_pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103515/emenda_pl_30-2020_-_rafael.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103578/emenda_pl_29.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103990/emenda_ao_pl_49-2020_bacana.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102835/001-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102836/002-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102837/003-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102838/004-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102921/005-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102956/006-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102957/007-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102958/008-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102959/009-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102961/010-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102962/011-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103001/ind_012_patricia__-_4a_so_r.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103002/ind_013_wagner__-_4a_so_r.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103015/ind_014_wagner__-_5a_so.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103067/015-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103068/016-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103111/017-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103112/018-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103113/019-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103114/020-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103115/021-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103119/ind_022_patricia_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103189/23-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103191/24-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103234/25-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103235/26-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103236/27-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103237/28-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103238/29-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103239/30-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103240/31-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103241/32-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103242/33-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103243/34-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103244/35-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103245/36-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103293/37-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103294/38-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103295/39-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103296/40-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103297/41-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103298/42-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103299/43-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103300/44-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103352/ind_045_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103353/ind_046_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103354/ind_047_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103355/ind_048_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103356/ind_049_patricia_-_16a_so_ok.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103357/50-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103396/51-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103397/52-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103445/53-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103446/54-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103447/55-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103448/56-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103473/57-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103477/ind_58-2020_rafael_-_21a_so_ok.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103478/ind_59-2020_janete_-_21a_so.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103542/60-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103544/ind_61_patricia_-_23a_so_ok.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103545/ind_62_rafael_-_23a_so_ok.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103563/ind_63_patricia_-_23a_so.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103564/ind_64_patricia_-_23a_so.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103580/065-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103624/66-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103625/67-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103626/68-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103659/69-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103709/70-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103710/71-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103711/72-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103712/73-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103737/74-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103769/75-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103770/76-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103771/77-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103786/78-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103810/79-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103811/80-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103812/81-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103836/82-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103837/83-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103838/84-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103839/085-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103840/086-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103841/087-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103842/088-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103843/089-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103844/090-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103869/ind_91-2020_-_frabetti_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103870/ind_92-2020_-_parente.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103871/ind_93-2020_-_pmm_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103886/ind_094-2020_fabio_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103887/ind_095-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103888/ind_096-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103889/ind_097-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103890/ind_098-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103891/ind_099-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103892/ind_100-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103893/ind_101-2020_rodrigo_-_36a_so_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103926/102-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103944/103-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103946/104-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103972/105-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103973/106-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103974/107-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103989/108-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103736/1444.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103868/encaminhando_processo_tribunal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102829/pdl_01-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103042/projeto_de_decreto_legislativo_no_02-2020_-comp.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103204/projeto_de_decreto_legislativo_no_03-2020_-_wagner.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103499/pdl_04-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103971/pdl_05-2020_contas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102855/projeto_de_lei_complementar_no_01-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102856/projeto_de_lei_complementar_no_02-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102900/projeto_de_lei_complementar_no_03-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102965/plc_04-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103202/projeto_de_lei_complementar_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103970/projeto_de_lei_complementar_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102828/projeto_de_lei_no_01-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102854/projeto_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102857/pl_03-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102872/projeto_de_lei_no_04-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102873/projeto_de_lei_no_05-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102874/projeto_de_lei_no_06-2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102886/pl_07-2020_-_paulo_andre_e_pedro_santos.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102898/pl_08-2020_-_pm_03-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102899/projeto_de_lei_no_09-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102917/projeto_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102963/pl_11-2020_-_pm_05-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102964/pl_12-2020_-_pm_06-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102967/pl_13-2020_-_bacana.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103024/projeto_de_lei_no_14-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103025/projeto_de_lei_no_15-2020_comp.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103028/projeto_de_lei_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103043/pl_17-2020_completo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103093/pl_18-2020_-_pm_10-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103116/pl_19-2020_-_pm_11-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103150/pl_20-2020_pm_12-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103151/pl_21-2020_pm_13-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103152/pl_22-2020_pm_14-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103153/pl_23-2020_-_mesa_diretora_-_fixa_subsidios_20a_legislatura_-_prefeito_vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103188/projeto_de_lei_no_24-2020_-_bacana.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103201/pl_25-2020_-_pm_15-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103203/pl_26-2020_-_pm_16-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103252/pl_27-2020_-_pm_17-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103332/pl_28-2020_-_pm_18-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103338/pl_29-2020_-_pm_19-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103367/pl_30-2020_-_paulo_andre.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103395/pl_31-2020_-_pm_20-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103421/pl_32-2020_-_pm_21-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103449/projeto_de_lei_pm_23-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103450/pl_34-2020_-_pm_22-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103461/pl_36-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103510/pl_37-2020_-_pm_25-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103543/pl_38-2020_-_pm_26-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103579/pl_39-2020_-_pm_27-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103667/pl_40-2020_-_patricia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103693/pl_41-2020__-_altera_o_codigo_do_verde_-_pa_e_pedro.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103744/pl_42-2020_-_pm_28-2020_comp.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103745/pl_43-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103773/pl_44-2020_-_pm_29-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103793/pl_45-2020_-_pm_30-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103794/pl_46-2020_-_pm_31-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103828/pl_47-2020_-_pm_32-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103930/pl_48-2020_-_pm_33-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103931/pl_49-2020_-_pm_34-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103149/projeto_de_resolucao_no_01-2020_-_comp.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103219/projeto_de_resolucao_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103263/pr_03-2020_-_paulo_andre.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103314/pr_04-2020_-_paulo_andre.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103899/pr_05-2020_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103908/pr_06-2020_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103262/pelom_01-2020_-_prerrogativa_vereadores_-_lom_-_patricia_bacana_fabio_pa_pedro.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103376/pelom_02-2020.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103945/pelom_03-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103378/1_recurso_pelom_01-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102830/001-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102831/002-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102832/003-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102833/004-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102834/005-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102839/006-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102840/007-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102841/008-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102842/009-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102843/010-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102844/011-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102845/012-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102846/013-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102847/014-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102848/015-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102849/016-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102850/017-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102851/018-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102852/019-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102853/020-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102858/021-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102859/022-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102860/023-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102861/024-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102862/025-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102863/026-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102864/027-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102865/028-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102866/029-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102867/030-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102868/031-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102869/032-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102870/033-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102871/034-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102875/035-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102876/036-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102877/037-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102878/038-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102879/039-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102880/040-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102881/041-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102882/042-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102883/043-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102884/044-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102885/045-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102888/046-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102889/047-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102890/048-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102891/049-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102892/050-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102893/051-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102894/052-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102895/053-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102896/054-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102897/055-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102901/056-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102902/057-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102903/058-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102904/059-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102905/060-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102906/061-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102907/062-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102908/063-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102909/064-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102910/065-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102911/066-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102912/067-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102913/068-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102914/069-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102915/070-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102916/071-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102918/072-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102919/073-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102920/074-2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102922/075-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102923/076-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102924/077-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102925/078-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102926/req_079_janete_-_3a_so_r.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102927/080-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102928/081-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102929/082-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102930/083-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102931/084-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102932/085-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102933/086-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102934/087-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102935/088-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102936/089-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102937/090-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102938/091-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102939/092-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102940/093-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102941/094-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102942/095-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102943/096-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102944/097-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102945/098-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102946/099-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102947/100-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102948/101-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102949/102-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102950/103-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102951/104-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102952/105-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102953/106-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102954/107-2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102955/108-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102960/109-2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102969/110-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102970/111-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102971/112-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102972/req_113_fabio_-_4a_so_r.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102973/114-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102974/115-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102975/116-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102976/117-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102977/118-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102978/119-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102979/120-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102980/121-202.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102981/122-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102982/123-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102983/124-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102984/125-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102985/126-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102986/127-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102987/128-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102988/129-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102989/130-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102990/131-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102991/132-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102992/133-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102993/134-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102994/135-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102995/136-2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102996/137-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102997/138-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102998/139-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102999/140-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103000/141-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103003/142-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103004/143-2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103005/144-2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103006/145-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103007/146-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103008/147-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103009/148-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103010/149-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103011/150-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103012/151-2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103013/152-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103014/153-2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103016/154-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103017/155-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103018/156-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103019/157-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103020/158-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103021/159-2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103022/160-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103023/161-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103026/162-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103029/163-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103030/164-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103031/165-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103032/166-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103033/167-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103034/168-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103035/169-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103036/170-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103037/171-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103038/172-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103039/173-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103040/174-202.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103041/175-2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103044/176-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103045/177-2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103046/178-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103047/179-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103048/180-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103049/181-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103050/182-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103051/183-2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103052/184-2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103053/185-2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103054/186-2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103055/187-2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103056/188-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103057/189-2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103058/190-2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103059/191-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103060/192-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103061/193-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103062/194-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103063/195-2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103064/196-2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103065/197-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103066/198-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103069/199-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103070/200-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103071/201-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103072/202-2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103073/203-2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103074/204-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103075/205-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103076/206-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103077/207-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103078/208-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103079/209-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103080/210-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103081/211-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103082/212-2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103083/213-2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103084/214-2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103085/215-2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103086/216-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103087/217-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103088/218-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103089/219-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103090/220-2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103091/221-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103094/222-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103095/223-2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103096/224-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103097/225-2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103098/226-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103099/227-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103100/228-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103101/229-2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103102/230-2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103103/231-2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103104/232-2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103105/233-2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103106/234-2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103107/235-2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103108/236-2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103109/237-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103110/238-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103117/239-2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103118/req_240_paulo_andre_-_7a_so.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103120/req_241_patricia_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103121/req_242_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103122/req_243_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103123/req_244_pedro_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103124/req_245_pedro_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103125/req_246_wagner_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103126/req_247_wagner_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103127/req_248_marcao_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103128/req_249_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103129/req_250_wagner_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103130/req_251_wagner_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103131/req_252_pedro_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103132/req_253_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103133/req_254_paulo_andre_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103134/req_255_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103135/req_256_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103136/req_257_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103137/req_258_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103138/259-2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103139/req_260_parente_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103140/req_261_fabio_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103141/req_262_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103142/req_263_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103143/req_264_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103144/req_265_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103145/req_266_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103146/req_267_bacana_-_8a_so_r.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103147/req_268_wagner_-_8a_so.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103148/req_269_rafael_-_8a_so.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103154/270-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103155/271-2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103156/272-2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103157/273-2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103158/274-2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103159/275-2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103160/276-2020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103161/277-2020.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103162/278-2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103163/279-2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103164/280-2020.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103165/281-2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103166/282-2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103167/283-2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103168/284-2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103169/285-2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103170/286-2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103171/287-2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103172/288-2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103173/289-2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103174/290-2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103175/291-2020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103176/292-2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103177/293-2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103178/294-2020.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103179/295-2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103180/296-2020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103181/297-2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103182/298-2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103183/299-2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103185/300-2020.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103186/301-2020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103187/302-2020.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103190/303-2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103192/304-2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103193/305-2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103194/306-2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103195/307-2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103196/308-2020.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103197/309-2020.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103198/310-2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103199/311-2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103200/312-2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103205/313-2019.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103206/314-2019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103207/315-2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103208/316-2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103209/317-2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103210/318-2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103211/319-2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103212/320-2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103213/321-2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103214/322-2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103215/323-2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103216/324-2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103217/325-2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103218/326-2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103220/327-2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103221/328-2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103222/329-2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103223/330-2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103224/331-2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103225/332-2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103226/333-2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103227/334-2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103228/335-2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103229/336-2020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103230/337-2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103231/338-2020.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103232/339-2020.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103233/340-2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103246/341-2020.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103247/342-2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103248/343-2020.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103249/344-2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103250/345-2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103251/346-2020.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103253/347-2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103254/348-2020.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103255/349-2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103256/350-2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103257/351-2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103258/352-2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103259/353-2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103260/354-2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103261/355-2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103264/356-2020.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103266/357-2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103267/358-2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103268/359-2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103269/360-2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103270/361-2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103271/362-2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103272/363-2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103273/364-2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103274/365-2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103275/366-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103276/367-2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103277/368-2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103278/369-2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103279/370-2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103280/371-2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103281/372-2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103282/373-2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103283/374-2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103284/375-2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103285/376-2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103286/377-2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103287/378-2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103288/379-2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103289/380-2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103290/381-2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103291/382-2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103292/383-2020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103301/384-2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103302/385-2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103303/386-2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103304/387-2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103305/388-2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103306/389-2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103307/390-2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103308/391-2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103309/392-2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103310/393-2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103311/394-2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103312/395-2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103313/396-2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103315/397-2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103316/398-2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103317/399-2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103318/400-2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103319/401-2020.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103320/402-2020.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103321/403-2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103322/404-2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103323/405-2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103324/406-2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103325/407-2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103326/408-2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103327/409-2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103329/410-2020.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103330/411-2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103331/412-2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103333/413-2020.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103334/414-2020.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103335/415-2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103336/416-2020.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103337/417-2020.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103339/418-2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103340/0419-2020.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103341/420-2020.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103342/421-2020.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103343/422-2020.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103344/423-2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103345/424-2020.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103346/425-2020.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103347/426-2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103348/427-2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103349/428-2020.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103350/429-2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103351/430-2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103358/431-2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103359/432-2020.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103360/433-2020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103361/434-2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103362/435-2020.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103363/436-2020.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103364/437-2020.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103365/438-2020.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103366/439-2020.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103368/440-2020.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103369/441-2020.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103370/442-2020.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103371/443-2020.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103372/444-2020.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103373/req__445_janete_-_17a_so_ok.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103374/req__446_janete_-_17a_so_ok.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103375/req__447_wagner_-_17a_so_ok.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103379/448-2020.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103380/449-2020.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103381/450-2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103382/451-2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103383/452-2020.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103384/453-2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103385/454-2020.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103386/455-2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103387/456-2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103388/457-2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103389/458-2020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103390/459-2020.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103391/460-2020.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103392/461-2020.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103393/462-2020.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103394/463-2020.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103398/464-2020.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103399/465-2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103400/466-2020.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103401/467-2020.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103402/468-2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103404/469-2020.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103405/470-2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103406/471-2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103407/472-2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103408/473-2020.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103409/474-2020.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103410/475-2020.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103411/476-2020.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103412/477-2020.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103413/478-2020.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103414/479-2020.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103415/480-2020.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103416/481-2020.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103417/482-2020.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103418/483-2020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103420/484-2020.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103422/485-2020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103423/486-2020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103424/487-2020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103425/488-2020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103426/489-2020.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103427/490-2020.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103428/491-2020.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103429/492-2020.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103430/493-2020.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103431/494-2020.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103432/495-2020.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103433/496-2020.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103434/497-2020.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103435/498-2020.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103436/499-2020.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103437/500-2020.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103438/501-2020.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103439/502-2020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103440/503-2020.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103441/504-2020.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103442/505-2020.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103443/506-2020.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103444/507-2020.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103452/508-2020.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103453/509-2020.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103454/510-2020.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103455/511-2020.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103456/512-2020.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103457/513-2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103458/514-2020.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103459/515-2020.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103460/516-2020.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103462/517-2020.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103463/518-2020.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103464/519-2020.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103465/520-2020.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103466/521-2020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103467/522-2020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103468/523-2020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103469/524-2020.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103470/525-2020.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103471/526-2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103472/527-2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103474/528-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103479/529-2020.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103480/530-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103481/531-2020.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103482/532-2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103483/533-2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103484/534-2020.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103485/535-2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103486/536-2020.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103487/537-2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103488/538-2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103489/539-2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103490/540-2020.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103491/541-2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103492/542-2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103493/543-2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103494/544-2020.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103495/545-2020.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103496/546-2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103497/547-2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103498/548-2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103500/549-2020.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103501/550-2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103502/551-2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103503/552-2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103504/553-2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103505/554-2020.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103506/555-2020.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103507/556-2020.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103508/557-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103509/558-2020.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103511/559-2020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103512/560-2020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103513/561-2020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103514/562-2020.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103516/563-2020.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103517/564-2020.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103518/565-2020.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103520/566-2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103521/567-2020.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103522/568-2020.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103523/569-2020.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103524/570-2020.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103525/571-2020.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103526/572-2020.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103527/573-2020.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103528/574-2020.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103529/575-2020.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103530/576-2020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103531/577-2020.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103532/578-2020.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103533/579-2020.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103534/580-2020.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103535/581-2020.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103536/582-2020.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103537/583-2020.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103538/584-2020.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103539/585-2020.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103540/586-2020.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103541/587-2020.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103546/588-2020.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103547/589-2020.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103548/590-2020.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103549/591-2020.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103550/592-2020.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103551/593-2020.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103552/594-2020.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103553/595-2020.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103554/596-2020.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103555/597-2020.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103556/598-2020.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103557/599-2020.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103558/600-2020.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103559/601-2020.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103560/602-2020.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103561/603-2020.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103562/604-2020.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103565/605-2020.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103566/606-2020.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103567/607-2020.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103568/608-2020.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103569/609-2020.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103570/610-2020.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103571/611-2020.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103572/612-2020.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103573/613-2020.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103574/614-2020.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103575/615-2020.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103576/616-2020.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103581/617-2020.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103582/618-2020.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103583/619-2020.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103584/620-2020.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103585/621-2020.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103586/622-2020.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103587/623-2020.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103588/624-2020.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103589/625-2020.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103590/626-2020.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103591/627-2020.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103592/628-2020.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103593/629-2020.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103594/630-2020.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103595/631-2020.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103596/632-2020.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103597/633-2020.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103598/634-2020.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103599/635-2020.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103600/636-2020.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103601/637-2020.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103602/638-2020.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103603/639-2020.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103604/640-2020.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103605/641-2020.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103607/642-2020.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103608/643-2020.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103609/644-2020.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103610/645-2020.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103611/646-2020.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103612/647-2020.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103613/648-2020.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103614/649-2020.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103615/650-2020.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103616/651-2020.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103617/652-2020.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103618/653-2020.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103619/654-2020.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103620/655-2020.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103621/656-2020.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103622/657-2020.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103623/658-2020.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103628/659-2020.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103629/660-2020.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103630/661-2020.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103631/662-2020.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103632/663-2020.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103633/664-2020.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103634/665-2020.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103636/667-2020.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103637/668-2020.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103638/669-2020.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103639/670-2020.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103640/671-2020.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103641/672-2020.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103642/673-2020.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103643/674-2020.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103644/675-2020.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103645/676-2020.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103646/677-2020.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103647/678-2020.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103648/679-2020.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103649/680-2020.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103650/681-2020.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103651/682-2020.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103652/683-2020.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103653/684-2020.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103654/685-2020.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103655/686-2020.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103656/687-2020.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103657/688-2020.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103658/689-2020.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103660/690-2020.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103661/691-2020.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103662/692-2020.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103663/693-2020.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103664/694-2020.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103665/695-2020.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103666/696-2020.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103668/0697.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103669/698-2020.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103670/699-2020.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103671/700-2020.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103672/701-2020.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103673/702-2020.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103674/703-2020.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103675/704-2020.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103676/705-2020.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103677/706-2020.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103678/707-2020.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103679/708-2020.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103680/709-2020.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103681/710-2020.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103682/711-2020.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103683/712-2020.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103684/713-2020.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103685/714-2020.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103686/715-2020.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103687/716-2020.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103688/717-2020.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103689/718-2020.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103690/719-2020.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103691/720-2020.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103692/721-2020.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103695/722-2020.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103696/723-2020.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103697/724-2020.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103698/725-2020.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103699/726-2020.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103700/727-2020.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103701/728-2020.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103702/729-2020.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103703/730-2020.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103704/731-2020.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103705/732-2020.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103706/733-2020.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103707/734-2020.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103708/735-2020.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103713/736-2020.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103714/737-2020.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103715/738-2020.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103716/739-2020.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103717/740-2020.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103718/741-2020.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103719/742-2020.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103720/743-2020.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103721/744-2020.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103722/745-2020.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103723/746-2020.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103724/747-2020.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103725/748-2020.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103727/749-2020.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103728/750-2020.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103729/751-2020.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103730/752-2020.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103731/753-2020.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103732/754-2020.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103733/755-2020.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103734/756-2020.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103735/757-2020.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103738/758-2020.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103739/759-2020.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103740/760-2020.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103741/761-2020.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103742/762-2020.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103743/763-2020.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103746/764-2020.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103747/765-2020.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103748/766-2020.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103749/767-2020.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103750/768-2020.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103751/769-2020.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103752/770-2020.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103754/771-2020.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103755/772-2020.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103756/773-2020.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103757/774-2020.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103758/775-2020.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103759/776-2020.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103760/777-2020.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103761/778-2020.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103762/779-2020.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103763/780-2020.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103764/781-2020.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103765/782-2020.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103766/783-2020.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103767/784-2020.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103772/785-2020_-_janete.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103774/786-2020.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103775/787-2020.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103776/788-2020.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103777/789-2020.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103778/790-2020.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103779/791-2020.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103780/792-2020.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103781/793-2020.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103782/794-2020.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103784/795-2020.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103785/796-2020.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103787/797-2020.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103788/798-2020.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103789/799-2020.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103790/800-2020.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103791/801-2020.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103792/802-2020_-rafael.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103795/803-2020.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103796/804-2020.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103797/805-2020.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103798/806-2020.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103799/807-2020.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103800/808-2020.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103801/809-2020.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103802/810-2020.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103803/811-2020.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103804/812-2020.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103805/813-2020.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103806/814-2020.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103807/815-2020.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103808/816-2020.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103809/817-2020.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103813/818-2020.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103814/819-2020.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103815/820-2020.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103816/821-2020.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103817/822-2020.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103818/823-2020.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103819/824-2020.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103820/825-2020.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103821/826-2020.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103822/827-2020.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103823/828-2020.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103824/829-2020.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103825/830-2020.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103826/831-2020.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103827/832-2020.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103829/833-2020.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103830/834-2020.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103831/835-2020.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103832/836-2020.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103833/837-2020.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103834/838-2020.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103835/839-2020.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103845/840-2020.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103846/841-2020.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103847/842-2020.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103849/843-2020.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103850/844-2020.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103851/req_845-2020_marcao_-_34a_so.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103852/req_846-2020_-_rafael_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103853/req_847-2020_-_rafael_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103854/req_848-2020_-_fabio_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103855/req_849-2020_-_fabio_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103856/req_850-2020_-_fabio_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103857/req_851-2020_-_fabio_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103858/req_852-2020_-_bacana_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103859/req_853-2020_-_janete_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103860/req_854-2020_-_wagner_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103861/req_855-2020_-_jose_luiz_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103862/req_856-2020_-_jose_luiz_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103863/req_857-2020_-_jose_luiz_-_34aso.doc" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103864/req_858-2020_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103865/req_859-2020_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103866/req_860-2020_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103867/req_861-2020_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103872/862-2020.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103873/863-2020.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103874/864-2020.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103875/865-2020.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103876/866-2020.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103877/867-2020.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103878/868-2020_retirado.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103879/869-2020.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103880/870-2020.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103881/871-2020.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103882/req_872-2020_-_patricia_-_35aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103883/req_873-2020_-_silvio_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103884/req_874-2020_-_silvio_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103885/875-2020.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103894/req_876-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103895/req_877-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103896/req_878-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103897/req_879-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103898/req_880-2020_-_rodrigo_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103900/req_881-2020_-_bacana_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103901/req_882-2020_bacana_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103902/req_883-2020_paulo_andre_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103903/req_884-2020_paulo_andre_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103904/req_885-2020_paulo_andre_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103905/req_886-2020_-_fabio_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103906/req_887-2020_-_fabio_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103907/req_888-2020_-_fabio_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103909/req_889-2020_-_fabio_-_36aso_ok_impresso.doc" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103910/req_890-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103911/req_891-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103912/req_892-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103913/req_893-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103914/req_894-2020_-_rafael_-_36aso.doc" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103920/895-2020.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103921/896-2020.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103922/897-2020.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103923/898-2020.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103924/899-2020.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103925/900-2020.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103927/901-2020.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103928/902-2020.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103929/903-2020.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103932/904-2020.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103933/905-2020.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103934/906-2020.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103935/907-2020.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103936/908-2020.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103937/909-2020.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103938/910-2020.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103939/911-2020.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103940/912-2020.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103941/913-2020.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103947/914-2020.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103948/915-2020.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103949/916-2020.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103950/917-2020.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103951/918-2020.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103952/919-2020.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103953/920-2020.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103954/921-2020.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103955/922-2020.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103956/923-2020.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103957/924-2020.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103958/925-2020.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103959/926-2020.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103960/927-2020.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103961/928-2020.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103962/929-2020.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103963/930-2020.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103964/931-2020.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103965/932-2020.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103966/933-2020.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103967/934-2020.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103968/935-2020.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103975/936-2020.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103976/937-2020.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103977/938-2020.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103978/939-2020.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103979/940-2020.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103980/941-2020.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103981/942-2020.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103982/943-2020.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103983/944-2020.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103984/945-2020.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103985/946-2020.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103986/947-2020.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103987/948-2020.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103988/949-2020.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/102887/substitutivo_ao_pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103092/substitutivo_ao_pl_17-2020.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103184/substitutivo_pl_18.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103265/substitutivo_ao_pl_8-2020.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103328/ccf_000188.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103377/977.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103419/ccf_000357.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103519/substitutivo_a_proposta_de_emenda_a_lei_organica_no_02.odt" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103577/substitutivo_ao_pl_34.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103627/substitutivo_pl_39.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/sapl/public/materialegislativa/2020/103694/substitutivo_ao_pl_33-2020_-_cj.odt" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.garca.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="251" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>